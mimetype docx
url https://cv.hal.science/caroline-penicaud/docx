--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -169,278 +169,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ontologie pour considérer les multiples dimensions des systèmes agroalimentaires dans une approche circulaire et plus durable</w:t>
+                <w:t xml:space="preserve">Unravelling coupled innovation processes between public collective catering and agricultural sectors to support agroecological transition: lessons from an organic potato supply chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Weber</w:t>
+                <w:t xml:space="preserve">Juliette Migairou-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Buche</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dervaux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Margot Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9752⟩</w:t>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2025.2578247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362938v1</w:t>
+                <w:t xml:space="preserve">hal-05392048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling coupled innovation processes between public collective catering and agricultural sectors to support agroecological transition: lessons from an organic potato supply chain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une ontologie pour considérer les multiples dimensions des systèmes agroalimentaires dans une approche circulaire et plus durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Migairou-Leprince</w:t>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+                <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Leclère</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-25. </w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, régulier 04 NOV'AE, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21683565.2025.2578247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392048v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset on the life cycle assessment of the production of stabilized lactic acid bacteria</w:t>
               </w:r>
@@ -558,611 +558,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment to quantify the environmental performance of multi-products food processing systems such as milk fractionation: Importance of subdivision and allocation</w:t>
+                <w:t xml:space="preserve">Using nutritional functional units provides a nuanced view of the environmental performance of food products within the same category</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Guyomarc’h</w:t>
+                <w:t xml:space="preserve">Adeline Cortesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicie Héquet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112147⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29, pp.838-856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11367-024-02285-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04590151v1</w:t>
+                <w:t xml:space="preserve">hal-04508719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joining environmental impacts and product quality in Life Cycle Assessment: The case of the production and storage of lactic acid bacteria concentrates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Quentier</w:t>
+                <w:t xml:space="preserve">Life cycle assessment to quantify the environmental performance of multi-products food processing systems such as milk fractionation: Importance of subdivision and allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Héquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Passot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Environmental Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cesys.2024.100245⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 380, pp.112147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05077075v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment based optimization of scenarios of reusable glass bottles using context-specific key parameters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+                <w:t xml:space="preserve">Joining environmental impacts and product quality in Life Cycle Assessment: The case of the production and storage of lactic acid bacteria concentrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maite Gagneten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Quentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephanie Passot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cleaner Environmental Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 15, pp.100225. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cesys.2024.100225⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 15, pp.100245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cesys.2024.100245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705714v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using nutritional functional units provides a nuanced view of the environmental performance of food products within the same category</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Life cycle assessment based optimization of scenarios of reusable glass bottles using context-specific key parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Cortesi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29, pp.838-856. </w:t>
+              <w:t xml:space="preserve">Cleaner Environmental Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.100225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11367-024-02285-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cesys.2024.100225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04508719v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle inventory and life cycle impact assessment datasets of an industrial-scale milk fractionation process generating 5 co-products: Cream, casein, lactose and two whey-protein ingre dients enriche d in α-lactalbumin or β-lactoglobulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Héquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 55, pp.110676. </w:t>
@@ -1198,1422 +1198,1422 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data on the Life Cycle Assessment of pizzas cooked and consumed at home taking into account the variability of consumer practices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustainability assessment in innovation design processes: place, role, and conditions of use in agrifood systems. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Colpaert</w:t>
+                <w:t xml:space="preserve">Aurélie Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109143⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-022-00860-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04143509v1</w:t>
+                <w:t xml:space="preserve">hal-03997371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment of a small-scale and low-input organic apple value chain including fresh fruit, juice and applesauce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Benezech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imca Sampers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cleaner Environmental Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.100141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cesys.2023.100141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of consumer practices to the environmental impacts of pizzas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+                <w:t xml:space="preserve">Environmental performance of mixed animal and plant protein sources for designing new fermented foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Irlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spc.2023.02.002⟩</w:t>
+              <w:t xml:space="preserve">Cleaner Environmental Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.100115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cesys.2023.100115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04008890v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PO2/TransformON, an ontology for data integration on food, feed, bioproducts and biowaste engineering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guillemin</w:t>
+                <w:t xml:space="preserve">Data on the Life Cycle Assessment of pizzas cooked and consumed at home taking into account the variability of consumer practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Cortesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Colpaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Science of Food</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41538-023-00221-2⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48, pp.109143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04197618v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring consumer perceptions and familiarity on apple production and processing under different conditions: conventional, organic, home-made, artisanal and industrial</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Contribution of consumer practices to the environmental impacts of pizzas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Cortesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Colpaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Food Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/BFJ-01-2023-0026⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, pp.26-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spc.2023.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246331v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental performance of mixed animal and plant protein sources for designing new fermented foods</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Exploring consumer perceptions and familiarity on apple production and processing under different conditions: conventional, organic, home-made, artisanal and industrial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Environmental Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Food Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 125 (11), pp.3929-3952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/BFJ-01-2023-0026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cesys.2023.100115⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04132788v1</w:t>
+                <w:t xml:space="preserve">hal-04246331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle inventory and life cycle impact assessment datasets of PDO Feta production in Stymfalia region, Greece</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Chatzitheodorou</w:t>
+                <w:t xml:space="preserve">PO2/TransformON, an ontology for data integration on food, feed, bioproducts and biowaste engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109207⟩</w:t>
+              <w:t xml:space="preserve">npj Science of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41538-023-00221-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04092943v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset about the Life Cycle Assessment of new fermented food products mixing cow milk and pea protein sources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+                <w:t xml:space="preserve">Life cycle inventory and life cycle impact assessment datasets of PDO Feta production in Stymfalia region, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Chatzitheodorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 48, pp.109263. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109263⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 48, pp.109207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146697v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datasets for the environmental assessment of an apple value chain including fresh fruits, juice and applesauce from an organic low-input production farm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Benezech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imca Sampers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 51, pp.109824. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability assessment in innovation design processes: place, role, and conditions of use in agrifood systems. A review</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dataset about the Life Cycle Assessment of new fermented food products mixing cow milk and pea protein sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Irlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43 (1), pp.10. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48, pp.109263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-022-00860-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03997371v1</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data related to the life cycle assessment of 44 artisanally produced french protected designation of origin (PDO) cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Cortesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 43, pp.108403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2645,334 +2645,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset on the Life Cycle Assessment of fructo- and galacto-oligosaccharides (FOS and GOS) produced by synthesis or hydrolysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does environmental impact vary widely within the same food category? A case study on industrial pizzas from the French retail market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Cortesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esteban Gerbino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 43, pp.108478. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 336, pp.130128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.130128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746607v1</w:t>
+                <w:t xml:space="preserve">hal-03550632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does environmental impact vary widely within the same food category? A case study on industrial pizzas from the French retail market</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Dataset on the Life Cycle Assessment of fructo- and galacto-oligosaccharides (FOS and GOS) produced by synthesis or hydrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Gerbino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Quentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 336, pp.130128. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43, pp.108478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.130128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03550632v1</w:t>
+                <w:t xml:space="preserve">hal-03746607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining the Differences between the Environmental Impacts of 44 French Artisanal Cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Cortesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (15), pp.9484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3006,103 +3006,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle inventory and assessment data for quantifying the environmental impacts of a wide range of food products belonging to the same food category: A case study of 80 pizzas representatives of the French retail market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Cortesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 41, pp.107950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3134,693 +3134,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit of modified atmosphere packaging on the overall environmental impact of packed strawberries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consumer preferences for new fermented food products that mix animal and plant protein sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Irlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Matar</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephan Marette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2021.111521⟩</w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90, pp.104117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.104117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03175735v1</w:t>
+                <w:t xml:space="preserve">hal-03908155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a research agenda for coupled innovation towards sustainable agrifood systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationships between cheese composition, rheological and sensory properties highlighted using the BaGaTel database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Brun</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103143⟩</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118, pp.105039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2021.105039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192800v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compilation of data on model cheeses composition, rheological and sensory properties, from six research projects exported from the BaGaTel database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benefit of modified atmosphere packaging on the overall environmental impact of packed strawberries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+                <w:t xml:space="preserve">Arnaud Hélias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guillemin</w:t>
+                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.106971⟩</w:t>
+              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 177, pp.111521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2021.111521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04173237v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer preferences for new fermented food products that mix animal and plant protein sources</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Designing a research agenda for coupled innovation towards sustainable agrifood systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Marette</w:t>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 90, pp.104117. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 191, pp.1031 43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.104117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908155v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between cheese composition, rheological and sensory properties highlighted using the BaGaTel database</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Compilation of data on model cheeses composition, rheological and sensory properties, from six research projects exported from the BaGaTel database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118, pp.105039. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36, pp.106971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2021.105039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.106971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197788v1</w:t>
+                <w:t xml:space="preserve">hal-04173237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting Protective Effect of Encapsulation on Yeast Cell Response to Dehydration Using Synchrotron Infrared Microspectroscopy at the Single-Cell Level</w:t>
               </w:r>
@@ -3832,51 +3832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Dat Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3953,90 +3953,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing the membrane fluidity and the impact on production of lactic acid bacteria starters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Elizabeth Tymczyszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Gómez-Zavaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Passot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 103 (17), pp.6867-6883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4070,51 +4070,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écoconception des aliments, bioproduits, bioprocédés et procédés alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4152,64 +4152,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relating transformation process, eco-design, composition and sensory quality in cheeses using PO2 ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4280,516 +4280,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of the production of stabilized lactic acid bacteria for the environmentally-friendly preservation of living cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Sustainability checklist in support of the design of food processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Woodhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.02.191⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16, pp.110-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spc.2018.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784901v1</w:t>
+                <w:t xml:space="preserve">hal-02619057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en relation de données relatives aux procédés de fabrication, écoconception, composition et qualité des produits laitiers à l'aide d'une base de données guidée par une ontologie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Life cycle assessment of the production of stabilized lactic acid bacteria for the environmentally-friendly preservation of living cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monclus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Passot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 184, pp.847-858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.02.191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988638v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The virtual food system: Innovative models and experiential feedback in technologies for winemaking, the cereals chain, food packaging and eco-designed starter production</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise en relation de données relatives aux procédés de fabrication, écoconception, composition et qualité des produits laitiers à l'aide d'une base de données guidée par une ontologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° Spécial: Données de la recherche, N° Spécial: Données de la recherche, 11 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01651998v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability checklist in support of the design of food processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The virtual food system: Innovative models and experiential feedback in technologies for winemaking, the cereals chain, food packaging and eco-designed starter production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Woodhouse</w:t>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Davis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Farines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16, pp.110-120. </w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Food Science and Technology in France: INRA’s contribution to this area, 46, pp.54-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spc.2018.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619057v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01651998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the responses of Saccharomyces cerevisiae yeast strain during dehydration processes using synchrotron infrared spectroscopy</w:t>
               </w:r>
@@ -4801,51 +4801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4948,51 +4948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5073,51 +5073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Beinsteiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5168,51 +5168,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological and biochemical responses of Yarrowia lipolytica to dehydration induced by air-drying and freezing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Landaud-Liautaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5315,51 +5315,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Multi-response Modelling to Investigate Mechanisms of beta-Carotene Degradation in Dried Orange-Fleshed Sweet Potato During Storage: from Carotenoids to Aroma Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Bechoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5462,51 +5462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie S. Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5564,967 +5564,967 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen quantification methods and application to the determination of oxygen diffusion and solubility coefficients in food</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Influence of the experimental errors and their propagation on the accuracy of identified kinetics parameters: oxygen and temperature effects on ascorbic acid oxidation during storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philippe Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Reviews International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/87559129.2011.595021⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (3), pp.1131-1142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie201087h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267817v1</w:t>
+                <w:t xml:space="preserve">hal-01267818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the experimental errors and their propagation on the accuracy of identified kinetics parameters: oxygen and temperature effects on ascorbic acid oxidation during storage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Oxygen quantification methods and application to the determination of oxygen diffusion and solubility coefficients in food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51 (3), pp.1131-1142. </w:t>
+              <w:t xml:space="preserve">Food Reviews International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (2), pp.113-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ie201087h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/87559129.2011.595021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01267818v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into β-Carotene thermal degradation in oils with multiresponse modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Mechanistic model to couple oxygen transfer with ascorbic acid oxidation kinetics in model solid food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Avallone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bohuon</w:t>
+                <w:t xml:space="preserve">Bertrand B. Broyart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie V. Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11746-011-1864-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 104 (1), pp.96-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2010.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506489v1</w:t>
+                <w:t xml:space="preserve">hal-01000862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of β-carotene during fruit and vegetable processing or storage: reaction mechanisms and kinetic aspects: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Achir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Dornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bohuon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fruits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 66 (6), pp.417-440. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/fruits/2011058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic model to couple oxygen transfer with ascorbic acid oxidation kinetics in model solid food</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Insight into β-Carotene thermal degradation in oils with multiresponse modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand B. Broyart</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Avallone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Peyron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie V. Guillard</w:t>
+                <w:t xml:space="preserve">Philippe Bohuon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 104 (1), pp.96-104. </w:t>
+              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (12), pp.2035-2045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2010.11.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11746-011-1864-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000862v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascorbic acid in food: development of a rapid analysis technique and application to diffusivity determination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Oxygen transfer in foods using oxygen luminescence sensors: influence of oxygen partial pressure and food nature and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2009.12.001⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 123 (4), pp.1275-1281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.05.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662358v1</w:t>
+                <w:t xml:space="preserve">hal-02660940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen transfer in foods using oxygen luminescence sensors: influence of oxygen partial pressure and food nature and composition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Ascorbic acid in food: development of a rapid analysis technique and application to diffusivity determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Guilbert</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Peyron</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Philippe Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 123 (4), pp.1275-1281. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (3), pp.838-847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.05.065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2009.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660940v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (80)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6542,103 +6542,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food sustainability in collective catering: which consensus around a desirable unknown?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. </w:t>
@@ -6676,51 +6676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UMR SayFood : approches d’écoconception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COPIL du RMT ECOVAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6745,90 +6745,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations couplées entre agriculture, transformation et restauration collective pour une alimentation bio et durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Migairou-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du métaprogramme METABIO d'INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6853,90 +6853,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The coupled design of innovations between farmers and public catering operators, a lever for agroecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Migairou-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France. pp.342-344, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6964,221 +6964,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocating environmental impacts between coproducts - Challenges of a methodological consensus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Breaking Silos: Integrating Food Science and Agronomy for Systemic Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Food Tech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; INAF; Université Laval Québec; Unité Mixte Transfrontalière BioEcoAgro; Université de Lille, Apr 2025, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">FSD8 8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau (France), France. pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042512v1</w:t>
+                <w:t xml:space="preserve">hal-05228529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking Silos: Integrating Food Science and Agronomy for Systemic Change</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Allocating environmental impacts between coproducts - Challenges of a methodological consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Héquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Malnoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSD8 8th International Farming System Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Palaiseau (France), France. pp.44</w:t>
+              <w:t xml:space="preserve">Green Food Tech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; INAF; Université Laval Québec; Unité Mixte Transfrontalière BioEcoAgro; Université de Lille, Apr 2025, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228529v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective LCA to design a sustainable itinerary for the production of lactic acid from whey</w:t>
               </w:r>
@@ -7190,64 +7190,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauranne Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GreenFoodTech 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7272,103 +7272,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling coupled innovation design between public catering and farming sectors: analysis of a support program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Migairou-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lene Kollmorgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France. pp.375-377, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7402,103 +7402,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEAMPL, Un outil d'aide à la conception de scénarios de réemploi basé sur des critères environnementaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop réemploi de la Chaire d'entreprises Vigne &amp; Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire d'entreprises Vigne &amp; Vin; Institut Agro Montpellier, Jun 2025, Montpellier, France</w:t>
@@ -7527,103 +7527,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using design theory to build cross-disciplinary research agendas for sustainability transition: learnings from four experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippine Coeugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Aug 2025, Palaiseau, France. pp.345-347, </w:t>
@@ -7655,1826 +7655,1826 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing coupled innovation processes between public collective catering and agriculture in France to support agroecological transition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Ecoconception alimentaire ; Enjeux Organisationnels ; Projet Européen FAIRCHAIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Malnoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFSA conference IFSA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFSA, Jul 2024, Trapani, Italy</w:t>
+              <w:t xml:space="preserve">Colloque dédié à l'Ecoconception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COMET (COMmunauté d'ExperTs) RSE (Responsabilité Soci(ét)ale des Entreprises) du CNES (Centre national d'Etudes Spatiales), Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295652v1</w:t>
+                <w:t xml:space="preserve">hal-05214292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemple de prise en compte simultanée de deux ou plusieurs dimensions nutrition et durabilité pour optimiser un aliment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Recommendations for sustainable dietary patterns in the political debate: the French case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scores et autres indicateurs associés aux produits alimentaires : quelles questions pour la R&amp;D ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACTIA; INRAE, Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">LCAFood 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04601260v1</w:t>
+                <w:t xml:space="preserve">hal-05241096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels outils de transformation adaptés aux systèmes alimentaires territorialisés ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Le groupe de travail &amp;quot;Outils de transformation&amp;quot; du RMT Alimentation locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Reterritorialisation de l’alimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agri Sud-Ouest Innovation, Mar 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Evénement final du projet PAT'AT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FN CUMA, Apr 2024, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628059v1</w:t>
+                <w:t xml:space="preserve">hal-04631279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and nutritional performance of meal trays served in collective catering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Évaluation environnementale et nutritionnelle de repas servis en restauration collective d’entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Cortesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Cortesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LCAFood 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire annuel du réseau ACV à INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Jan 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241073v1</w:t>
+                <w:t xml:space="preserve">hal-04645988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des modèles ACV simplifiés à l'outil d'aide à la decision : Application au réemploi des bouteilles en verre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Environmental and nutritional performance of meal trays served in collective catering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Cortesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel du réseau ACV à INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">LCAFood 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05214315v1</w:t>
+                <w:t xml:space="preserve">hal-05241073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User-friendly tool based on simplified parametrized Life Cycle Assessment models to optimize returnable packaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quels outils de transformation adaptés aux systèmes alimentaires territorialisés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th EFFoST International Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Bruges (Belgium), Belgium</w:t>
+              <w:t xml:space="preserve">Journée Reterritorialisation de l’alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agri Sud-Ouest Innovation, Mar 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808984v2</w:t>
+                <w:t xml:space="preserve">hal-04628059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des modèles ACV simplifiés à l’outil d’aide à la decision: Application au réemploi des bouteilles en verre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Des modèles ACV simplifiés à l'outil d'aide à la decision : Application au réemploi des bouteilles en verre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel du réseau ACV à INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753573v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life Cycle Assessment for the eco-design of an innovative strategy for the valorization of whey in a bioeconomy approach</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">User-friendly tool based on simplified parametrized Life Cycle Assessment models to optimize returnable packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LCAFood 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">38th EFFoST International Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Bruges (Belgium), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241081v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808984v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations couplées et alimentation durable</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Life Cycle Assessment for the eco-design of an innovative strategy for the valorization of whey in a bioeconomy approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauranne Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire sur les transitions territoriales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AgroParisTech, Jan 2024, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">LCAFood 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04644079v1</w:t>
+                <w:t xml:space="preserve">hal-05241081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How sustainable are territorialised food systems? A DELPHI approach for routine quantitative analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Innovations couplées et alimentation durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. ERSA Congress, Regional Science Dialogues for Peace and Sustainable Development,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Regional Science Association, Aug 2024, Terceira Island, Portugal</w:t>
+              <w:t xml:space="preserve">Séminaire sur les transitions territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AgroParisTech, Jan 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794163v1</w:t>
+                <w:t xml:space="preserve">hal-04644079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le groupe de travail &amp;quot;Outils de transformation&amp;quot; du RMT Alimentation locale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Analyzing coupled innovation processes between public collective catering and agriculture in France to support agroecological transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Migairou-Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evénement final du projet PAT'AT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FN CUMA, Apr 2024, En ligne, France</w:t>
+              <w:t xml:space="preserve">15th IFSA conference IFSA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFSA, Jul 2024, Trapani, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631279v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation environnementale et nutritionnelle de repas servis en restauration collective d’entreprises</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Exemple de prise en compte simultanée de deux ou plusieurs dimensions nutrition et durabilité pour optimiser un aliment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel du réseau ACV à INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Jan 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Scores et autres indicateurs associés aux produits alimentaires : quelles questions pour la R&amp;D ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACTIA; INRAE, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645988v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations for sustainable dietary patterns in the political debate: the French case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Des modèles ACV simplifiés à l’outil d’aide à la decision: Application au réemploi des bouteilles en verre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LCAFood 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire annuel du réseau ACV à INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241096v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoconception alimentaire ; Enjeux Organisationnels ; Projet Européen FAIRCHAIN</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">How sustainable are territorialised food systems? A DELPHI approach for routine quantitative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Malnoe</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque dédié à l'Ecoconception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COMET (COMmunauté d'ExperTs) RSE (Responsabilité Soci(ét)ale des Entreprises) du CNES (Centre national d'Etudes Spatiales), Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">63. ERSA Congress, Regional Science Dialogues for Peace and Sustainable Development,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Regional Science Association, Aug 2024, Terceira Island, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05214292v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Analyse du Cycle de Vie pour concevoir une offre alimentaire plus durable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">From ecodesign to eco-innovation towards sustainable food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Cortesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres INRAE au SIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Carnot Qualiment, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">FIPDes Day 2023, International Talents in Food Innovation and Product Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Erasmus Mundus Joint Master Degree Food Innovation and Product Design, Sep 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606152v1</w:t>
+                <w:t xml:space="preserve">hal-04588929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From ecodesign to eco-innovation towards sustainable food systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How to encourage putting technological innovations for food producers and food SMEs into practise : The experience of the EU-FAIRCHAIN project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Voglhuber-Slavinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baerbel Husing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Östregren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pegah Amani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIPDes Day 2023, International Talents in Food Innovation and Product Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Erasmus Mundus Joint Master Degree Food Innovation and Product Design, Sep 2023, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">GREEN FOOD TECH 20-23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut sur la nutrition et les aliments fonctionnels (INAF); University de Laval, May 2023, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04588929v1</w:t>
+                <w:t xml:space="preserve">hal-04109452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to encourage putting technological innovations for food producers and food SMEs into practise : The experience of the EU-FAIRCHAIN project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">How to involve the stakeholders in the sustainability assessment process of a technology or food value chain The experience of the EU-FAIRCHAIN project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ariane Voglhuber-Slavinsky</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pegah Amani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baerbel Husing</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karin Östregren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pegah Amani</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavitha Shanmugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GREEN FOOD TECH 20-23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut sur la nutrition et les aliments fonctionnels (INAF); University de Laval, May 2023, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">International Congress on Engineering and Food - ICEF14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://www.icef14.com/en/committees/6, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04109452v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to involve the stakeholders in the sustainability assessment process of a technology or food value chain The experience of the EU-FAIRCHAIN project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’Analyse du Cycle de Vie pour concevoir une offre alimentaire plus durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Cortesi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Engineering and Food - ICEF14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, https://www.icef14.com/en/committees/6, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Les rencontres INRAE au SIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Carnot Qualiment, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141757v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoconception des aliments et bioproduits : de l’intégration des qualités des produits à l’éco-innovation pour des systèmes alimentaires plus durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire interne BIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR BIA, Sep 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9499,51 +9499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short and local food chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final event Food Improv'iders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANIA, Aug 2023, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9687,601 +9687,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation de la durabilité dans les processus de conception d'innovations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La fermentation pour favoriser la consommation de légumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire IDEAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IDEAS, Dec 2023, En ligne, France</w:t>
+              <w:t xml:space="preserve">Les rencontres INRAE au SIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615517v1</w:t>
+                <w:t xml:space="preserve">hal-04606153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fermentation pour favoriser la consommation de légumineuses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">L'évaluation de la durabilité dans les processus de conception d'innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres INRAE au SIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Webinaire IDEAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDEAS, Dec 2023, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606153v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'origine des variations potentielles d'impacts environnementaux entre les fromages : cas de 44 fromages AOP</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Innovative upgrades to value and packaging of small quantities of liquid food products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imca Sampers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Benezech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commission R&amp;D du CNAOL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNAOL, Jan 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">36th EFFoST International Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFFoST: federation of associations and societies focused on food science and technology in Europe., Nov 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616512v1</w:t>
+                <w:t xml:space="preserve">hal-03877296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déchets agricoles et alimentaires sur un territoire périurbain francilien à urbanisation croissante: co-conception de solutions et d’innovations pour leur réduction, leur gestion et la diversification de leurs usages. Travaux du consortium PeriUrbanWasteEng</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Etude de l'origine des variations potentielles d'impacts environnementaux entre les fromages : cas de 44 fromages AOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Cortesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Le Du</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IDEAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IDEAS, Dec 2022, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Commission R&amp;D du CNAOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAOL, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615403v1</w:t>
+                <w:t xml:space="preserve">hal-04616512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative upgrades to value and packaging of small quantities of liquid food products</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Les déchets agricoles et alimentaires sur un territoire périurbain francilien à urbanisation croissante: co-conception de solutions et d’innovations pour leur réduction, leur gestion et la diversification de leurs usages. Travaux du consortium PeriUrbanWasteEng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès-Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Le Du</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th EFFoST International Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EFFoST: federation of associations and societies focused on food science and technology in Europe., Nov 2022, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Séminaire IDEAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDEAS, Dec 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877296v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration, gestion et réutilisation des données autour des aliments / bioproduits / procédés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malnoë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10319,103 +10319,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the preparation mode on the environmental performance of food products: A case study on pizzas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Cortesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Colpaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Life Cycle Assessment of Food 2022 (LCA Foods 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lima, Peru</w:t>
@@ -10444,103 +10444,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting MEANS-InOut LCA software to food engineering, in relation to the PO² food ontology and PO²-BaGaTel food engineering database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malnoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Rostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Life Cycle Assessment of Food 2022 (LCA Foods 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lima, Peru</w:t>
@@ -10563,247 +10563,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoconception d'un bioprocédé : les bactéries lactiques stabilisées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Conception d'un agenda de recherche pour l'innovation couplée vers des systèmes agri-alimentaires durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Capbiotek Web Tour : L’Eco-conception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biotech Santé Bretagne, Apr 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Webinaire IDEAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDEAS, May 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606148v1</w:t>
+                <w:t xml:space="preserve">hal-04615497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un agenda de recherche pour l'innovation couplée vers des systèmes agri-alimentaires durables</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Ecoconception d'un bioprocédé : les bactéries lactiques stabilisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire IDEAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IDEAS, May 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Capbiotek Web Tour : L’Eco-conception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biotech Santé Bretagne, Apr 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615497v1</w:t>
+                <w:t xml:space="preserve">hal-04606148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fromagers face aux défis environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'écoconception en pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Profession Fromager, Nov 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10841,64 +10841,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental performance of new processes for the production of fructo- and galacto-oligosaccharides (FOS and GOS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Quentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Gerbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Life Cycle Assessment of Food 2020 (LCA Food 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual from Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10923,64 +10923,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité des partenariats entre équipes de recherche et acteurs de la R&amp;D dans le secteur agroalimentaire : constats et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11018,51 +11018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éco-conception des aliments, bio-produits et bio-procédés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire EcoSD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau EcoSD, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11100,77 +11100,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux enjeux autour de la transformation de produits locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Reterritorialisation de l'alimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RMT Alimentation locale, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11195,64 +11195,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological approach towards environmentally friendly processes for preserving lactic acid bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11310,480 +11310,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a research agenda for coupled innovation towards sustainable agrifood systems: a collective innovation process to identify common purposes for collaboration in research</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Eco-conception de bioproduits et l’analyse multi-critères pour des aliments durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SISA2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Riga, Latvia</w:t>
+              <w:t xml:space="preserve">La relation entre conception et évaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDEAS, Feb 2018, Grignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266900v1</w:t>
+                <w:t xml:space="preserve">hal-04601265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation, réduction des échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La restauration collective, un levier pour la (re)territorialisation de l'alimentation ? Place et rôles de la restauration collective dans les projets alimentaires territoriaux (PAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNCPIE, ANPP, INRA, RnPAT, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating transformation process, eco-design, composition and sensory quality of dairy products using PO2 ontology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+                <w:t xml:space="preserve">Designing a research agenda for coupled innovation towards sustainable agrifood systems: a collective innovation process to identify common purposes for collaboration in research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cheese symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France. 1 p</w:t>
+              <w:t xml:space="preserve">SISA2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791530v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-conception de bioproduits et l’analyse multi-critères pour des aliments durables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relating transformation process, eco-design, composition and sensory quality of dairy products using PO2 ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La relation entre conception et évaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IDEAS, Feb 2018, Grignon, France</w:t>
+              <w:t xml:space="preserve">Cheese symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601265v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire une offre alimentaire plus saine, durable et appréciée des consommateurs : cartographie multicritère du marché français des pizzas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint Eve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11847,77 +11847,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marynella Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Pangborn Sensory Science Symposium (Pangborn 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Providence, United States</w:t>
@@ -11946,90 +11946,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-conception des bio‐procédés : exemple des bactéries lactiques stabilisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12061,649 +12061,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freeze-drying control by taking into account environmental considerations (communication orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Eco-design of food and bio-processes: Example of production of stabilized lactic acid bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monclus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FoodFactory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Laval, France</w:t>
+              <w:t xml:space="preserve">Lecture at WUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589685v1</w:t>
+                <w:t xml:space="preserve">hal-01532620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco‐conception de procédés de transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire InCoM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA-CEPIA, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of stabilized lactic acid bacteria viewed from a life cycle assessment perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Freeze-drying control by taking into account environmental considerations (communication orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Cristian Tréléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Passot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LCA Food 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">FoodFactory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532621v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[MS]²O: A Multi-scale and Multi-step Ontology for Transformation Processes: Application to Micro-Organisms</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production of stabilized lactic acid bacteria viewed from a life cycle assessment perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monclus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Passot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Conceptual Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LCA Food 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Dublin, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357749v1</w:t>
+                <w:t xml:space="preserve">hal-01532621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-design of food and bio-processes: Example of production of stabilized lactic acid bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[MS]²O: A Multi-scale and Multi-step Ontology for Transformation Processes: Application to Micro-Organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Doriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture at WUR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Annecy, France. pp.163-176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40985-6_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532620v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment for an eco-friendly management of the production of stabilized microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12873,1058 +12873,1058 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology framework for assessing the ecoperformance of a process</w:t>
+                <w:t xml:space="preserve">Linking life cycle assessment and uncertainty analysis is an efficient tool to evaluate the environmental performance of an innovative food processing technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Kerbrat</w:t>
+                <w:t xml:space="preserve">Anna K.S. Woodhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Vinckevleugel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pompidou</w:t>
+                <w:t xml:space="preserve">Christoffer Krewer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life Cycle Management 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536578v1</w:t>
+                <w:t xml:space="preserve">hal-01536577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking life cycle assessment and uncertainty analysis is an efficient tool to evaluate the environmental performance of an innovative food processing technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodology framework for assessing the ecoperformance of a process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kerbrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Vinckevleugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna K.S. Woodhouse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+                <w:t xml:space="preserve">Stéphane Le Pochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoffer Krewer</w:t>
+                <w:t xml:space="preserve">Stéphane Pompidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life Cycle Management 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536577v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into freeze-drying energy consumptions for an environmentally-reasoned process control (poster)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Construction d’une ontologie multi-échelles et multicritères - Application à un système de production et de stabilisation de cellules microbiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Doriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Bellosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Violaine Athes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GPE – 4th International Congress on Green Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Seville, Spain. pp.546</w:t>
+              <w:t xml:space="preserve">Journées Francophones d'Ingénierie des Connaissances, IC'2014, Atelier In-OVIVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598171v1</w:t>
+                <w:t xml:space="preserve">hal-01194941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAPE for environmental efficiency : application to biomass drying industrial process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conduite intelligente des procédés de transformation, exemples de la lyophilisation de bactéries lactiques et de l'affinage du fromage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedi Romdhana</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Dumontel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Drying Symposium (IDS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Rencontres Qualiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Carnot Qualiment, Feb 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628121v1</w:t>
+                <w:t xml:space="preserve">hal-04628052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental performance of a new food processing technology by using life cycle assessment combined to uncertainty analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna K.S. Aronsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoffer Krewer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. EFFoST International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systemic approach for eco-efficiency analysis of agro-chemical process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Romdhana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Esteban-Decloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GPE – 4. International Congress on Green Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduite intelligente des procédés de transformation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Insights into freeze-drying energy consumptions for an environmentally-reasoned process control (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Cristian Tréléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vitagora Café</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vitagora, Jan 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">GPE – 4th International Congress on Green Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Seville, Spain. pp.546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628053v1</w:t>
+                <w:t xml:space="preserve">hal-01598171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduite intelligente des procédés de transformation, exemples de la lyophilisation de bactéries lactiques et de l'affinage du fromage</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CAPE for environmental efficiency : application to biomass drying industrial process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Romdhana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sablayrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Qualiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Carnot Qualiment, Feb 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">19. International Drying Symposium (IDS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628052v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’une ontologie multi-échelles et multicritères - Application à un système de production et de stabilisation de cellules microbiennes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conduite intelligente des procédés de transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones d'Ingénierie des Connaissances, IC'2014, Atelier In-OVIVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. 2 p</w:t>
+              <w:t xml:space="preserve">Vitagora Café</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vitagora, Jan 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194941v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse environnementale de procédés bio-industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13956,691 +13956,691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse physiologique de Saccharomyces cerevisiae et Yarrowia lipolytica aux conditions de production et de stabilisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Towards a better understanding of the freezing resistance of lactic acid bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Passot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marielle Bouix</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Levures, Modèles &amp; Outils – 10ème Rencontre des Levuristes Francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Membrane Domains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628122v1</w:t>
+                <w:t xml:space="preserve">hal-01628101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of the freezing resistance of lactic acid bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the membrane phase behaviour and lipid composition on the freezing-resistance of lactic acid bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Cenard</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lieben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Membrane Domains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Dijon, France</w:t>
+              <w:t xml:space="preserve">Faraday Discussion 161: Lipids and Membrane Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628101v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the membrane phase behaviour and lipid composition on the freezing-resistance of lactic acid bacteria</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Réponse physiologique de Saccharomyces cerevisiae et Yarrowia lipolytica aux conditions de production et de stabilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Lieben</w:t>
+                <w:t xml:space="preserve">Yvann Pennont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussion 161: Lipids and Membrane Biophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Levures, Modèles &amp; Outils – 10ème Rencontre des Levuristes Francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628096v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling between heat and mass transfer and stoechio-kinetic models to bring insight into Maillard reaction kinetics during baking of sponge-cake products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A mechanistic model of heat and mass transfer used as a tool to bring insight into chemical reactivity during baking of sponge-cake products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bertrand Broyart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Congress on Engineering and Food (ICEF11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Athens, Greece</w:t>
+              <w:t xml:space="preserve">6. International CIGR Technical Symposium - Section VI: "Towards a Sustainable Food Chain. Food Process, Bioprocessing and Food Quality Management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186897v1</w:t>
+                <w:t xml:space="preserve">hal-02744453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mechanistic model of heat and mass transfer used as a tool to bring insight into chemical reactivity during baking of sponge-cake products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Coupling between heat and mass transfer and stoechio-kinetic models to bring insight into Maillard reaction kinetics during baking of sponge-cake products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Broyart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Goujot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Courel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Bonazzi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xuan Mi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International CIGR Technical Symposium - Section VI: "Towards a Sustainable Food Chain. Food Process, Bioprocessing and Food Quality Management"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">11. International Congress on Engineering and Food (ICEF11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744453v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinétiques d’oxydation de l’acide ascorbique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Gontard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Scientifique "Outils et méthodes d'analyse de processus réactionnel au sein des aliments"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14678,77 +14678,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen Transfer coupled to Oxidation Reactions: Numerical Tool for Optimising Nutritional Quality of Food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Penicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Gontard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Chemical Reactions in Food Conference 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14773,90 +14773,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling oxygen transfer and vitamin C oxidation reaction: an experimental and modelling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Gontard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Shelf Life International Meeting (SLIM 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Ischia (Naples), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14881,77 +14881,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a food requirement approach for designing food packaging and edible coating to extent food shelf-life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15047,51 +15047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mention</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malnoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Etievant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15146,90 +15146,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the PO2/TransformON ontology enables knowledge integration for sustainable food production?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15265,346 +15265,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A user-friendly tool based on Simplified parametrized LCA to eco-design reusable bottle scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Simplified parametrized LCA user-friendly tool to eco-design reusable bottle scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malnoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Life Cycle Assessment of Food 2024 (LCA Food 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">14th International Conference LCA FOOD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Barcelona, Spain, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721232v1</w:t>
+                <w:t xml:space="preserve">hal-04753585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified parametrized LCA user-friendly tool to eco-design reusable bottle scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">A user-friendly tool based on Simplified parametrized LCA to eco-design reusable bottle scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malnoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference LCA FOOD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Barcelona, Spain, Spain</w:t>
+              <w:t xml:space="preserve">14th International Conference on Life Cycle Assessment of Food 2024 (LCA Food 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753585v1</w:t>
+                <w:t xml:space="preserve">hal-04721232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to allocate the environmental impact between co-products?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Héquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malnoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15676,64 +15676,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hequet Félicie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malnoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15778,558 +15778,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria assessment tool to support design of food products integrating environmental, nutritional and sensorial dimensions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Insights in consumer perceptions of fruits (organic and conventional apple) under different processing conditions (home-made, artisanal and industrial)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFFoST International Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">EuroSense Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Turku (Finlande), Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866694v1</w:t>
+                <w:t xml:space="preserve">hal-04444894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impacts of innovative sustainable agri-food value chains: rights, duties and potentialities of Life Cycle Assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Multicriteria assessment tool to support design of food products integrating environmental, nutritional and sensorial dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Cortesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFFoST International Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866705v1</w:t>
+                <w:t xml:space="preserve">hal-03866694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the environmental impact of 45 artisanal French cheeses using two scenarios of ripening rooms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental impacts of innovative sustainable agri-food value chains: rights, duties and potentialities of Life Cycle Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Cortesi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Östergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Life Cycle Assessment of Food 2022 (LCA Foods 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lima, France</w:t>
+              <w:t xml:space="preserve">EFFoST International Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866736v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights in consumer perceptions of fruits (organic and conventional apple) under different processing conditions (home-made, artisanal and industrial)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Comparing the environmental impact of 45 artisanal French cheeses using two scenarios of ripening rooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Cortesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroSense Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Turku (Finlande), Finland</w:t>
+              <w:t xml:space="preserve">13th International Conference on Life Cycle Assessment of Food 2022 (LCA Foods 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lima, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444894v1</w:t>
+                <w:t xml:space="preserve">hal-03866736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights in consumer expectations and perceptions about the diversity of processing in organic and conventional fruit products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Penicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Sieffermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Federation of Food Science and Technology (EFFoST) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Laussanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16354,90 +16354,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BaGaTel: an ontology driven database to ecodesign food products taking into account their nutritional and sensory qualities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemin Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Life Cycle Assessment of Food 2020 (LCA Food 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual from Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16462,103 +16462,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional LCA improves the understanding of the environmental impacts of foods taking into account the diversity of recipes within a same food category: the case of pizzas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Cortesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference on Life Cycle Assessment of Food 2020 (LCA Food 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual from Berlin, Germany</w:t>
@@ -16587,77 +16587,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BaGaTel: an ontology driven database on food composition, transformation process, nutritional, sensory and environmental quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16725,90 +16725,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BaGaTel : une base de données sur les produits laitiers, guidée par une ontologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DaTaBFC2 Science ouverte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Dijon, France. 1 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16859,51 +16859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16958,103 +16958,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Use Case of Data Integration in Food Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Knowledge Engineering and Knowledge Management, EKAW</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nancy, France</w:t>
@@ -17109,51 +17109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Gomez-Zavaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Castilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17243,51 +17243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17355,77 +17355,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freeze-drying of bacteria: From the understanding of the mechanisms of cell resistance to the sustainable process development and optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17461,230 +17461,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental performance of an innovative food processing technology for the preservation of spinach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Environmental assessment of different strategies for production of stabilized yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monclus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christoffer Krewer</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Factory 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Laval, France. 2016</w:t>
+              <w:t xml:space="preserve">LCA Food 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Dublin, Ireland. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793062v1</w:t>
+                <w:t xml:space="preserve">hal-02794231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental assessment of different strategies for production of stabilized yeast</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Environmental performance of an innovative food processing technology for the preservation of spinach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna K.S. Woodhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoffer Krewer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LCA Food 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Dublin, Ireland. 2016</w:t>
+              <w:t xml:space="preserve">Food Factory 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Laval, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794231v1</w:t>
+                <w:t xml:space="preserve">hal-02793062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies for improving freeze-drying resistance of bacteria: Modulating membrane properties during fermentation</w:t>
               </w:r>
@@ -17696,64 +17696,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lieben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarrah Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17827,103 +17827,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fat-salty sensory interactions in model cheeses: multivariate analysis of a compilation of data from different projects organized in the BaGaTel database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Weurman Flavour Research Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Proceedings of the 16. Weurman flavour research symposium, </w:t>
@@ -18006,64 +18006,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser la transformation des produits agricoles à l'échelle d'un teritoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hors-série (3), pp.63, 2019, Village Magazine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18263,51 +18263,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et modélisation du couplage entre le transfert d’oxygène et les réactions d’oxydation dans les aliments au cours de leur conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingénierie des aliments. Université Montpellier 2 (Sciences et Techniques), 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -18366,51 +18366,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoconception des aliments et bioproduits : de l’intégration des qualités des produits à l’éco-innovation pour des systèmes alimentaires plus durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Université Paris-Saclay, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18518,51 +18518,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B2676B23"/>
+    <w:nsid w:val="19B62BE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18749,51 +18749,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-penicaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1161-0272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362938v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9752" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392048v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Migairou-Leprince" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2025.2578247" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077082v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Gagneten" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Quentier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cenard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111541" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590151v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie H&#233;quet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garnier-Lambrouin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112147" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Passot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2024.100245" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2024.100225" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04508719v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cortesi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-024-02285-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636115v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'h" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110676" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Colpaert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Maurice" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109143" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231121v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benezech" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imca Sampers" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2023.100141" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008890v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.02.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197618v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-023-00221-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04246331v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa-Brisset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-01-2023-0026" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132788v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Huguet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lavigne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2023.100115" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092943v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Papadakis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Chatzitheodorou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109207" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146697v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109263" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370913v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109824" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997371v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00860-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746609v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dijoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108403" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746607v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Gerbino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108478" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550632v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.130128" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746603v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14159484" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582681v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107950" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03175735v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Matar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Salou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2021.111521" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192800v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103143" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173237v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Buchin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106971" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03908155v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104117" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197788v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2021.105039" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939385v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01887" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824544v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elizabeth Tymczyszyn" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G&#243;mez-Zavaglia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-019-10002-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086204v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02043246v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Dervaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.01.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784901v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monclus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.02.191" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988638v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651998v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Farines" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Woodhouse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Davis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2018.06.008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01616052v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7an00257b" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531646v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535230v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Velly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bouix" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Beinsteiner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-6152-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195500v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Talbot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111138" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195481v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Achir" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bechoff" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boulanger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dornier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-013-1229-y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001061v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Gautier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Passot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Guillemin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Cenard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6802" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267817v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559129.2011.595021" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267818v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bohuon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie201087h" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506489v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-011-1864-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P0MHJXJS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506490v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2011058" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000862v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Broyart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Gontard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.11.033" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14CVX835-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662358v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.12.001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42J69SWS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660940v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guilbert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.05.065" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N48CPKR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381486v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j9xc-fs91" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241111v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241195v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296134v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042512v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malnoe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228529v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241153v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Collet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296126v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Kollmorgen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143864v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296215v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cadiou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295652v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601260v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628059v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241073v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214315v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808984v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hilaire" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753573v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241081v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644079v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794163v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mignot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ugaglia" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631279v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645988v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241096v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214292v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606152v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04588929v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109452v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Voglhuber-Slavinsky" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baerbel Husing" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin &#214;stregren" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Amani" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141757v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavitha Shanmugam" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606151v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606150v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397246v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gauducheau-Chevalier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615517v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606153v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616512v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615403v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s-Dutour" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Du" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877296v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664633v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malno&#235;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866732v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837121v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Rostain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606148v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615497v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606147v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086152v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631266v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631287v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628075v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266899v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266900v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04588946v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791530v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601265v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268929v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint Eve" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266909v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marynella Thiel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644051v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589685v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644059v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532621v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357749v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doriot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_13" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532620v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536576v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266908v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Camarasa Junior" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Endrizzi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536578v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerbrat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Vinckevleugel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Pochat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pompidou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536577v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K.S. Woodhouse" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Krewer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598171v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628121v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Romdhana" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793216v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K.S. Aronsson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628124v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Esteban-Decloux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628053v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628052v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumontel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194941v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Bellosta" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628125v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Maury" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628122v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beckerich" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Pennont" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628101v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gautier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628096v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lieben" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186897v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Broyart" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goujot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Courel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Mi Meyer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744453v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bonazzi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822555v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755482v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Penicaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812052v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814578v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241132v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Breard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mention" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Etievant" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cendr&#232;s" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05040608v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721232v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753585v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141695v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109481v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hequet F&#233;licie" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.05.008)" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866694v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866705v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin &#214;stergren" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866736v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444894v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444825v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Sieffermann" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086168v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemin Herv&#233;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086180v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790943v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787302v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733903v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924171v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266913v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gomez-Zavaglia" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Castilho" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Nuno Sim&#245;es" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.10.203" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736520v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266907v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793062v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794231v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536530v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Ghorbal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341446v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5128616" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647254v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398697v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournaison" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Le Hong-Minh" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02813477v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04201048v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-penicaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1161-0272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392048v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Migairou-Leprince" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2025.2578247" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362938v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9752" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077082v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Gagneten" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Quentier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cenard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111541" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04508719v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cortesi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-024-02285-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590151v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie H&#233;quet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garnier-Lambrouin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112147" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077075v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Passot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2024.100245" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705714v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2024.100225" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636115v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'h" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110676" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997371v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00860-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231121v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benezech" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imca Sampers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2023.100141" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132788v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Huguet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lavigne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2023.100115" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143509v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Colpaert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Maurice" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109143" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008890v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.02.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04246331v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa-Brisset" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-01-2023-0026" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197618v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-023-00221-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092943v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Papadakis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Chatzitheodorou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109207" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370913v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109824" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146697v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109263" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746609v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dijoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108403" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550632v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.130128" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746607v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Gerbino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108478" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746603v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14159484" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582681v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107950" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03908155v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104117" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197788v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Buchin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2021.105039" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03175735v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Matar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Salou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2021.111521" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192800v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103143" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173237v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106971" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939385v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01887" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824544v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elizabeth Tymczyszyn" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G&#243;mez-Zavaglia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-019-10002-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086204v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02043246v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Dervaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.01.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619057v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Woodhouse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Davis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2018.06.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784901v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monclus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.02.191" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988638v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651998v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Farines" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01616052v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7an00257b" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531646v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535230v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Velly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bouix" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Beinsteiner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-6152-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195500v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Talbot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111138" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195481v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Achir" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bechoff" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boulanger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dornier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-013-1229-y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001061v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Gautier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Passot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Guillemin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Cenard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6802" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267818v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bohuon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie201087h" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267817v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559129.2011.595021" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000862v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Broyart" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Gontard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.11.033" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14CVX835-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506490v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2011058" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506489v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-011-1864-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P0MHJXJS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660940v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guilbert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.05.065" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N48CPKR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662358v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.12.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42J69SWS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381486v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j9xc-fs91" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241111v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241195v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296134v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228529v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042512v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malnoe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241153v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Collet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296126v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Kollmorgen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143864v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296215v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cadiou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214292v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241096v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631279v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645988v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241073v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628059v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214315v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808984v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hilaire" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241081v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644079v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295652v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601260v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753573v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794163v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mignot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ugaglia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04588929v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109452v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Voglhuber-Slavinsky" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baerbel Husing" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin &#214;stregren" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Amani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141757v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavitha Shanmugam" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606152v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606151v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606150v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397246v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gauducheau-Chevalier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606153v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615517v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877296v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616512v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615403v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s-Dutour" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Du" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664633v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malno&#235;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866732v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837121v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Rostain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615497v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606148v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606147v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086152v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631266v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631287v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628075v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266899v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601265v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04588946v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266900v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791530v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268929v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint Eve" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266909v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marynella Thiel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644051v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532620v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644059v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589685v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532621v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357749v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doriot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_13" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536576v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266908v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Camarasa Junior" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Endrizzi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536577v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K.S. Woodhouse" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Krewer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536578v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerbrat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Vinckevleugel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Pochat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pompidou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194941v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Bellosta" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628052v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumontel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793216v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K.S. Aronsson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628124v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Romdhana" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Esteban-Decloux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598171v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628121v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628053v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628125v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Maury" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628101v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gautier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628096v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lieben" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628122v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beckerich" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Pennont" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744453v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bonazzi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Broyart" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186897v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goujot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Courel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Mi Meyer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822555v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755482v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Penicaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812052v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814578v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241132v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Breard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mention" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Etievant" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cendr&#232;s" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05040608v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753585v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721232v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141695v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109481v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hequet F&#233;licie" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.05.008)" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444894v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866694v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866705v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin &#214;stergren" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866736v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444825v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Sieffermann" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086168v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemin Herv&#233;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086180v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790943v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787302v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733903v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924171v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266913v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gomez-Zavaglia" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Castilho" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Nuno Sim&#245;es" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.10.203" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736520v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266907v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794231v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793062v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536530v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Ghorbal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341446v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5128616" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647254v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398697v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournaison" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Le Hong-Minh" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02813477v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04201048v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>