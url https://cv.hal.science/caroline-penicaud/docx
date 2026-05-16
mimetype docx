--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -286,619 +286,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ontologie pour considérer les multiples dimensions des systèmes agroalimentaires dans une approche circulaire et plus durable</w:t>
+                <w:t xml:space="preserve">Dataset on the life cycle assessment of the production of stabilized lactic acid bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Weber</w:t>
+                <w:t xml:space="preserve">Maite Gagneten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Buche</w:t>
+                <w:t xml:space="preserve">Camille Quentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+                <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dervaux</w:t>
+                <w:t xml:space="preserve">Stéphanie Cenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Guillemin</w:t>
+                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, régulier 04 NOV'AE, </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60, pp.111541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362938v1</w:t>
+                <w:t xml:space="preserve">hal-05077082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset on the life cycle assessment of the production of stabilized lactic acid bacteria</w:t>
+                <w:t xml:space="preserve">Une ontologie pour considérer les multiples dimensions des systèmes agroalimentaires dans une approche circulaire et plus durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maite Gagneten</w:t>
+                <w:t xml:space="preserve">Magalie Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Quentier</w:t>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Passot</w:t>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Cenard</w:t>
+                <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
+                <w:t xml:space="preserve">Hervé Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 60, pp.111541. </w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, régulier 04 NOV'AE, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05077082v1</w:t>
+                <w:t xml:space="preserve">hal-05362938v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using nutritional functional units provides a nuanced view of the environmental performance of food products within the same category</w:t>
+                <w:t xml:space="preserve">Life cycle assessment to quantify the environmental performance of multi-products food processing systems such as milk fractionation: Importance of subdivision and allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Cortesi</w:t>
+                <w:t xml:space="preserve">Fanny Guyomarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Félicie Héquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11367-024-02285-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 380, pp.112147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04508719v1</w:t>
+                <w:t xml:space="preserve">hal-04590151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment to quantify the environmental performance of multi-products food processing systems such as milk fractionation: Importance of subdivision and allocation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using nutritional functional units provides a nuanced view of the environmental performance of food products within the same category</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Leconte</w:t>
+                <w:t xml:space="preserve">Adeline Cortesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 380, pp.112147. </w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29, pp.838-856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11367-024-02285-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590151v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04508719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joining environmental impacts and product quality in Life Cycle Assessment: The case of the production and storage of lactic acid bacteria concentrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maite Gagneten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Quentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Cenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cleaner Environmental Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15, pp.100245. </w:t>
@@ -936,77 +936,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment based optimization of scenarios of reusable glass bottles using context-specific key parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1079,90 +1079,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle inventory and life cycle impact assessment datasets of an industrial-scale milk fractionation process generating 5 co-products: Cream, casein, lactose and two whey-protein ingre dients enriche d in α-lactalbumin or β-lactoglobulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Héquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 55, pp.110676. </w:t>
@@ -1198,1409 +1198,1409 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability assessment in innovation design processes: place, role, and conditions of use in agrifood systems. A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Life cycle assessment of a small-scale and low-input organic apple value chain including fresh fruit, juice and applesauce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Perrin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Thierry Benezech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Angevin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imca Sampers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43 (1), pp.10. </w:t>
+              <w:t xml:space="preserve">Cleaner Environmental Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.100141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-022-00860-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cesys.2023.100141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997371v1</w:t>
+                <w:t xml:space="preserve">hal-04231121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of a small-scale and low-input organic apple value chain including fresh fruit, juice and applesauce</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+                <w:t xml:space="preserve">Data on the Life Cycle Assessment of pizzas cooked and consumed at home taking into account the variability of consumer practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Cortesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Benezech</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Marine Colpaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Imca Sampers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Environmental Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cesys.2023.100141⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48, pp.109143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231121v1</w:t>
+                <w:t xml:space="preserve">hal-04143509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental performance of mixed animal and plant protein sources for designing new fermented foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cleaner Environmental Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9, pp.100115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cesys.2023.100115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data on the Life Cycle Assessment of pizzas cooked and consumed at home taking into account the variability of consumer practices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Contribution of consumer practices to the environmental impacts of pizzas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Cortesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Colpaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109143⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, pp.26-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spc.2023.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04143509v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of consumer practices to the environmental impacts of pizzas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Exploring consumer perceptions and familiarity on apple production and processing under different conditions: conventional, organic, home-made, artisanal and industrial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spc.2023.02.002⟩</w:t>
+              <w:t xml:space="preserve">British Food Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 125 (11), pp.3929-3952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/BFJ-01-2023-0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04008890v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring consumer perceptions and familiarity on apple production and processing under different conditions: conventional, organic, home-made, artisanal and industrial</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PO2/TransformON, an ontology for data integration on food, feed, bioproducts and biowaste engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Food Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/BFJ-01-2023-0026⟩</w:t>
+              <w:t xml:space="preserve">npj Science of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41538-023-00221-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246331v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PO2/TransformON, an ontology for data integration on food, feed, bioproducts and biowaste engineering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guillemin</w:t>
+                <w:t xml:space="preserve">Life cycle inventory and life cycle impact assessment datasets of PDO Feta production in Stymfalia region, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Chatzitheodorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Science of Food</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41538-023-00221-2⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48, pp.109207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04197618v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle inventory and life cycle impact assessment datasets of PDO Feta production in Stymfalia region, Greece</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Datasets for the environmental assessment of an apple value chain including fresh fruits, juice and applesauce from an organic low-input production farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Benezech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Chatzitheodorou</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imca Sampers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 48, pp.109207. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109207⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 51, pp.109824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092943v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datasets for the environmental assessment of an apple value chain including fresh fruits, juice and applesauce from an organic low-input production farm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Imca Sampers</w:t>
+                <w:t xml:space="preserve">Dataset about the Life Cycle Assessment of new fermented food products mixing cow milk and pea protein sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Irlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 51, pp.109824. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109824⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 48, pp.109263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370913v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset about the Life Cycle Assessment of new fermented food products mixing cow milk and pea protein sources</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustainability assessment in innovation design processes: place, role, and conditions of use in agrifood systems. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 48, pp.109263. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (1), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-022-00860-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04146697v1</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data related to the life cycle assessment of 44 artisanally produced french protected designation of origin (PDO) cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Cortesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2651,103 +2651,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does environmental impact vary widely within the same food category? A case study on industrial pizzas from the French retail market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Cortesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 336, pp.130128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2794,51 +2794,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset on the Life Cycle Assessment of fructo- and galacto-oligosaccharides (FOS and GOS) produced by synthesis or hydrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Gerbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Quentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2889,77 +2889,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining the Differences between the Environmental Impacts of 44 French Artisanal Cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Cortesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3006,103 +3006,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle inventory and assessment data for quantifying the environmental impacts of a wide range of food products belonging to the same food category: A case study of 80 pizzas representatives of the French retail market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Cortesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 41, pp.107950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3140,90 +3140,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer preferences for new fermented food products that mix animal and plant protein sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Marette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3264,563 +3264,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between cheese composition, rheological and sensory properties highlighted using the BaGaTel database</w:t>
+                <w:t xml:space="preserve">Benefit of modified atmosphere packaging on the overall environmental impact of packed strawberries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+                <w:t xml:space="preserve">Céline Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+                <w:t xml:space="preserve">Thibault Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Buchin</w:t>
+                <w:t xml:space="preserve">Arnaud Hélias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Perret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guillemin</w:t>
+                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118, pp.105039. </w:t>
+              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 177, pp.111521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2021.105039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2021.111521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197788v1</w:t>
+                <w:t xml:space="preserve">hal-03175735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit of modified atmosphere packaging on the overall environmental impact of packed strawberries</w:t>
+                <w:t xml:space="preserve">Designing a research agenda for coupled innovation towards sustainable agrifood systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Matar</w:t>
+                <w:t xml:space="preserve">Juliette Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Salou</w:t>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Hélias</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2021.111521⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 191, pp.1031 43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03175735v1</w:t>
+                <w:t xml:space="preserve">hal-03192800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a research agenda for coupled innovation towards sustainable agrifood systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compilation of data on model cheeses composition, rheological and sensory properties, from six research projects exported from the BaGaTel database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Brun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Cerf</w:t>
+                <w:t xml:space="preserve">Solange Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 191, pp.1031 43. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36, pp.106971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.106971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03192800v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compilation of data on model cheeses composition, rheological and sensory properties, from six research projects exported from the BaGaTel database</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Relationships between cheese composition, rheological and sensory properties highlighted using the BaGaTel database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36, pp.106971. </w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118, pp.105039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.106971⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2021.105039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173237v1</w:t>
+                <w:t xml:space="preserve">hal-03197788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting Protective Effect of Encapsulation on Yeast Cell Response to Dehydration Using Synchrotron Infrared Microspectroscopy at the Single-Cell Level</w:t>
               </w:r>
@@ -3845,51 +3845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3940,51 +3940,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing the membrane fluidity and the impact on production of lactic acid bacteria starters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4083,51 +4083,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écoconception des aliments, bioproduits, bioprocédés et procédés alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4165,77 +4165,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relating transformation process, eco-design, composition and sensory quality in cheeses using PO2 ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4280,516 +4280,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability checklist in support of the design of food processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Life cycle assessment of the production of stabilized lactic acid bacteria for the environmentally-friendly preservation of living cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Woodhouse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+                <w:t xml:space="preserve">Vincent Monclus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Passot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spc.2018.06.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 184, pp.847-858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.02.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619057v1</w:t>
+                <w:t xml:space="preserve">hal-01784901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of the production of stabilized lactic acid bacteria for the environmentally-friendly preservation of living cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en relation de données relatives aux procédés de fabrication, écoconception, composition et qualité des produits laitiers à l'aide d'une base de données guidée par une ontologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° Spécial: Données de la recherche, N° Spécial: Données de la recherche, 11 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784901v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en relation de données relatives aux procédés de fabrication, écoconception, composition et qualité des produits laitiers à l'aide d'une base de données guidée par une ontologie</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The virtual food system: Innovative models and experiential feedback in technologies for winemaking, the cereals chain, food packaging and eco-designed starter production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Arturo Aceves-Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Farines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Food Science and Technology in France: INRA’s contribution to this area, 46, pp.54-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988638v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01651998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The virtual food system: Innovative models and experiential feedback in technologies for winemaking, the cereals chain, food packaging and eco-designed starter production</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustainability checklist in support of the design of food processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Della Valle</w:t>
+                <w:t xml:space="preserve">Anna Woodhouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Farines</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jennifer Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Food Science and Technology in France: INRA’s contribution to this area, 46, pp.54-64. </w:t>
+              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16, pp.110-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spc.2018.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01651998v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the responses of Saccharomyces cerevisiae yeast strain during dehydration processes using synchrotron infrared spectroscopy</w:t>
               </w:r>
@@ -4961,51 +4961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STP Pharma Pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (2), pp.133</w:t>
@@ -5060,51 +5060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5564,967 +5564,967 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the experimental errors and their propagation on the accuracy of identified kinetics parameters: oxygen and temperature effects on ascorbic acid oxidation during storage</w:t>
+                <w:t xml:space="preserve">Oxygen quantification methods and application to the determination of oxygen diffusion and solubility coefficients in food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bohuon</w:t>
+                <w:t xml:space="preserve">Stéphane Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Peyron</w:t>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ie201087h⟩</w:t>
+              <w:t xml:space="preserve">Food Reviews International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (2), pp.113-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/87559129.2011.595021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267818v1</w:t>
+                <w:t xml:space="preserve">hal-01267817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen quantification methods and application to the determination of oxygen diffusion and solubility coefficients in food</w:t>
+                <w:t xml:space="preserve">Influence of the experimental errors and their propagation on the accuracy of identified kinetics parameters: oxygen and temperature effects on ascorbic acid oxidation during storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Peyron</w:t>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Reviews International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (2), pp.113-145. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (3), pp.1131-1142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/87559129.2011.595021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ie201087h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01267817v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic model to couple oxygen transfer with ascorbic acid oxidation kinetics in model solid food</w:t>
+                <w:t xml:space="preserve">Degradation of β-carotene during fruit and vegetable processing or storage: reaction mechanisms and kinetic aspects: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand B. Broyart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie V. Guillard</w:t>
+                <w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dornier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bohuon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2010.11.033⟩</w:t>
+              <w:t xml:space="preserve">Fruits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 66 (6), pp.417-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/fruits/2011058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000862v1</w:t>
+                <w:t xml:space="preserve">hal-01506490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of β-carotene during fruit and vegetable processing or storage: reaction mechanisms and kinetic aspects: a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insight into β-Carotene thermal degradation in oils with multiresponse modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Avallone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bohuon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fruits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/fruits/2011058⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (12), pp.2035-2045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11746-011-1864-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506490v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into β-Carotene thermal degradation in oils with multiresponse modeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanistic model to couple oxygen transfer with ascorbic acid oxidation kinetics in model solid food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Broyart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Avallone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bohuon</w:t>
+                <w:t xml:space="preserve">Valérie V. Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 88 (12), pp.2035-2045. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 104 (1), pp.96-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11746-011-1864-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2010.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506489v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen transfer in foods using oxygen luminescence sensors: influence of oxygen partial pressure and food nature and composition</w:t>
+                <w:t xml:space="preserve">Ascorbic acid in food: development of a rapid analysis technique and application to diffusivity determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (3), pp.838-847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2009.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.05.065⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660940v1</w:t>
+                <w:t xml:space="preserve">hal-02662358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascorbic acid in food: development of a rapid analysis technique and application to diffusivity determination</w:t>
+                <w:t xml:space="preserve">Oxygen transfer in foods using oxygen luminescence sensors: influence of oxygen partial pressure and food nature and composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 43 (3), pp.838-847. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 123 (4), pp.1275-1281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2009.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.05.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662358v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (80)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6542,103 +6542,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food sustainability in collective catering: which consensus around a desirable unknown?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. </w:t>
@@ -7052,77 +7052,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocating environmental impacts between coproducts - Challenges of a methodological consensus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Héquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malnoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7190,51 +7190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauranne Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7402,90 +7402,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEAMPL, Un outil d'aide à la conception de scénarios de réemploi basé sur des critères environnementaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7655,1395 +7655,1395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoconception alimentaire ; Enjeux Organisationnels ; Projet Européen FAIRCHAIN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Des modèles ACV simplifiés à l'outil d'aide à la decision : Application au réemploi des bouteilles en verre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque dédié à l'Ecoconception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COMET (COMmunauté d'ExperTs) RSE (Responsabilité Soci(ét)ale des Entreprises) du CNES (Centre national d'Etudes Spatiales), Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel du réseau ACV à INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05214292v1</w:t>
+                <w:t xml:space="preserve">hal-05214315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations for sustainable dietary patterns in the political debate: the French case</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">User-friendly tool based on simplified parametrized Life Cycle Assessment models to optimize returnable packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LCAFood 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">38th EFFoST International Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Bruges (Belgium), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241096v1</w:t>
+                <w:t xml:space="preserve">hal-04808984v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le groupe de travail &amp;quot;Outils de transformation&amp;quot; du RMT Alimentation locale</w:t>
+                <w:t xml:space="preserve">Quels outils de transformation adaptés aux systèmes alimentaires territorialisés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evénement final du projet PAT'AT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FN CUMA, Apr 2024, En ligne, France</w:t>
+              <w:t xml:space="preserve">Journée Reterritorialisation de l’alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agri Sud-Ouest Innovation, Mar 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631279v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation environnementale et nutritionnelle de repas servis en restauration collective d’entreprises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Environmental and nutritional performance of meal trays served in collective catering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Cortesi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel du réseau ACV à INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Jan 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">LCAFood 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645988v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and nutritional performance of meal trays served in collective catering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing coupled innovation processes between public collective catering and agriculture in France to support agroecological transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Migairou-Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adeline Cortesi</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LCAFood 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">15th IFSA conference IFSA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFSA, Jul 2024, Trapani, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241073v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels outils de transformation adaptés aux systèmes alimentaires territorialisés ?</w:t>
+                <w:t xml:space="preserve">Exemple de prise en compte simultanée de deux ou plusieurs dimensions nutrition et durabilité pour optimiser un aliment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Reterritorialisation de l’alimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agri Sud-Ouest Innovation, Mar 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Scores et autres indicateurs associés aux produits alimentaires : quelles questions pour la R&amp;D ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACTIA; INRAE, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628059v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des modèles ACV simplifiés à l'outil d'aide à la decision : Application au réemploi des bouteilles en verre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+                <w:t xml:space="preserve">Life Cycle Assessment for the eco-design of an innovative strategy for the valorization of whey in a bioeconomy approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauranne Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel du réseau ACV à INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">LCAFood 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05214315v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User-friendly tool based on simplified parametrized Life Cycle Assessment models to optimize returnable packaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Innovations couplées et alimentation durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th EFFoST International Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Bruges (Belgium), Belgium</w:t>
+              <w:t xml:space="preserve">Séminaire sur les transitions territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AgroParisTech, Jan 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808984v2</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life Cycle Assessment for the eco-design of an innovative strategy for the valorization of whey in a bioeconomy approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Violaine Athès</w:t>
+                <w:t xml:space="preserve">Des modèles ACV simplifiés à l’outil d’aide à la decision: Application au réemploi des bouteilles en verre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LCAFood 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire annuel du réseau ACV à INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241081v1</w:t>
+                <w:t xml:space="preserve">hal-04753573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations couplées et alimentation durable</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cerf</w:t>
+                <w:t xml:space="preserve">How sustainable are territorialised food systems? A DELPHI approach for routine quantitative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire sur les transitions territoriales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AgroParisTech, Jan 2024, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">63. ERSA Congress, Regional Science Dialogues for Peace and Sustainable Development,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Regional Science Association, Aug 2024, Terceira Island, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04644079v1</w:t>
+                <w:t xml:space="preserve">hal-04794163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing coupled innovation processes between public collective catering and agriculture in France to support agroecological transition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le groupe de travail &amp;quot;Outils de transformation&amp;quot; du RMT Alimentation locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margot Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFSA conference IFSA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFSA, Jul 2024, Trapani, Italy</w:t>
+              <w:t xml:space="preserve">Evénement final du projet PAT'AT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FN CUMA, Apr 2024, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295652v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemple de prise en compte simultanée de deux ou plusieurs dimensions nutrition et durabilité pour optimiser un aliment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation environnementale et nutritionnelle de repas servis en restauration collective d’entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Cortesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scores et autres indicateurs associés aux produits alimentaires : quelles questions pour la R&amp;D ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACTIA; INRAE, Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel du réseau ACV à INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Jan 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601260v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des modèles ACV simplifiés à l’outil d’aide à la decision: Application au réemploi des bouteilles en verre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recommendations for sustainable dietary patterns in the political debate: the French case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel du réseau ACV à INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">LCAFood 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753573v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How sustainable are territorialised food systems? A DELPHI approach for routine quantitative analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Wallet</w:t>
+                <w:t xml:space="preserve">Ecoconception alimentaire ; Enjeux Organisationnels ; Projet Européen FAIRCHAIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adeline Ugaglia</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Malnoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. ERSA Congress, Regional Science Dialogues for Peace and Sustainable Development,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Regional Science Association, Aug 2024, Terceira Island, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque dédié à l'Ecoconception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COMET (COMmunauté d'ExperTs) RSE (Responsabilité Soci(ét)ale des Entreprises) du CNES (Centre national d'Etudes Spatiales), Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794163v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From ecodesign to eco-innovation towards sustainable food systems</w:t>
               </w:r>
@@ -9217,234 +9217,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to involve the stakeholders in the sustainability assessment process of a technology or food value chain The experience of the EU-FAIRCHAIN project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’Analyse du Cycle de Vie pour concevoir une offre alimentaire plus durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Cortesi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Engineering and Food - ICEF14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, https://www.icef14.com/en/committees/6, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Les rencontres INRAE au SIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Carnot Qualiment, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141757v1</w:t>
+                <w:t xml:space="preserve">hal-04606152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Analyse du Cycle de Vie pour concevoir une offre alimentaire plus durable</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How to involve the stakeholders in the sustainability assessment process of a technology or food value chain The experience of the EU-FAIRCHAIN project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pegah Amani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Östregren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavitha Shanmugam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres INRAE au SIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Carnot Qualiment, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">International Congress on Engineering and Food - ICEF14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://www.icef14.com/en/committees/6, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606152v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoconception des aliments et bioproduits : de l’intégration des qualités des produits à l’éco-innovation pour des systèmes alimentaires plus durables</w:t>
               </w:r>
@@ -9568,90 +9568,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental performances of the production of dried lactic acid bacteria concentrates protected by fructo-oligosaccharides ICEF14, June 20 th to 23 rd 2023, Nantes, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maite Gagneten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Quentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Cenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Gauducheau-Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9775,77 +9775,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation de la durabilité dans les processus de conception d'innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9877,355 +9877,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative upgrades to value and packaging of small quantities of liquid food products</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+                <w:t xml:space="preserve">Etude de l'origine des variations potentielles d'impacts environnementaux entre les fromages : cas de 44 fromages AOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Cortesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th EFFoST International Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EFFoST: federation of associations and societies focused on food science and technology in Europe., Nov 2022, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Commission R&amp;D du CNAOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAOL, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877296v1</w:t>
+                <w:t xml:space="preserve">hal-04616512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'origine des variations potentielles d'impacts environnementaux entre les fromages : cas de 44 fromages AOP</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+                <w:t xml:space="preserve">Les déchets agricoles et alimentaires sur un territoire périurbain francilien à urbanisation croissante: co-conception de solutions et d’innovations pour leur réduction, leur gestion et la diversification de leurs usages. Travaux du consortium PeriUrbanWasteEng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès-Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Le Du</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commission R&amp;D du CNAOL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNAOL, Jan 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire IDEAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDEAS, Dec 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616512v1</w:t>
+                <w:t xml:space="preserve">hal-04615403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déchets agricoles et alimentaires sur un territoire périurbain francilien à urbanisation croissante: co-conception de solutions et d’innovations pour leur réduction, leur gestion et la diversification de leurs usages. Travaux du consortium PeriUrbanWasteEng</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Violaine Athès-Dutour</w:t>
+                <w:t xml:space="preserve">Innovative upgrades to value and packaging of small quantities of liquid food products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imca Sampers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Benezech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IDEAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IDEAS, Dec 2022, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">36th EFFoST International Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFFoST: federation of associations and societies focused on food science and technology in Europe., Nov 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615403v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration, gestion et réutilisation des données autour des aliments / bioproduits / procédés</w:t>
               </w:r>
@@ -10237,51 +10237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malnoë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10319,103 +10319,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the preparation mode on the environmental performance of food products: A case study on pizzas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Cortesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Colpaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Life Cycle Assessment of Food 2022 (LCA Foods 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lima, Peru</w:t>
@@ -10444,51 +10444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting MEANS-InOut LCA software to food engineering, in relation to the PO² food ontology and PO²-BaGaTel food engineering database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10496,51 +10496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malnoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Rostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Life Cycle Assessment of Food 2022 (LCA Foods 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lima, Peru</w:t>
@@ -10563,217 +10563,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un agenda de recherche pour l'innovation couplée vers des systèmes agri-alimentaires durables</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecoconception d'un bioprocédé : les bactéries lactiques stabilisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire IDEAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IDEAS, May 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Capbiotek Web Tour : L’Eco-conception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biotech Santé Bretagne, Apr 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615497v1</w:t>
+                <w:t xml:space="preserve">hal-04606148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoconception d'un bioprocédé : les bactéries lactiques stabilisées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception d'un agenda de recherche pour l'innovation couplée vers des systèmes agri-alimentaires durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Capbiotek Web Tour : L’Eco-conception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biotech Santé Bretagne, Apr 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Webinaire IDEAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDEAS, May 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606148v1</w:t>
+                <w:t xml:space="preserve">hal-04615497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fromagers face aux défis environnementaux</w:t>
               </w:r>
@@ -10828,51 +10828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental performance of new processes for the production of fructo- and galacto-oligosaccharides (FOS and GOS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Quentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Gerbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10936,51 +10936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité des partenariats entre équipes de recherche et acteurs de la R&amp;D dans le secteur agroalimentaire : constats et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11113,64 +11113,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Reterritorialisation de l'alimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RMT Alimentation locale, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11208,90 +11208,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological approach towards environmentally friendly processes for preserving lactic acid bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Quentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11310,441 +11310,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-conception de bioproduits et l’analyse multi-critères pour des aliments durables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing a research agenda for coupled innovation towards sustainable agrifood systems: a collective innovation process to identify common purposes for collaboration in research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La relation entre conception et évaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IDEAS, Feb 2018, Grignon, France</w:t>
+              <w:t xml:space="preserve">SISA2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04601265v1</w:t>
+                <w:t xml:space="preserve">hal-02266900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation, réduction des échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La restauration collective, un levier pour la (re)territorialisation de l'alimentation ? Place et rôles de la restauration collective dans les projets alimentaires territoriaux (PAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNCPIE, ANPP, INRA, RnPAT, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a research agenda for coupled innovation towards sustainable agrifood systems: a collective innovation process to identify common purposes for collaboration in research</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relating transformation process, eco-design, composition and sensory quality of dairy products using PO2 ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SISA2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Riga, Latvia</w:t>
+              <w:t xml:space="preserve">Cheese symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266900v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating transformation process, eco-design, composition and sensory quality of dairy products using PO2 ontology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eco-conception de bioproduits et l’analyse multi-critères pour des aliments durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cheese symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France. 1 p</w:t>
+              <w:t xml:space="preserve">La relation entre conception et évaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDEAS, Feb 2018, Grignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791530v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire une offre alimentaire plus saine, durable et appréciée des consommateurs : cartographie multicritère du marché français des pizzas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11959,64 +11959,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-conception des bio‐procédés : exemple des bactéries lactiques stabilisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12061,675 +12061,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-design of food and bio-processes: Example of production of stabilized lactic acid bacteria</w:t>
+                <w:t xml:space="preserve">Freeze-drying control by taking into account environmental considerations (communication orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Cristian Tréléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture at WUR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">FoodFactory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532620v1</w:t>
+                <w:t xml:space="preserve">hal-01589685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco‐conception de procédés de transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire InCoM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA-CEPIA, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freeze-drying control by taking into account environmental considerations (communication orale)</w:t>
+                <w:t xml:space="preserve">Production of stabilized lactic acid bacteria viewed from a life cycle assessment perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monclus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Passot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FoodFactory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Laval, France</w:t>
+              <w:t xml:space="preserve">LCA Food 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589685v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of stabilized lactic acid bacteria viewed from a life cycle assessment perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[MS]²O: A Multi-scale and Multi-step Ontology for Transformation Processes: Application to Micro-Organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Doriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LCA Food 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Annecy, France. pp.163-176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40985-6_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532621v1</w:t>
+                <w:t xml:space="preserve">hal-01357749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[MS]²O: A Multi-scale and Multi-step Ontology for Transformation Processes: Application to Micro-Organisms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Estelle Doriot</w:t>
+                <w:t xml:space="preserve">Eco-design of food and bio-processes: Example of production of stabilized lactic acid bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monclus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Passot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Conceptual Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lecture at WUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Wageningen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-40985-6_13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01357749v1</w:t>
+                <w:t xml:space="preserve">hal-01532620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment for an eco-friendly management of the production of stabilized microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life Cycle Management 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13089,773 +13089,773 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’une ontologie multi-échelles et multicritères - Application à un système de production et de stabilisation de cellules microbiennes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systemic approach for eco-efficiency analysis of agro-chemical process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jo Bellosta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Romdhana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Esteban-Decloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones d'Ingénierie des Connaissances, IC'2014, Atelier In-OVIVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. 2 p</w:t>
+              <w:t xml:space="preserve">GPE – 4. International Congress on Green Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194941v1</w:t>
+                <w:t xml:space="preserve">hal-01628124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduite intelligente des procédés de transformation, exemples de la lyophilisation de bactéries lactiques et de l'affinage du fromage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental performance of a new food processing technology by using life cycle assessment combined to uncertainty analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna K.S. Aronsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Dumontel</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoffer Krewer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Qualiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Carnot Qualiment, Feb 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">28. EFFoST International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628052v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental performance of a new food processing technology by using life cycle assessment combined to uncertainty analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into freeze-drying energy consumptions for an environmentally-reasoned process control (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Cristian Tréléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. EFFoST International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">GPE – 4th International Congress on Green Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Seville, Spain. pp.546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793216v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic approach for eco-efficiency analysis of agro-chemical process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+                <w:t xml:space="preserve">CAPE for environmental efficiency : application to biomass drying industrial process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Romdhana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Esteban-Decloux</w:t>
+                <w:t xml:space="preserve">Mireille Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GPE – 4. International Congress on Green Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Sevilla, Spain</w:t>
+              <w:t xml:space="preserve">19. International Drying Symposium (IDS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628124v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into freeze-drying energy consumptions for an environmentally-reasoned process control (poster)</w:t>
+                <w:t xml:space="preserve">Conduite intelligente des procédés de transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GPE – 4th International Congress on Green Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Seville, Spain. pp.546</w:t>
+              <w:t xml:space="preserve">Vitagora Café</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vitagora, Jan 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598171v1</w:t>
+                <w:t xml:space="preserve">hal-04628053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAPE for environmental efficiency : application to biomass drying industrial process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conduite intelligente des procédés de transformation, exemples de la lyophilisation de bactéries lactiques et de l'affinage du fromage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dumontel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Drying Symposium (IDS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Rencontres Qualiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Carnot Qualiment, Feb 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628121v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduite intelligente des procédés de transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction d’une ontologie multi-échelles et multicritères - Application à un système de production et de stabilisation de cellules microbiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Doriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Bellosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vitagora Café</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vitagora, Jan 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones d'Ingénierie des Connaissances, IC'2014, Atelier In-OVIVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628053v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse environnementale de procédés bio-industriels</w:t>
               </w:r>
@@ -13867,77 +13867,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP2013 - XIV. Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13956,691 +13956,691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of the freezing resistance of lactic acid bacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Passot</w:t>
+                <w:t xml:space="preserve">Réponse physiologique de Saccharomyces cerevisiae et Yarrowia lipolytica aux conditions de production et de stabilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gautier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Cenard</w:t>
+                <w:t xml:space="preserve">Jean-Marie Beckerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Pennont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Membrane Domains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Dijon, France</w:t>
+              <w:t xml:space="preserve">Levures, Modèles &amp; Outils – 10ème Rencontre des Levuristes Francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628101v1</w:t>
+                <w:t xml:space="preserve">hal-01628122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the membrane phase behaviour and lipid composition on the freezing-resistance of lactic acid bacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+                <w:t xml:space="preserve">Towards a better understanding of the freezing resistance of lactic acid bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Passot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Cenard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Lieben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussion 161: Lipids and Membrane Biophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Conference on Membrane Domains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628096v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse physiologique de Saccharomyces cerevisiae et Yarrowia lipolytica aux conditions de production et de stabilisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the membrane phase behaviour and lipid composition on the freezing-resistance of lactic acid bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Passot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvann Pennont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marielle Bouix</w:t>
+                <w:t xml:space="preserve">Pascale Lieben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Levures, Modèles &amp; Outils – 10ème Rencontre des Levuristes Francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Faraday Discussion 161: Lipids and Membrane Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628122v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mechanistic model of heat and mass transfer used as a tool to bring insight into chemical reactivity during baking of sponge-cake products</w:t>
+                <w:t xml:space="preserve">Coupling between heat and mass transfer and stoechio-kinetic models to bring insight into Maillard reaction kinetics during baking of sponge-cake products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Bonazzi</w:t>
+                <w:t xml:space="preserve">Bertrand Broyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Broyart</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Goujot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Courel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Mi Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International CIGR Technical Symposium - Section VI: "Towards a Sustainable Food Chain. Food Process, Bioprocessing and Food Quality Management"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">11. International Congress on Engineering and Food (ICEF11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744453v1</w:t>
+                <w:t xml:space="preserve">hal-01186897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling between heat and mass transfer and stoechio-kinetic models to bring insight into Maillard reaction kinetics during baking of sponge-cake products</w:t>
+                <w:t xml:space="preserve">A mechanistic model of heat and mass transfer used as a tool to bring insight into chemical reactivity during baking of sponge-cake products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Broyart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Congress on Engineering and Food (ICEF11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Athens, Greece</w:t>
+              <w:t xml:space="preserve">6. International CIGR Technical Symposium - Section VI: "Towards a Sustainable Food Chain. Food Process, Bioprocessing and Food Quality Management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186897v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinétiques d’oxydation de l’acide ascorbique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Gontard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Scientifique "Outils et méthodes d'analyse de processus réactionnel au sein des aliments"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14678,77 +14678,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen Transfer coupled to Oxidation Reactions: Numerical Tool for Optimising Nutritional Quality of Food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Penicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Gontard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Chemical Reactions in Food Conference 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14786,77 +14786,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling oxygen transfer and vitamin C oxidation reaction: an experimental and modelling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Gontard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Shelf Life International Meeting (SLIM 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Ischia (Naples), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14881,64 +14881,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a food requirement approach for designing food packaging and edible coating to extent food shelf-life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15146,90 +15146,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the PO2/TransformON ontology enables knowledge integration for sustainable food production?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15265,346 +15265,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified parametrized LCA user-friendly tool to eco-design reusable bottle scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A user-friendly tool based on Simplified parametrized LCA to eco-design reusable bottle scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malnoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference LCA FOOD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Barcelona, Spain, Spain</w:t>
+              <w:t xml:space="preserve">14th International Conference on Life Cycle Assessment of Food 2024 (LCA Food 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753585v1</w:t>
+                <w:t xml:space="preserve">hal-04721232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A user-friendly tool based on Simplified parametrized LCA to eco-design reusable bottle scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Simplified parametrized LCA user-friendly tool to eco-design reusable bottle scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malnoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Life Cycle Assessment of Food 2024 (LCA Food 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">14th International Conference LCA FOOD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Barcelona, Spain, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721232v1</w:t>
+                <w:t xml:space="preserve">hal-04753585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to allocate the environmental impact between co-products?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Héquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malnoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15676,64 +15676,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hequet Félicie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malnoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15778,558 +15778,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights in consumer perceptions of fruits (organic and conventional apple) under different processing conditions (home-made, artisanal and industrial)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+                <w:t xml:space="preserve">Multicriteria assessment tool to support design of food products integrating environmental, nutritional and sensorial dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Cortesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroSense Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Turku (Finlande), Finland</w:t>
+              <w:t xml:space="preserve">EFFoST International Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444894v1</w:t>
+                <w:t xml:space="preserve">hal-03866694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria assessment tool to support design of food products integrating environmental, nutritional and sensorial dimensions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Environmental impacts of innovative sustainable agri-food value chains: rights, duties and potentialities of Life Cycle Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Östergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFFoST International Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866694v1</w:t>
+                <w:t xml:space="preserve">hal-03866705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impacts of innovative sustainable agri-food value chains: rights, duties and potentialities of Life Cycle Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+                <w:t xml:space="preserve">Comparing the environmental impact of 45 artisanal French cheeses using two scenarios of ripening rooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Cortesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFFoST International Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">13th International Conference on Life Cycle Assessment of Food 2022 (LCA Foods 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lima, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866705v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the environmental impact of 45 artisanal French cheeses using two scenarios of ripening rooms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+                <w:t xml:space="preserve">Insights in consumer perceptions of fruits (organic and conventional apple) under different processing conditions (home-made, artisanal and industrial)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Life Cycle Assessment of Food 2022 (LCA Foods 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lima, France</w:t>
+              <w:t xml:space="preserve">EuroSense Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Turku (Finlande), Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866736v1</w:t>
+                <w:t xml:space="preserve">hal-04444894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights in consumer expectations and perceptions about the diversity of processing in organic and conventional fruit products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Penicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Sieffermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Federation of Food Science and Technology (EFFoST) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Laussanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16380,64 +16380,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemin Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Life Cycle Assessment of Food 2020 (LCA Food 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual from Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16462,90 +16462,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional LCA improves the understanding of the environmental impacts of foods taking into account the diversity of recipes within a same food category: the case of pizzas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Cortesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16587,77 +16587,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BaGaTel: an ontology driven database on food composition, transformation process, nutritional, sensory and environmental quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16725,90 +16725,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BaGaTel : une base de données sur les produits laitiers, guidée par une ontologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DaTaBFC2 Science ouverte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Dijon, France. 1 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16872,64 +16872,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Physics and Biological Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Gif-sur-Yvette, France. , 2018, 4th International Conference on Physics and Biological Systems 2018</w:t>
@@ -16958,103 +16958,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Use Case of Data Integration in Food Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Knowledge Engineering and Knowledge Management, EKAW</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nancy, France</w:t>
@@ -17096,51 +17096,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserving bacteria with oligosaccharides and eco-friendly processes (Premium)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Gomez-Zavaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17256,64 +17256,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Jacques Monod Analyses moléculaires de l’organisation et du remodelage des membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Roscoff, France. , 2017</w:t>
@@ -17342,90 +17342,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freeze-drying of bacteria: From the understanding of the mechanisms of cell resistance to the sustainable process development and optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17461,299 +17461,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental assessment of different strategies for production of stabilized yeast</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental performance of an innovative food processing technology for the preservation of spinach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna K.S. Woodhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoffer Krewer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LCA Food 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Dublin, Ireland. 2016</w:t>
+              <w:t xml:space="preserve">Food Factory 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Laval, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794231v1</w:t>
+                <w:t xml:space="preserve">hal-02793062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental performance of an innovative food processing technology for the preservation of spinach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental assessment of different strategies for production of stabilized yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monclus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christoffer Krewer</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Factory 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Laval, France. 2016</w:t>
+              <w:t xml:space="preserve">LCA Food 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Dublin, Ireland. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793062v1</w:t>
+                <w:t xml:space="preserve">hal-02794231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies for improving freeze-drying resistance of bacteria: Modulating membrane properties during fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lieben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarrah Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17827,103 +17827,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fat-salty sensory interactions in model cheeses: multivariate analysis of a compilation of data from different projects organized in the BaGaTel database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Weurman Flavour Research Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Proceedings of the 16. Weurman flavour research symposium, </w:t>
@@ -18006,51 +18006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser la transformation des produits agricoles à l'échelle d'un teritoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18518,51 +18518,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19B62BE9"/>
+    <w:nsid w:val="4D7EFBEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18749,51 +18749,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-penicaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1161-0272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392048v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Migairou-Leprince" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2025.2578247" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362938v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9752" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077082v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Gagneten" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Quentier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cenard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111541" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04508719v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cortesi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-024-02285-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590151v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie H&#233;quet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garnier-Lambrouin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112147" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077075v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Passot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2024.100245" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705714v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2024.100225" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636115v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'h" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110676" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997371v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00860-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231121v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benezech" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imca Sampers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2023.100141" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132788v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Huguet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lavigne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2023.100115" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143509v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Colpaert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Maurice" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109143" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008890v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.02.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04246331v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa-Brisset" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-01-2023-0026" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197618v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-023-00221-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092943v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Papadakis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Chatzitheodorou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109207" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370913v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109824" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146697v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109263" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746609v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dijoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108403" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550632v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.130128" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746607v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Gerbino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108478" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746603v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14159484" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582681v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107950" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03908155v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104117" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197788v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Buchin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2021.105039" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03175735v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Matar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Salou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2021.111521" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192800v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103143" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173237v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106971" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939385v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01887" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824544v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elizabeth Tymczyszyn" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G&#243;mez-Zavaglia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-019-10002-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086204v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02043246v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Dervaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.01.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619057v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Woodhouse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Davis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2018.06.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784901v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monclus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.02.191" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988638v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651998v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Farines" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01616052v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7an00257b" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531646v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535230v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Velly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bouix" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Beinsteiner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-6152-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195500v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Talbot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111138" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195481v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Achir" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bechoff" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boulanger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dornier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-013-1229-y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001061v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Gautier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Passot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Guillemin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Cenard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6802" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267818v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bohuon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie201087h" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267817v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559129.2011.595021" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000862v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Broyart" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Gontard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.11.033" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14CVX835-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506490v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2011058" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506489v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-011-1864-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P0MHJXJS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660940v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guilbert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.05.065" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N48CPKR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662358v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.12.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42J69SWS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381486v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j9xc-fs91" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241111v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241195v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296134v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228529v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042512v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malnoe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241153v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Collet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296126v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Kollmorgen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143864v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296215v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cadiou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214292v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241096v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631279v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645988v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241073v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628059v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214315v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808984v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hilaire" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241081v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644079v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295652v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601260v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753573v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794163v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mignot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ugaglia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04588929v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109452v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Voglhuber-Slavinsky" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baerbel Husing" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin &#214;stregren" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Amani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141757v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavitha Shanmugam" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606152v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606151v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606150v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397246v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gauducheau-Chevalier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606153v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615517v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877296v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616512v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615403v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s-Dutour" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Du" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664633v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malno&#235;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866732v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837121v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Rostain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615497v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606148v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606147v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086152v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631266v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631287v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628075v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266899v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601265v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04588946v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266900v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791530v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268929v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint Eve" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266909v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marynella Thiel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644051v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532620v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644059v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589685v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532621v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357749v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doriot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_13" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536576v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266908v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Camarasa Junior" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Endrizzi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536577v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K.S. Woodhouse" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Krewer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536578v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerbrat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Vinckevleugel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Pochat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pompidou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194941v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Bellosta" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628052v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumontel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793216v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K.S. Aronsson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628124v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Romdhana" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Esteban-Decloux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598171v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628121v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628053v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628125v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Maury" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628101v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gautier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628096v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lieben" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628122v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beckerich" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Pennont" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744453v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bonazzi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Broyart" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186897v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goujot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Courel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Mi Meyer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822555v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755482v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Penicaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812052v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814578v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241132v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Breard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mention" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Etievant" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cendr&#232;s" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05040608v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753585v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721232v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141695v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109481v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hequet F&#233;licie" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.05.008)" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444894v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866694v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866705v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin &#214;stergren" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866736v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444825v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Sieffermann" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086168v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemin Herv&#233;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086180v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790943v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787302v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733903v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924171v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266913v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gomez-Zavaglia" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Castilho" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Nuno Sim&#245;es" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.10.203" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736520v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266907v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794231v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793062v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536530v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Ghorbal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341446v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5128616" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647254v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398697v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournaison" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Le Hong-Minh" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02813477v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04201048v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-penicaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1161-0272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392048v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Migairou-Leprince" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2025.2578247" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077082v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Gagneten" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Quentier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cenard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111541" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362938v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9752" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590151v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie H&#233;quet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garnier-Lambrouin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112147" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04508719v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cortesi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-024-02285-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077075v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Passot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2024.100245" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705714v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2024.100225" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636115v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'h" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110676" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231121v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benezech" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imca Sampers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2023.100141" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143509v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Colpaert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Maurice" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109143" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132788v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Huguet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lavigne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2023.100115" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008890v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.02.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04246331v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa-Brisset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-01-2023-0026" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197618v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-023-00221-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092943v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Papadakis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Chatzitheodorou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109207" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370913v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109824" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146697v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109263" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997371v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00860-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746609v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dijoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108403" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550632v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.130128" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746607v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Gerbino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108478" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746603v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14159484" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582681v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107950" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03908155v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104117" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03175735v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Matar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Salou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2021.111521" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192800v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103143" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173237v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Buchin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106971" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197788v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2021.105039" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939385v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01887" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824544v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elizabeth Tymczyszyn" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G&#243;mez-Zavaglia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-019-10002-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086204v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02043246v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Dervaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.01.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784901v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monclus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.02.191" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988638v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01651998v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arturo Aceves-Lara" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Farines" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Woodhouse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Davis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2018.06.008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01616052v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7an00257b" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531646v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535230v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Velly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bouix" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Beinsteiner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-6152-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195500v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Talbot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111138" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195481v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Achir" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bechoff" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boulanger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dornier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-013-1229-y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001061v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Gautier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Passot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Guillemin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Cenard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6802" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267817v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559129.2011.595021" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267818v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bohuon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie201087h" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506490v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2011058" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506489v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-011-1864-2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P0MHJXJS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000862v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Broyart" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Gontard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.11.033" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14CVX835-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662358v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.12.001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42J69SWS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660940v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guilbert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.05.065" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N48CPKR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381486v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j9xc-fs91" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241111v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241195v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296134v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228529v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042512v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malnoe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241153v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Collet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296126v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Kollmorgen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143864v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296215v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cadiou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214315v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808984v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hilaire" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628059v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241073v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295652v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601260v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241081v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644079v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753573v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794163v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mignot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ugaglia" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631279v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645988v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241096v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214292v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04588929v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109452v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Voglhuber-Slavinsky" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baerbel Husing" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin &#214;stregren" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Amani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606152v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141757v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavitha Shanmugam" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606151v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606150v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397246v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gauducheau-Chevalier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606153v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615517v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616512v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615403v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s-Dutour" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Du" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877296v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664633v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malno&#235;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866732v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837121v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Rostain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606148v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615497v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606147v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086152v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631266v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maillet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631287v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628075v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266899v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266900v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04588946v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791530v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601265v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268929v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint Eve" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266909v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marynella Thiel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644051v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589685v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644059v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532621v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01357749v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doriot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_13" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532620v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536576v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266908v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Camarasa Junior" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Endrizzi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536577v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K.S. Woodhouse" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Krewer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536578v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kerbrat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Vinckevleugel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Pochat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pompidou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628124v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Romdhana" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Esteban-Decloux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793216v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K.S. Aronsson" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598171v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628121v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628053v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628052v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumontel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194941v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Bellosta" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628125v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Maury" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628122v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beckerich" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Pennont" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628101v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gautier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628096v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lieben" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186897v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Broyart" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goujot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Courel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Mi Meyer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744453v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bonazzi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822555v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755482v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Penicaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812052v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814578v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241132v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Breard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mention" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Etievant" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cendr&#232;s" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05040608v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721232v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753585v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141695v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109481v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hequet F&#233;licie" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.05.008)" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866694v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866705v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin &#214;stergren" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866736v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444894v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444825v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Sieffermann" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086168v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemin Herv&#233;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086180v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790943v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787302v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733903v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924171v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266913v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gomez-Zavaglia" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Castilho" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Nuno Sim&#245;es" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.10.203" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736520v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266907v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793062v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794231v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536530v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Ghorbal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341446v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5128616" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647254v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398697v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournaison" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Le Hong-Minh" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02813477v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04201048v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>