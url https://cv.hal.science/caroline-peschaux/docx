--- v1 (2026-03-26)
+++ v2 (2026-05-03)
@@ -668,51 +668,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03834199v1</w:t>
+                <w:t xml:space="preserve">hal-03917868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mont Saint-Aubin à Oisy (Nièvre, France) : un lieu de production d’objets de parure sur coquilles du Badegoulien</w:t>
               </w:r>
@@ -797,51 +797,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03917868v1</w:t>
+                <w:t xml:space="preserve">hal-03834199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des parures hautes en couleurs ! Les disques perforés en roches du site magdalénien de Pincevent (La Grande-Paroisse, France)</w:t>
               </w:r>
@@ -2463,277 +2463,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amiens-Renancourt 1: An Exception in the Northwest European Gravettian?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paule Coudret</w:t>
+                <w:t xml:space="preserve">La variabilité des roches rouges et jaunes collectées au Magdalénien à Pincevent : genèse, sélection et altération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Deneuve</w:t>
+                <w:t xml:space="preserve">Emilie Lesvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nord-Ouest européen au Gravettien : apports des travaux récents à la compréhension des sociétés et de leurs environnements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Liège, Apr 2018, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511412v1</w:t>
+                <w:t xml:space="preserve">hal-03588026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La variabilité des roches rouges et jaunes collectées au Magdalénien à Pincevent : genèse, sélection et altération</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Salomon</w:t>
+                <w:t xml:space="preserve">Amiens-Renancourt 1: An Exception in the Northwest European Gravettian?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Coudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lesvignes</w:t>
+                <w:t xml:space="preserve">Emeline Deneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Le Nord-Ouest européen au Gravettien : apports des travaux récents à la compréhension des sociétés et de leurs environnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Liège, Apr 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588026v1</w:t>
+                <w:t xml:space="preserve">hal-03511412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gisements gravettiens d’Amiens-Renancourt 1 et 2 (Somme, France) : premières données palethnologiques</w:t>
               </w:r>
@@ -2771,51 +2771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.97-115</w:t>
@@ -4425,307 +4425,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les implications chronoclimatiques, paléoenvironnementales et culturelles du Solutréen de la grotte Rochefort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Bemilli</w:t>
+                <w:t xml:space="preserve">Le « Colombier » à Chézy-sur-Marne (Aisne, France) : analyses préliminaires d'un site inédit du Dernier Maximum Glaciaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Averbouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyril Montoya, Jean-Pierre Fagnart &amp; Jean-Luc Locht. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Solutréen de la vallée de l'Erve (Mayenne) : Dix ans de recherche dans la grotte Rochefort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+              <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles, Volume 2 : Paléolithique supérieur ancien, Paléolithique final - Mésolithique, XXVIIIe Congrès préhistorique de France, Société Préhistorique Française, Amiens (30 mai - 4 juin 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société préhistorique française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.339-342, 2020, Mémoires de la Société Préhistorique Française, 2-946745-82-2</w:t>
+              <w:t xml:space="preserve">, pp.141-163, 2020, Paléolithique supérieur ancien, Paléolithique final - Mésolithique, 978-2-913745-79-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03152269v1</w:t>
+                <w:t xml:space="preserve">halshs-02478614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « Colombier » à Chézy-sur-Marne (Aisne, France) : analyses préliminaires d'un site inédit du Dernier Maximum Glaciaire.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nejma Goutas</w:t>
+                <w:t xml:space="preserve">Les implications chronoclimatiques, paléoenvironnementales et culturelles du Solutréen de la grotte Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almudena Arellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malvina Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles, Volume 2 : Paléolithique supérieur ancien, Paléolithique final - Mésolithique, XXVIIIe Congrès préhistorique de France, Société Préhistorique Française, Amiens (30 mai - 4 juin 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, </w:t>
+              <w:t xml:space="preserve">Le Solutréen de la vallée de l'Erve (Mayenne) : Dix ans de recherche dans la grotte Rochefort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 67, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société préhistorique française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.141-163, 2020, Paléolithique supérieur ancien, Paléolithique final - Mésolithique, 978-2-913745-79-2</w:t>
+              <w:t xml:space="preserve">, pp.339-342, 2020, Mémoires de la Société Préhistorique Française, 2-946745-82-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02478614v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gisement paléolithique multistratifié « les Bossats » à Ormesson (Seine-et-Marne, France) : palethnographie ou pâle ethnographie ? Une synthèse des huit premières années de fouille (2009-2016)</w:t>
               </w:r>
@@ -6240,203 +6240,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction – Objectifs de la campagne et progrès de la monographie du niveau IV0, in Bignon-Lau O (dir.), Peschaux C (co-dir.), Rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2023-2025) Site n° 77210 AP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rappel des travaux antérieurs, in Bignon-Lau O (dir.), Peschaux C (co-dir.), Rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2023-2025) Site n° 77210 AP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peschaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2023, p. 9-13</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Debout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2023, p. 31-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312873v1</w:t>
+                <w:t xml:space="preserve">hal-04343538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rappel des travaux antérieurs, in Bignon-Lau O (dir.), Peschaux C (co-dir.), Rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2023-2025) Site n° 77210 AP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction – Objectifs de la campagne et progrès de la monographie du niveau IV0, in Bignon-Lau O (dir.), Peschaux C (co-dir.), Rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2023-2025) Site n° 77210 AP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peschaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2023, p. 31-34</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2023, p. 9-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343538v1</w:t>
+                <w:t xml:space="preserve">hal-04312873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondages exploratoires à l’est des bâtiments de la base de vie. Objectifs initiaux de la campagne 2023, in Bignon-Lau O (dir.), Peschaux C (co-dir.), Rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2023-2025) Site n° 77210 AP</w:t>
               </w:r>
@@ -6609,203 +6609,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouilles du niveau IV21.3 - section 37. Objectifs et déroulement de la campagne 2023, in Bignon-Lau O (dir.), Peschaux C (co-dir.), Rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2023-2025) Site n° 77210 AP</w:t>
+                <w:t xml:space="preserve">« Fouilles du niveau IV21.3 - section 37, Rappel des travaux antérieurs » in Bignon-Lau O (dir.), Peschaux C (co-dir.), rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2023-2025) Site n° 77210 AP.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peschaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2023, p. 35-39</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Debout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2023, pp.31-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312878v1</w:t>
+                <w:t xml:space="preserve">hal-04310401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Fouilles du niveau IV21.3 - section 37, Rappel des travaux antérieurs » in Bignon-Lau O (dir.), Peschaux C (co-dir.), rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2023-2025) Site n° 77210 AP.</w:t>
+                <w:t xml:space="preserve">Fouilles du niveau IV21.3 - section 37. Objectifs et déroulement de la campagne 2023, in Bignon-Lau O (dir.), Peschaux C (co-dir.), Rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2023-2025) Site n° 77210 AP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peschaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2023, pp.31-34</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2023, p. 35-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310401v1</w:t>
+                <w:t xml:space="preserve">hal-04312878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondages exploratoires à l’est des bâtiments de la base de vie : conclusion et perspectives, in Bignon-Lau O (dir.), Peschaux C (co-dir.), Rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2023-2025) Site n° 77210 AP</w:t>
               </w:r>
@@ -7214,263 +7214,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet de la demande d’autorisation triennale 2023-2025, in Bignon-Lau O (dir.) 2022, Rapport final d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2020-2022) Site n° 77210 AP</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Dumarçay</w:t>
+                <w:t xml:space="preserve">Dynamique d’occupation du massif d’Arcy-sur-Cure et de la vallée de la Cure au cours de la Préhistoire, Projet G3ARC, Rapport d’opération de sondage de mai 2022, SRA Bourgogne Franche-Comté, 58 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Onfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Barriquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chailloux Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2022, p. 307-316</w:t>
+              <w:t xml:space="preserve">SRA Bourgogne-Franche-Comté - DRAC. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312866v1</w:t>
+                <w:t xml:space="preserve">hal-03895699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique d’occupation du massif d’Arcy-sur-Cure et de la vallée de la Cure au cours de la Préhistoire, Projet G3ARC, Rapport d’opération de sondage de mai 2022, SRA Bourgogne Franche-Comté, 58 pages</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet de la demande d’autorisation triennale 2023-2025, in Bignon-Lau O (dir.) 2022, Rapport final d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2020-2022) Site n° 77210 AP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peschaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Debout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2022, p. 307-316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chailloux Daniel</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03895699v1</w:t>
+                <w:t xml:space="preserve">hal-04312866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgogne Franche-Comté, Saône-et-Loire, Solutré-Pouilly, Route de la Roche. À la redécouverte du Magdalénien de Solutré. Rapport final d'opération, Inrap Bourgogne Franche-Comté, novembre 2022, 2 vol. (4 tomes), 2088 p.</w:t>
               </w:r>
@@ -8337,228 +8337,228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03038737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de fouille programmée 2018 (1ère année de la triennale 2018-2020) Amiens-Renancourt 1, Amiens (Somme), ZAC de Renancourt, rue Haute des Champs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Antoine</w:t>
+                <w:t xml:space="preserve">Les coquilles de mollusques marins du niveau IV0. Opération archéologique programmée du site de Pincevent, rapport final d’autorisation triennale, autorisation 2017-2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peschaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2019, pp.117</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2019, pp.239-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913831v1</w:t>
+                <w:t xml:space="preserve">halshs-03038700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coquilles de mollusques marins du niveau IV0. Opération archéologique programmée du site de Pincevent, rapport final d’autorisation triennale, autorisation 2017-2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Peschaux</w:t>
+                <w:t xml:space="preserve">Rapport de fouille programmée 2018 (1ère année de la triennale 2018-2020) Amiens-Renancourt 1, Amiens (Somme), ZAC de Renancourt, rue Haute des Champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2019, pp.239-240</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Coudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2019, pp.117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03038700v1</w:t>
+                <w:t xml:space="preserve">hal-02913831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rondelles du niveau IV0 : reprise d’étude et premiers résultats. Opération archéologique programmée du site de Pincevent, rapport final d’autorisation triennale, autorisation 2017-2019</w:t>
               </w:r>
@@ -9579,51 +9579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Coudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie d'Île-de-France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10253,250 +10253,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille programmée de Chézy sur Marne (02) : &amp;quot;Le Colombier&amp;quot; : autorisation de fouille annuelle : rapport 2011 : code Patriarche 10209</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+                <w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : une nouvelle séquence magdalénienne dans le bassin d'Arudy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Aquitaine. 2013, 144 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00834361v1</w:t>
+                <w:t xml:space="preserve">hal-02043334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : une nouvelle séquence magdalénienne dans le bassin d'Arudy</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Aquitaine. 2013, 144 p</w:t>
+                <w:t xml:space="preserve">Fouille programmée de Chézy sur Marne (02) : &amp;quot;Le Colombier&amp;quot; : autorisation de fouille annuelle : rapport 2011 : code Patriarche 10209</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peschaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02043334v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00834361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId248"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -10651,51 +10651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106152" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404580v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Deneuve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bri&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105285" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ligouis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01763-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319117v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7853" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834199v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lozouet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vanhaeren" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.3042" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RHD9MDMW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917868v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114502v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesvignes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.12710" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222586v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deseine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumarcay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02971440v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.4676" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056808v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fagnart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Coudret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14801" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997020v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lajoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Lawrence-Dubovac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842672v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kuntz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony S&#233;cher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14551" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798589v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3L609KB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842988v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357726v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfi.5.2012.5369" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357731v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Debout" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Djema" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charier Marie-Aline" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003739v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511412v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deneuve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588026v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500072v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132953v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876595v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183366v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacarri&#232;re Julien Marie-Anne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897851v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primault J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouch&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Catteau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Gaussein" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430031v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891335v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Goffette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jadin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183368v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touz&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballinger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132910v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357880v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tymula" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993864v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dachary Morgane" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268802v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dachary" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446977v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430085v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goffette" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jadin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03152269v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Arellano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-48626-5204-800/m67-2020-le-solutreen-de-la-vallee-de-l-erve-mayenne-dix-ans-de-recherche-dans-la-grotte-rochefort-sous-la-direction-de-stephan-hinguant-et-rozenn-colleter.html" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478614v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47838-2673-822/c28v2eme-cpf28v2-amiens-30-mai-4-juin-2016.html" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473149v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baillet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47840-0-0/cpf28-2019-amiens-30-mai-4-juin-2016-3-volumes.html" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361075v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038315v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529545v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023992v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Debout" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162204v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515975v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Grubert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547851v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boucher" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055255v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941320v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343542v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380939v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312881v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312871v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312873v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343538v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312884v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310379v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marcon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312878v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310401v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314791v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312896v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310442v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934038v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Cormar&#232;che" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Damery" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312866v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895699v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chailloux Daniel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934066v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214008v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861895v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cormar&#232;che" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913844v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098780v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chauvin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Coucouron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038714v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand G&#233;nault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312720v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038737v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913831v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038700v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038744v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861867v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houmard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038708v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312665v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913879v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043034v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birouste" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043057v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020307v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Beaudouin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861916v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Astier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028456v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucher" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033799v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beauval" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038591v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hardy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136725v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043320v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136859v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Auri&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billote Michel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834361v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043334v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106152" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404580v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Deneuve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bri&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105285" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ligouis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01763-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319117v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7853" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917868v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lozouet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vanhaeren" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.3042" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RHD9MDMW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834199v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114502v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesvignes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.12710" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222586v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deseine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumarcay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02971440v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.4676" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056808v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fagnart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Coudret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14801" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997020v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lajoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Lawrence-Dubovac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842672v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kuntz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony S&#233;cher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14551" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798589v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3L609KB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842988v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357726v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfi.5.2012.5369" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357731v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Debout" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Djema" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charier Marie-Aline" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003739v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588026v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511412v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deneuve" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500072v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132953v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876595v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183366v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacarri&#232;re Julien Marie-Anne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897851v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primault J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouch&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Catteau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Gaussein" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430031v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891335v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Goffette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jadin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183368v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touz&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballinger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132910v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357880v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tymula" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993864v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dachary Morgane" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268802v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dachary" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446977v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430085v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goffette" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jadin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478614v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47838-2673-822/c28v2eme-cpf28v2-amiens-30-mai-4-juin-2016.html" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03152269v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Arellano" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-48626-5204-800/m67-2020-le-solutreen-de-la-vallee-de-l-erve-mayenne-dix-ans-de-recherche-dans-la-grotte-rochefort-sous-la-direction-de-stephan-hinguant-et-rozenn-colleter.html" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473149v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baillet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47840-0-0/cpf28-2019-amiens-30-mai-4-juin-2016-3-volumes.html" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361075v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038315v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529545v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023992v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Debout" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162204v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515975v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Grubert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547851v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boucher" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055255v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941320v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343542v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380939v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312881v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312871v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343538v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312873v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312884v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310379v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marcon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310401v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312878v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314791v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312896v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310442v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934038v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Cormar&#232;che" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Damery" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895699v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chailloux Daniel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312866v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934066v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214008v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861895v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cormar&#232;che" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913844v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098780v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chauvin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Coucouron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038714v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand G&#233;nault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312720v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038737v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038700v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913831v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038744v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861867v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houmard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038708v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312665v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913879v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043034v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birouste" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043057v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020307v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Beaudouin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861916v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Astier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028456v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucher" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033799v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beauval" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038591v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hardy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136725v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043320v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136859v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Auri&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billote Michel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043334v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834361v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>