--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -2463,277 +2463,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La variabilité des roches rouges et jaunes collectées au Magdalénien à Pincevent : genèse, sélection et altération</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Salomon</w:t>
+                <w:t xml:space="preserve">Amiens-Renancourt 1: An Exception in the Northwest European Gravettian?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Coudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lesvignes</w:t>
+                <w:t xml:space="preserve">Emeline Deneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Le Nord-Ouest européen au Gravettien : apports des travaux récents à la compréhension des sociétés et de leurs environnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Liège, Apr 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588026v1</w:t>
+                <w:t xml:space="preserve">hal-03511412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amiens-Renancourt 1: An Exception in the Northwest European Gravettian?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paule Coudret</w:t>
+                <w:t xml:space="preserve">La variabilité des roches rouges et jaunes collectées au Magdalénien à Pincevent : genèse, sélection et altération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Deneuve</w:t>
+                <w:t xml:space="preserve">Emilie Lesvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nord-Ouest européen au Gravettien : apports des travaux récents à la compréhension des sociétés et de leurs environnements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Liège, Apr 2018, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511412v1</w:t>
+                <w:t xml:space="preserve">hal-03588026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gisements gravettiens d’Amiens-Renancourt 1 et 2 (Somme, France) : premières données palethnologiques</w:t>
               </w:r>
@@ -2771,51 +2771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.97-115</w:t>
@@ -4705,294 +4705,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le gisement paléolithique multistratifié « les Bossats » à Ormesson (Seine-et-Marne, France) : palethnographie ou pâle ethnographie ? Une synthèse des huit premières années de fouille (2009-2016)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nejma Goutas</w:t>
+                <w:t xml:space="preserve">Pour une palethnologie du pauvre : apports des séquences du Sud-Ouest de la France à la définition des comportements techno- et socio-économiques lors de la transition solutréo-badegoulienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malvina Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyril Montoya; Jean-Pierre Fagnart; Jean-Luc Locht. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du XXVIIIe congrès préhistorique de France – Amiens, 30 mai-4 juin 2016</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.231-261, 2019, Préhistoire de l’Europe du Nord-Ouest : mobilités, climats et identités culturelles</w:t>
+              <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Société préhistorique française, 2019, Actes du XXVIIe Congrès préhistorique de France. Préhistoire de l'Europe du Nord-Ouest. Mobilités, climats et identités culturelles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473149v2</w:t>
+                <w:t xml:space="preserve">hal-02361075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une palethnologie du pauvre : apports des séquences du Sud-Ouest de la France à la définition des comportements techno- et socio-économiques lors de la transition solutréo-badegoulienne</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
+                <w:t xml:space="preserve">Le gisement paléolithique multistratifié « les Bossats » à Ormesson (Seine-et-Marne, France) : palethnographie ou pâle ethnographie ? Une synthèse des huit premières années de fouille (2009-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Ballinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, Société préhistorique française, 2019, Actes du XXVIIe Congrès préhistorique de France. Préhistoire de l'Europe du Nord-Ouest. Mobilités, climats et identités culturelles</w:t>
+              <w:t xml:space="preserve">Actes du XXVIIIe congrès préhistorique de France – Amiens, 30 mai-4 juin 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 : Paléolithique supérieur ancien, Paléolithique final – Mésolithique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société préhistorique française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.231-261, 2019, Préhistoire de l’Europe du Nord-Ouest : mobilités, climats et identités culturelles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361075v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473149v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le “ Colombier ” à Chézy sur Marne (Aisne): analyses préliminaires d’un site inédit du Dernier Maximum Glaciaire</w:t>
               </w:r>
@@ -6609,203 +6609,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Fouilles du niveau IV21.3 - section 37, Rappel des travaux antérieurs » in Bignon-Lau O (dir.), Peschaux C (co-dir.), rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2023-2025) Site n° 77210 AP.</w:t>
+                <w:t xml:space="preserve">Fouilles du niveau IV21.3 - section 37. Objectifs et déroulement de la campagne 2023, in Bignon-Lau O (dir.), Peschaux C (co-dir.), Rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2023-2025) Site n° 77210 AP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peschaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2023, pp.31-34</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2023, p. 35-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310401v1</w:t>
+                <w:t xml:space="preserve">hal-04312878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouilles du niveau IV21.3 - section 37. Objectifs et déroulement de la campagne 2023, in Bignon-Lau O (dir.), Peschaux C (co-dir.), Rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2023-2025) Site n° 77210 AP</w:t>
+                <w:t xml:space="preserve">« Fouilles du niveau IV21.3 - section 37, Rappel des travaux antérieurs » in Bignon-Lau O (dir.), Peschaux C (co-dir.), rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2023-2025) Site n° 77210 AP.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peschaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2023, p. 35-39</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Debout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2023, pp.31-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312878v1</w:t>
+                <w:t xml:space="preserve">hal-04310401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondages exploratoires à l’est des bâtiments de la base de vie : conclusion et perspectives, in Bignon-Lau O (dir.), Peschaux C (co-dir.), Rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2023-2025) Site n° 77210 AP</w:t>
               </w:r>
@@ -8538,237 +8538,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rondelles du niveau IV0 : reprise d’étude et premiers résultats. Opération archéologique programmée du site de Pincevent, rapport final d’autorisation triennale, autorisation 2017-2019</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2019, pp.257-266</w:t>
+                <w:t xml:space="preserve">La grotte du Taillis des Coteaux, Antigny (Vienne), Rapport final de la fouille programmée annuelle - 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Primault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Gaussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Griggo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Houmard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC / SRA Nouvelle Aquitaine. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03038744v1</w:t>
+                <w:t xml:space="preserve">hal-03861867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte du Taillis des Coteaux, Antigny (Vienne), Rapport final de la fouille programmée annuelle - 2019</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les rondelles du niveau IV0 : reprise d’étude et premiers résultats. Opération archéologique programmée du site de Pincevent, rapport final d’autorisation triennale, autorisation 2017-2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peschaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2019, pp.257-266</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Houmard</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03861867v1</w:t>
+                <w:t xml:space="preserve">halshs-03038744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets de parure et pièces assimilées du niveau IV0 : bilan des recherches 2017-2019. Opération archéologique programmée du site de Pincevent, rapport final d’autorisation triennale, autorisation 2017-2019</w:t>
               </w:r>
@@ -9422,51 +9422,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte du Taillis des Coteaux, Antigny (Vienne), Rapport final de la fouille programmée 2015/2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Primault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Griggo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9579,51 +9579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Coudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie d'Île-de-France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10253,250 +10253,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : une nouvelle séquence magdalénienne dans le bassin d'Arudy</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Aquitaine. 2013, 144 p</w:t>
+                <w:t xml:space="preserve">Fouille programmée de Chézy sur Marne (02) : &amp;quot;Le Colombier&amp;quot; : autorisation de fouille annuelle : rapport 2011 : code Patriarche 10209</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peschaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043334v1</w:t>
+                <w:t xml:space="preserve">halshs-00834361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille programmée de Chézy sur Marne (02) : &amp;quot;Le Colombier&amp;quot; : autorisation de fouille annuelle : rapport 2011 : code Patriarche 10209</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La grotte Tastet à Sainte-Colome (canton d'Arudy, Pyrénées-Atlantiques) : une nouvelle séquence magdalénienne dans le bassin d'Arudy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Aquitaine. 2013, 144 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Rassat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-00834361v1</w:t>
+                <w:t xml:space="preserve">hal-02043334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId248"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -10651,51 +10651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106152" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404580v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Deneuve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bri&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105285" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ligouis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01763-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319117v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7853" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917868v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lozouet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vanhaeren" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.3042" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RHD9MDMW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834199v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114502v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesvignes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.12710" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222586v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deseine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumarcay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02971440v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.4676" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056808v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fagnart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Coudret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14801" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997020v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lajoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Lawrence-Dubovac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842672v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kuntz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony S&#233;cher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14551" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798589v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3L609KB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842988v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357726v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfi.5.2012.5369" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357731v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Debout" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Djema" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charier Marie-Aline" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003739v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588026v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511412v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deneuve" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500072v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132953v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876595v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183366v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacarri&#232;re Julien Marie-Anne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897851v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primault J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouch&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Catteau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Gaussein" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430031v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891335v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Goffette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jadin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183368v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touz&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballinger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132910v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357880v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tymula" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993864v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dachary Morgane" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268802v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dachary" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446977v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430085v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goffette" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jadin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478614v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47838-2673-822/c28v2eme-cpf28v2-amiens-30-mai-4-juin-2016.html" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03152269v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Arellano" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-48626-5204-800/m67-2020-le-solutreen-de-la-vallee-de-l-erve-mayenne-dix-ans-de-recherche-dans-la-grotte-rochefort-sous-la-direction-de-stephan-hinguant-et-rozenn-colleter.html" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473149v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baillet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47840-0-0/cpf28-2019-amiens-30-mai-4-juin-2016-3-volumes.html" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361075v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038315v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529545v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023992v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Debout" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162204v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515975v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Grubert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547851v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boucher" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055255v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941320v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343542v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380939v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312881v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312871v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343538v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312873v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312884v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310379v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marcon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310401v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312878v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314791v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312896v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310442v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934038v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Cormar&#232;che" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Damery" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895699v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chailloux Daniel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312866v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934066v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214008v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861895v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cormar&#232;che" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913844v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098780v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chauvin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Coucouron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038714v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand G&#233;nault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312720v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038737v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038700v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913831v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038744v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861867v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houmard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038708v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312665v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913879v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043034v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birouste" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043057v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020307v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Beaudouin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861916v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Astier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028456v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucher" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033799v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beauval" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038591v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hardy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136725v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043320v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136859v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Auri&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billote Michel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043334v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834361v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106152" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404580v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Deneuve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bri&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105285" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ligouis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01763-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319117v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7853" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917868v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lozouet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vanhaeren" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.3042" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RHD9MDMW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834199v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114502v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesvignes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.12710" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222586v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deseine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumarcay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02971440v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.4676" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056808v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fagnart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Coudret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14801" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997020v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lajoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Lawrence-Dubovac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842672v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kuntz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony S&#233;cher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14551" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798589v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3L609KB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842988v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357726v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfi.5.2012.5369" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357731v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Debout" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Djema" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charier Marie-Aline" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003739v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511412v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deneuve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588026v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500072v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132953v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876595v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183366v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacarri&#232;re Julien Marie-Anne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897851v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primault J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouch&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Catteau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Gaussein" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430031v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891335v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Goffette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jadin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183368v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touz&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballinger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132910v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357880v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tymula" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993864v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dachary Morgane" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268802v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dachary" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446977v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430085v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goffette" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jadin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478614v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47838-2673-822/c28v2eme-cpf28v2-amiens-30-mai-4-juin-2016.html" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03152269v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Arellano" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-48626-5204-800/m67-2020-le-solutreen-de-la-vallee-de-l-erve-mayenne-dix-ans-de-recherche-dans-la-grotte-rochefort-sous-la-direction-de-stephan-hinguant-et-rozenn-colleter.html" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361075v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473149v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baillet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47840-0-0/cpf28-2019-amiens-30-mai-4-juin-2016-3-volumes.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038315v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529545v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023992v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Debout" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162204v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515975v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Grubert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547851v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boucher" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055255v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941320v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343542v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380939v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312881v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312871v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343538v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312873v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312884v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310379v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marcon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312878v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310401v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314791v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312896v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310442v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934038v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Cormar&#232;che" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Damery" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895699v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chailloux Daniel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312866v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934066v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214008v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861895v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cormar&#232;che" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913844v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098780v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chauvin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Coucouron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038714v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand G&#233;nault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312720v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038737v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038700v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913831v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861867v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houmard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038744v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038708v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312665v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913879v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043034v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birouste" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043057v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03020307v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Beaudouin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861916v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Astier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028456v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucher" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033799v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beauval" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038591v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hardy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136725v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043320v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136859v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Auri&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billote Michel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834361v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043334v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>