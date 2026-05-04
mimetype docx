--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -1082,291 +1082,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture biologique et protection de la qualité de l’eau : Cohérence des politiques publiques et dynamiques d’agriculteurs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les espaces périurbains : entre pollution des villes et pollution des champs aux échelles régionale et locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Fleury</w:t>
+                <w:t xml:space="preserve">Patrick Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite-Marie Larroque</w:t>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Vincent</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Personne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.4721174267437642E12⟩</w:t>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, N°229 - 230, pp.76-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.5613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739207v1</w:t>
+                <w:t xml:space="preserve">hal-01612900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces périurbains : entre pollution des villes et pollution des champs aux échelles régionale et locale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Stella</w:t>
+                <w:t xml:space="preserve">Agriculture biologique et protection de la qualité de l’eau : Cohérence des politiques publiques et dynamiques d’agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bedos</w:t>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Génermont</w:t>
+                <w:t xml:space="preserve">Marguerite-Marie Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Loubet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Audrey Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, N°229 - 230, pp.76-90. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, pp.41-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.5613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.4721174267437642E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612900v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protecting water from agricultural diffuse pollutions: between action territories and hydrogeological demarcation</w:t>
               </w:r>
@@ -1378,51 +1378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Audard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Durpoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1476,268 +1476,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative review of multifunctionality and ecosystem services in sustainable agriculture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Typology of organic management styles in a cash-crop region using a multi-criteria method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.10.020⟩</w:t>
+              <w:t xml:space="preserve">Organic Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13165-015-0124-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198274v1</w:t>
+                <w:t xml:space="preserve">hal-01198306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology of organic management styles in a cash-crop region using a multi-criteria method</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparative review of multifunctionality and ecosystem services in sustainable agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiao Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Poulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Darly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuangcheng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 149, pp.138 - 147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.10.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13165-015-0124-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01198306v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collecte de grandes cultures biologiques en Île-de-France</w:t>
               </w:r>
@@ -2000,51 +2000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépôt de polluants sur les espaces agricoles à proximité des voies de transport en Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2850,273 +2850,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmer's proximity to organic farming in two cash crop French regions: focus on technical practices, commercial strategies and professional networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MOTUS « MOdeling of Temperature in Urban and peri-urban Systems »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. de Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Personne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, NA, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles BASC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Gif-sur-Yvette, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535312v1</w:t>
+                <w:t xml:space="preserve">hal-01536472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOTUS « MOdeling of Temperature in Urban and peri-urban Systems »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Stella</w:t>
+                <w:t xml:space="preserve">Farmer's proximity to organic farming in two cash crop French regions: focus on technical practices, commercial strategies and professional networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. de Noblet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julia Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mignolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles BASC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Gif-sur-Yvette, France. 1 p</w:t>
+              <w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536472v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation hydrologique de l'interface Sol-Végétation-Atmosphère Groupe de travail sur l'hydrologie du Plateau de Saclay</w:t>
               </w:r>
@@ -3322,51 +3322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3415,126 +3415,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration des filières biologiques en grandes cultures en Île-de-France et conversion à l'AB d'opérateurs conventionnels</w:t>
+                <w:t xml:space="preserve">Diversité de circuits courts en Île-de-France et organisations techniques et logistiques des maraîchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Les transversalités de l'agriculture biologique, les transversalités de l'agriculture biologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Jun 2011, Strasbourg, France. 10 p</w:t>
+              <w:t xml:space="preserve">Journée d'échanges sur le programme de recherche " L'Agriculture biologique..un prototype pour un développement durable "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Supérieur d'Agriculture et d'Agroalimentaire Rhône-Alpes (ISARA Lyon). Lyon, FRA., Jun 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001015v1</w:t>
+                <w:t xml:space="preserve">hal-01001482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollutions de proximité, transport et agriculture (PPTA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Ali Feiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3609,109 +3622,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité de circuits courts en Île-de-France et organisations techniques et logistiques des maraîchers</w:t>
+                <w:t xml:space="preserve">Structuration des filières biologiques en grandes cultures en Île-de-France et conversion à l'AB d'opérateurs conventionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine C. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'échanges sur le programme de recherche " L'Agriculture biologique..un prototype pour un développement durable "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Supérieur d'Agriculture et d'Agroalimentaire Rhône-Alpes (ISARA Lyon). Lyon, FRA., Jun 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque Les transversalités de l'agriculture biologique, les transversalités de l'agriculture biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Jun 2011, Strasbourg, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001482v1</w:t>
+                <w:t xml:space="preserve">hal-01001015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The logistic leverages of short food supply chains performance in terms of sustainability</w:t>
               </w:r>
@@ -6200,51 +6200,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de La Haye Saint Hilaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.9339" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894156v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03987549v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21053" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520217v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/maa431" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618163v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Verger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21809" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872285v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2018.06.007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972726v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gitton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brondeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Charvet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nold" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.11950" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617611v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607191v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tedesco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2017.03.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739207v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite-Marie Larroque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721174267437642E12" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01612900v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5613" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533859v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Audard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-015-1162-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198274v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Huang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangcheng Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.10.020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9NGCHLK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198306v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-015-0124-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198199v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2013.833156" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198140v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12774" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190461v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dugay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12833" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001182v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2011.03.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7RWLBMQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Madelrieux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rollinde" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244256v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819364v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Andr&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deschamps" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04402719v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708607v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535312v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leblanc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sicard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536472v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Noblet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228846v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;guinel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saint-Jalmes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601776v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601306v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gratecap" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001015v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019318v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ali Feiz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001482v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614963v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blanquart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligdwine Vandenbossche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kebir" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197910v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bressoud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197873v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198135v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197844v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ducoulombier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437600v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936873v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;guinel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198208v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190513v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03987889v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532515v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939711v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Bressoud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=33335" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891939v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891470v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789002v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gimat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vettoretti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087124v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fardet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04350998v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Niang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891302v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lumbroso" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228015v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891293v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Raimbault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02807412v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013AGPT0008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de La Haye Saint Hilaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.9339" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894156v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03987549v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21053" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520217v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/maa431" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618163v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Verger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21809" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872285v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2018.06.007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972726v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gitton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brondeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Charvet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nold" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.11950" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617611v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607191v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tedesco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2017.03.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01612900v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5613" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite-Marie Larroque" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721174267437642E12" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533859v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Audard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-015-1162-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198306v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-015-0124-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198274v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Huang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangcheng Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.10.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9NGCHLK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198199v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2013.833156" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198140v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12774" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190461v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dugay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12833" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001182v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2011.03.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7RWLBMQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Madelrieux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rollinde" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244256v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819364v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Andr&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deschamps" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04402719v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708607v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536472v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Noblet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535312v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leblanc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sicard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228846v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;guinel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saint-Jalmes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601776v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601306v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gratecap" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001482v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019318v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ali Feiz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001015v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614963v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blanquart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligdwine Vandenbossche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kebir" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197910v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bressoud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197873v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198135v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197844v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ducoulombier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437600v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936873v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;guinel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198208v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190513v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03987889v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532515v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939711v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Bressoud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=33335" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891939v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891470v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789002v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gimat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vettoretti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087124v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fardet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04350998v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Niang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891302v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lumbroso" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228015v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891293v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Raimbault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02807412v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013AGPT0008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>