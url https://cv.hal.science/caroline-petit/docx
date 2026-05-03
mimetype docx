--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -1423,441 +1423,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00090524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen consumption by cultured human cells is impaired by a nucleoside analogue cocktail that inhibits mitochondrial DNA synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel function for spumaretrovirus integrase: an early requirement for integrase-mediated cleavage of 2 LTR circles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Mathez</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Leh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Mbemba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mouscadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mito.2004.09.004⟩</w:t>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (1), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1742-4690-2-31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140777v1</w:t>
+                <w:t xml:space="preserve">hal-03140739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel function for spumaretrovirus integrase: an early requirement for integrase-mediated cleavage of 2 LTR circles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delelis</w:t>
+                <w:t xml:space="preserve">Covert human immunodeficiency virus replication in dendritic cells and in DC-SIGN-expressing cells promotes long-term transmission to lymphocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Nobile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mouscadet</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Moris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Skrabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Abastado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1742-4690-2-31⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 79 (9), pp.5386-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.79.9.5386-5399.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140739v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01372653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covert human immunodeficiency virus replication in dendritic cells and in DC-SIGN-expressing cells promotes long-term transmission to lymphocytes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen consumption by cultured human cells is impaired by a nucleoside analogue cocktail that inhibits mitochondrial DNA synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Piétri-Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinzia Nobile</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Petit</w:t>
+                <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Moris</w:t>
+                <w:t xml:space="preserve">Thierry Leste-Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Skrabal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Abastado</w:t>
+                <w:t xml:space="preserve">Dominique Mathez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mitochondrion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (3), pp.154-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mito.2004.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.79.9.5386-5399.2005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01372653v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Detection of a Two-Long-Terminal-Repeat Junction Molecule in the Cytoplasm of Recombinant Murine Leukemia Virus-Infected Cells</w:t>
               </w:r>
@@ -1882,51 +1882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leste-Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Trajcevski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2124,77 +2124,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitation of Blood Lymphocyte Mitochondrial DNA for the Monitoring of Antiretroviral Drug–Induced Mitochondrial DNA Depletion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mathez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leste-Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Naviaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2682,51 +2682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Buseyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boccaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Abastado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Heard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3993,51 +3993,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03907716v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Longo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/2532-5876/17680" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779990v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022109" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469310v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sonigo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Arhel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2021.0915" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03907785v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Girel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pontois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03907818v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.661.0213" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211177v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delelis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Parissi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mbemba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000608" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00130276v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Neyrolles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Hern&#225;ndez-Pando" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pietri-Rouxel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Forn&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tailleux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000043" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamsy Sarkis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Barkats" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mammeri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Ladroue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0606197103" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Maroun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bader" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel S&#233;g&#233;ral" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M604849200" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140758v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Leh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mouscadet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-2-31" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140777v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pi&#233;tri-Rouxel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lesne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leste-Lasserre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mathez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2004.09.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TC76HFQT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140739v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372653v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Nobile" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Moris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Skrabal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Abastado" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.9.5386-5399.2005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Serhan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Penaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trajcevski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.78.12.6190-6199.2004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119648v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Violot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saw See Hong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Rakotobe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.77.23.12507-12522.2003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140890v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Naviaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00126334-200308010-00006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372713v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marsac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Loirat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Michel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.76.15.7544-7553.2002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372716v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mar&#233;chal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Prevost" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Heard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.75.22.11166-11177.2001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372718v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desmaris" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpcio Bosch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sala&#252;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pr&#233;vost" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mthe.2001.0431" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372726v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Buseyne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boccaccio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.2001.0984" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140933v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Mammano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.74.15.7119-7126.2000" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140932v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zennou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Guetard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Nerhbass" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Montagnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0092-8674(00)80828-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372741v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Janvier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Rouzic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Benichou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372744v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140939v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clavel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.72.9.7632-7637.1998" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03907746v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906280v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906207v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Caumes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leibowitch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kirstetter" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Latapie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140945v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140947v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03907716v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Longo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/2532-5876/17680" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779990v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022109" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469310v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sonigo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Arhel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2021.0915" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03907785v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Girel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pontois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03907818v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.661.0213" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211177v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delelis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Parissi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mbemba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000608" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00130276v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Neyrolles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Hern&#225;ndez-Pando" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pietri-Rouxel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Forn&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tailleux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000043" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamsy Sarkis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Barkats" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mammeri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Ladroue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0606197103" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Maroun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bader" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel S&#233;g&#233;ral" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M604849200" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140758v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Leh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mouscadet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-2-31" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140739v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372653v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Nobile" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Moris" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Skrabal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Abastado" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.9.5386-5399.2005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140777v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pi&#233;tri-Rouxel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lesne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leste-Lasserre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mathez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2004.09.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TC76HFQT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Serhan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Penaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trajcevski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.78.12.6190-6199.2004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119648v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Violot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saw See Hong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Rakotobe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.77.23.12507-12522.2003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140890v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Naviaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00126334-200308010-00006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372713v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marsac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Loirat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Michel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.76.15.7544-7553.2002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372716v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mar&#233;chal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Prevost" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Heard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.75.22.11166-11177.2001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372718v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desmaris" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpcio Bosch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sala&#252;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pr&#233;vost" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mthe.2001.0431" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372726v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Buseyne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boccaccio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.2001.0984" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140933v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Mammano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.74.15.7119-7126.2000" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140932v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zennou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Guetard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Nerhbass" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Montagnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0092-8674(00)80828-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372741v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Janvier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Rouzic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Benichou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372744v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140939v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clavel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.72.9.7632-7637.1998" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03907746v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906280v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906207v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Caumes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leibowitch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kirstetter" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Latapie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140945v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140947v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>