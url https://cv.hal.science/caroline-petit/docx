--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -753,538 +753,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00211177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Adipose Tissue a Place for Mycobacterium tuberculosis Persistence?</w:t>
+                <w:t xml:space="preserve">Inhibition of Early Steps of HIV-1 Replication by SNF5/Ini1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Neyrolles</w:t>
+                <w:t xml:space="preserve">Marlène Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rogelio Hernández-Pando</w:t>
+                <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Pietri-Rouxel</w:t>
+                <w:t xml:space="preserve">Thomas Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Fornès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Tailleux</w:t>
+                <w:t xml:space="preserve">Emmanuel Ségéral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0000043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 281 (32), pp.22736-22743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M604849200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00130276v1</w:t>
+                <w:t xml:space="preserve">hal-02356296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lentiviral vectors with a defective integrase allow efficient and sustained transgene expression in vitro and in vivo.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is Adipose Tissue a Place for Mycobacterium tuberculosis Persistence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Neyrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Philippe</w:t>
+                <w:t xml:space="preserve">Rogelio Hernández-Pando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chamsy Sarkis</w:t>
+                <w:t xml:space="preserve">France Pietri-Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Barkats</w:t>
+                <w:t xml:space="preserve">Paul Fornès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Mammeri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charline Ladroue</w:t>
+                <w:t xml:space="preserve">Ludovic Tailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0606197103⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.e43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0000043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00166677v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00130276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Early Steps of HIV-1 Replication by SNF5/Ini1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lentiviral vectors with a defective integrase allow efficient and sustained transgene expression in vitro and in vivo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Maroun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delelis</w:t>
+                <w:t xml:space="preserve">Chamsy Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Coadou</w:t>
+                <w:t xml:space="preserve">Martine Barkats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bader</w:t>
+                <w:t xml:space="preserve">Hamid Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Ségéral</w:t>
+                <w:t xml:space="preserve">Charline Ladroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 281 (32), pp.22736-22743. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 103 (47), pp.17684-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M604849200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0606197103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356296v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of Early Steps of HIV-1 Replication by SNF5/Ini1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ségéral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 281 (32), pp.22736-22743. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M604849200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140758v1</w:t>
@@ -1557,307 +1557,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covert human immunodeficiency virus replication in dendritic cells and in DC-SIGN-expressing cells promotes long-term transmission to lymphocytes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen consumption by cultured human cells is impaired by a nucleoside analogue cocktail that inhibits mitochondrial DNA synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinzia Nobile</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Petit</w:t>
+                <w:t xml:space="preserve">France Piétri-Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Moris</w:t>
+                <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Skrabal</w:t>
+                <w:t xml:space="preserve">Thierry Leste-Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Abastado</w:t>
+                <w:t xml:space="preserve">Dominique Mathez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 79 (9), pp.5386-99. </w:t>
+              <w:t xml:space="preserve">Mitochondrion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (3), pp.154-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.79.9.5386-5399.2005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mito.2004.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01372653v1</w:t>
+                <w:t xml:space="preserve">hal-03140777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen consumption by cultured human cells is impaired by a nucleoside analogue cocktail that inhibits mitochondrial DNA synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Covert human immunodeficiency virus replication in dendritic cells and in DC-SIGN-expressing cells promotes long-term transmission to lymphocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Nobile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Leste-Lasserre</w:t>
+                <w:t xml:space="preserve">Arnaud Moris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Mathez</w:t>
+                <w:t xml:space="preserve">Katharina Skrabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Abastado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mito.2004.09.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 79 (9), pp.5386-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.79.9.5386-5399.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03140777v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01372653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Detection of a Two-Long-Terminal-Repeat Junction Molecule in the Cytoplasm of Recombinant Murine Leukemia Virus-Infected Cells</w:t>
               </w:r>
@@ -1882,51 +1882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leste-Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Trajcevski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1971,295 +1971,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The human polycomb group EED protein interacts with the integrase of human immunodeficiency virus type 1.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitation of Blood Lymphocyte Mitochondrial DNA for the Monitoring of Antiretroviral Drug–Induced Mitochondrial DNA Depletion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mathez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Violot</w:t>
+                <w:t xml:space="preserve">Cyrille Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leste-Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saw See Hong</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gay</w:t>
+                <w:t xml:space="preserve">Robert Naviaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.77.23.12507-12522.2003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 33 (4), pp.461-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00126334-200308010-00006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00119648v1</w:t>
+                <w:t xml:space="preserve">hal-03140890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitation of Blood Lymphocyte Mitochondrial DNA for the Monitoring of Antiretroviral Drug–Induced Mitochondrial DNA Depletion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The human polycomb group EED protein interacts with the integrase of human immunodeficiency virus type 1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Violot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saw See Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Rakotobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Naviaux</w:t>
+                <w:t xml:space="preserve">Bernard Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 33 (4), pp.461-469. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 77 (23), pp.12507-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/00126334-200308010-00006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.77.23.12507-12522.2003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140890v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced presentation of major histocompatibility complex class I-restricted human immunodeficiency virus type 1 (HIV-1) Gag-specific epitopes after DNA immunization with vectors coding for vesicular stomatitis virus glycoprotein-pseudotyped HIV-1 Gag particles.</w:t>
               </w:r>
@@ -2682,51 +2682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Buseyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boccaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Abastado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Heard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2771,511 +2771,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01372726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Karyophilic Properties of Human Immunodeficiency Virus Type 1 Integrase Are Not Required for Nuclear Import of Proviral DNA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HIV-1 Genome Nuclear Import Is Mediated by a Central DNA Flap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Guetard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulf Nerhbass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.74.15.7119-7126.2000⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 101 (2), pp.173-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0092-8674(00)80828-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140933v1</w:t>
+                <w:t xml:space="preserve">hal-03140932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-1 Genome Nuclear Import Is Mediated by a Central DNA Flap</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Karyophilic Properties of Human Immunodeficiency Virus Type 1 Integrase Are Not Required for Nuclear Import of Proviral DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ulf Nerhbass</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Montagnier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrizio Mammano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 101 (2), pp.173-185. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 74 (15), pp.7119-7126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0092-8674(00)80828-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.74.15.7119-7126.2000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140932v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV auxiliary proteins: an interface between the virus and the host.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oligomerization within virions and subcellular localization of human immunodeficiency virus type 1 integrase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Benichou</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Mammano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 14 Suppl 3, pp.S21-30</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 73 (6), pp.5079-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01372741v1</w:t>
+                <w:t xml:space="preserve">pasteur-01372744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligomerization within virions and subcellular localization of human immunodeficiency virus type 1 integrase.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HIV auxiliary proteins: an interface between the virus and the host.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Rouzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Mammano</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Benichou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 73 (6), pp.5079-88</w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 14 Suppl 3, pp.S21-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01372744v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01372741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance-Associated Loss of Viral Fitness in Human Immunodeficiency Virus Type 1: Phenotypic Analysis of Protease andgag Coevolution in Protease Inhibitor-Treated Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Mammano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3993,51 +3993,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03907716v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Longo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/2532-5876/17680" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779990v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022109" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469310v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sonigo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Arhel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2021.0915" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03907785v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Girel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pontois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03907818v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.661.0213" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211177v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delelis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Parissi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mbemba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000608" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00130276v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Neyrolles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Hern&#225;ndez-Pando" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pietri-Rouxel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Forn&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tailleux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000043" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamsy Sarkis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Barkats" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mammeri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Ladroue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0606197103" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Maroun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bader" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel S&#233;g&#233;ral" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M604849200" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140758v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Leh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mouscadet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-2-31" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140739v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372653v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Nobile" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Moris" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Skrabal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Abastado" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.9.5386-5399.2005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140777v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pi&#233;tri-Rouxel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lesne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leste-Lasserre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mathez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2004.09.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TC76HFQT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Serhan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Penaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trajcevski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.78.12.6190-6199.2004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119648v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Violot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saw See Hong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Rakotobe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.77.23.12507-12522.2003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140890v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Naviaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00126334-200308010-00006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372713v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marsac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Loirat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Michel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.76.15.7544-7553.2002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372716v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mar&#233;chal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Prevost" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Heard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.75.22.11166-11177.2001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372718v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desmaris" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpcio Bosch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sala&#252;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pr&#233;vost" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mthe.2001.0431" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372726v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Buseyne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boccaccio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.2001.0984" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140933v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Mammano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.74.15.7119-7126.2000" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140932v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zennou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Guetard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Nerhbass" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Montagnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0092-8674(00)80828-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372741v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Janvier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Rouzic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Benichou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372744v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140939v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clavel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.72.9.7632-7637.1998" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03907746v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906280v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906207v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Caumes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leibowitch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kirstetter" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Latapie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140945v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140947v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03907716v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Longo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13133/2532-5876/17680" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779990v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022109" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469310v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sonigo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Arhel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2021.0915" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03907785v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Girel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pontois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03907818v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.661.0213" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211177v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delelis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Parissi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mbemba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000608" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356296v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Maroun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bader" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel S&#233;g&#233;ral" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M604849200" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00130276v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Neyrolles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Hern&#225;ndez-Pando" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pietri-Rouxel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Forn&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tailleux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166677v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamsy Sarkis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Barkats" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mammeri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Ladroue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0606197103" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140758v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Leh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mouscadet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-2-31" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140739v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pi&#233;tri-Rouxel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lesne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leste-Lasserre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mathez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2004.09.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TC76HFQT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372653v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Nobile" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Moris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Skrabal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Abastado" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.9.5386-5399.2005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Serhan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Penaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trajcevski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.78.12.6190-6199.2004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140890v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Naviaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00126334-200308010-00006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119648v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Violot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saw See Hong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Rakotobe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.77.23.12507-12522.2003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372713v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marsac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Loirat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Michel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.76.15.7544-7553.2002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372716v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mar&#233;chal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Prevost" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Heard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.75.22.11166-11177.2001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372718v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desmaris" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assumpcio Bosch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sala&#252;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pr&#233;vost" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mthe.2001.0431" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372726v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Buseyne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boccaccio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.2001.0984" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140932v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zennou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Guetard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Nerhbass" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Montagnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0092-8674(00)80828-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140933v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Mammano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.74.15.7119-7126.2000" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372744v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372741v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Janvier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Rouzic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Benichou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140939v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clavel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.72.9.7632-7637.1998" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03907746v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906280v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906207v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Caumes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leibowitch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kirstetter" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Latapie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140945v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140947v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>