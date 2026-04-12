--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -326,330 +326,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-level prior-based loss functions for medical image segmentation : a survey</w:t>
+                <w:t xml:space="preserve">CoordConv-Unet: Investigating CoordConv for Organ Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosana El Jurdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Petitjean</w:t>
+                <w:t xml:space="preserve">R. El Jurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronika Cheplygina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahed Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 210, pp.103248. </w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2021.103248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2021.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03410506v1</w:t>
+                <w:t xml:space="preserve">hal-03410507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoordConv-Unet: Investigating CoordConv for Organ Segmentation</w:t>
+                <w:t xml:space="preserve">High-level prior-based loss functions for medical image segmentation : a survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. El Jurdi</w:t>
+                <w:t xml:space="preserve">Rosana El Jurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Petitjean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Honeine</w:t>
+                <w:t xml:space="preserve">Veronika Cheplygina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahed Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 210, pp.103248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2021.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2021.103248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03410507v1</w:t>
+                <w:t xml:space="preserve">hal-03410506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BB-UNet : U-Net with Bounding Box Prior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosana El Jurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahed Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1967,505 +1967,505 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of lymphoma tumor in PET images using cellular automata: A preliminary study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Dataset for Breast Cancer Histopathological Image Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Spanhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Desbordes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Ruan</w:t>
+                <w:t xml:space="preserve">Luiz F.L. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2015.11.001⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (7), pp.1455-1462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2015.2496264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113992v1</w:t>
+                <w:t xml:space="preserve">hal-02113843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scalable pattern spotting system for historical documents</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Heutte</w:t>
+                <w:t xml:space="preserve">Segmentation of lymphoma tumor in PET images using cellular automata: A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Desbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 54, pp.149-161. </w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (1), pp.3-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2016.01.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2015.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116648v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme learning machine for out-of-sample extension in Laplacian eigenmaps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arturo Mendoza Quispe</w:t>
+                <w:t xml:space="preserve">A scalable pattern spotting system for historical documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovann En</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54, pp.149-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2016.01.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2016.01.024⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113888v1</w:t>
+                <w:t xml:space="preserve">hal-02116648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dataset for Breast Cancer Histopathological Image Classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luiz F.L. Oliveira</w:t>
+                <w:t xml:space="preserve">Extreme learning machine for out-of-sample extension in Laplacian eigenmaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Mendoza Quispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 74, pp.68-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2016.01.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TBME.2015.2496264⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02113843v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust feature selection to predict tumor treatment outcome</w:t>
               </w:r>
@@ -2695,931 +2695,931 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Lung Tumor Evolution During Radiotherapy in Individual Patients with PET</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mi Hongmei</w:t>
+                <w:t xml:space="preserve">Specularity removal: A global energy minimization approach based on polarization imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Ainouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Su Ruan</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bensrhair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 158, pp.31 - 39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2013.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945916v1</w:t>
+                <w:t xml:space="preserve">hal-01535900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering features for lung cancer detection in fibered confocal fluorescence microscopy images</w:t>
+                <w:t xml:space="preserve">Prediction of Lung Tumor Evolution During Radiotherapy in Individual Patients with PET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Rakotomamonjy</w:t>
+                <w:t xml:space="preserve">Mi Hongmei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Thiberville</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (4), pp.995-1003</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142663v1</w:t>
+                <w:t xml:space="preserve">hal-00945916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Right Ventricle Segmentation From Cardiac MRI: A Collation Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scattering features for lung cancer detection in fibered confocal fluorescence microscopy images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rakotomamonjy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thiberville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2014.10.004⟩</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (2), pp.105-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.artmed.2014.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01081337v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specularity removal: A global energy minimization approach based on polarization imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Right Ventricle Segmentation From Cardiac MRI: A Collation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria A. Zuluaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjia Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Dacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Grosgeorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 158, pp.31 - 39. </w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (1), pp.43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2013.11.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2014.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535900v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph cut segmentation with a statistical shape model in cardiac MRI.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Grosgeorge</w:t>
+                <w:t xml:space="preserve">One class random forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chesner Désir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Su Ruan</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heutte Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (12), pp.3490-3506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2013.05.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936757v1</w:t>
+                <w:t xml:space="preserve">hal-00862706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esophagus Segmentation from 3D CT Data Using Skeleton Prior-Based Graph Cut.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Graph cut segmentation with a statistical shape model in cardiac MRI.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Grosgeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Dubray</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Dacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.ID 547897</w:t>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117, pp.2017-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936773v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One class random forests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Bernard</w:t>
+                <w:t xml:space="preserve">Esophagus Segmentation from 3D CT Data Using Skeleton Prior-Based Graph Cut.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Grosgeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Heutte Laurent</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.ID 547897</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2013.05.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00862706v1</w:t>
+                <w:t xml:space="preserve">hal-00936773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of endomicroscopic images using extra-Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chesner Désir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thiberville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 59 (9), pp.2677-2683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3644,103 +3644,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An SVM-based distal lung image classification using texture descriptors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chesner Désir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thiberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 36, pp.264-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3890,103 +3890,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of endomicroscopic images of the lung based on random subwindows and extra-trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chesner Désir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thiberville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Volume 59, (Issue 9), pp. 2677- 2683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4014,524 +4014,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An SVM distal lung image classification using texture descriptors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chesner Désir</w:t>
+                <w:t xml:space="preserve">Automatic cardiac image segmentation: A validation study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Grosgeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Thiberville</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Dacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.573-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673369v1</w:t>
+                <w:t xml:space="preserve">hal-00942611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of segmentation methods in cardiac MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An SVM distal lung image classification using texture descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chesner Désir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Nicolas Dacher</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thiberville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10.1016/j.compmedimag.2011.11.001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2011.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794139v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic accuracy and variability of three semi-quantitative methods for assessing right ventricular systolic function from cardiac MRI in patients with acquired heart disease.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A review of segmentation methods in cardiac MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Dacher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (2), pp.169-184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673389v2</w:t>
+                <w:t xml:space="preserve">hal-00794139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic cardiac image segmentation: A validation study.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Grosgeorge</w:t>
+                <w:t xml:space="preserve">Diagnostic accuracy and variability of three semi-quantitative methods for assessing right ventricular systolic function from cardiac MRI in patients with acquired heart disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Hugues Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (10), pp.2111-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-011-2152-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942611v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673389v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic cardiac ventricle segmentation in MR images: a validation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Grosgeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4539,51 +4539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Dacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4642,51 +4642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of segmentation methods in short axis cardiac MR images.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Dacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5229,51 +5229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of myocardial function using tagged MR and cine MR images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5344,252 +5344,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00273063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-rigid registration approach for quantifying myocardial contraction in tagged MRI using generalized information measures.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of myocardial function: A review of quantification methods and results using tagged MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grenier</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7 (2), pp.501-516</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673418v1</w:t>
+                <w:t xml:space="preserve">hal-00273062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of myocardial function: A review of quantification methods and results using tagged MRI</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A non-rigid registration approach for quantifying myocardial contraction in tagged MRI using generalized information measures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Cluzel</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Prêteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9 (4), pp.353-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2005.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00273062v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (75)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5718,351 +5718,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Guided Tour of Post-hoc XAI Techniques in Image Segmentation</w:t>
+                <w:t xml:space="preserve">The Do's and Don'ts of Grad-CAM in Image Segmentation as demonstrated on the Synapse multi-organ CT Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Nouman Hasany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mériaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Explainable Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medical Imaging with Deep Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728928v1</w:t>
+                <w:t xml:space="preserve">hal-05370301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data usage and citation practices in medical imaging conferences</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Guided Tour of Post-hoc XAI Techniques in Image Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Nouman Hasany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mériaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Imaging with Deep Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Explainable Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Malta, Malta. pp.155-177, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-63797-1_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05370291v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Do's and Don'ts of Grad-CAM in Image Segmentation as demonstrated on the Synapse multi-organ CT Dataset</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Data usage and citation practices in medical imaging conferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Sourget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Akkoç</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stinna Winther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lyngbye Galsgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelia Jiménez-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Imaging with Deep Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05370301v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Inclusion of Topological Requirements in CNNs for Semantic Segmentation Applied to Radiotherapy</w:t>
               </w:r>
@@ -6152,51 +6152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can SegFormer be a True Competitor to U-Net for Medical Image Segmentation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Sourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Nouman Hasany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6581,90 +6581,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Surprisingly Effective Perimeter-based Loss for Medical Image Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosana El Jurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Cheplygina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahed Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6923,90 +6923,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating CoordConv for Fully and Weakly Supervised Medical Image Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosana El Jurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahed Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7170,77 +7170,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organ Segmentation in CT Images With Weak Annotations: A Preliminary Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosana El Jurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahed Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7402,1241 +7402,1241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Segmentation of Multiple Thoracic Organs in CT Images with Two Collaborative Deep Architectures</w:t>
+                <w:t xml:space="preserve">Segmentation des organes á risque en imagerie scanner par architecture sharpmask et crf.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Trullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dong Nie</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinggang Shen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nie Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI’17 workshop Deep Learning in Medical Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Quebec, Canada. pp.21-29</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113933v1</w:t>
+                <w:t xml:space="preserve">hal-02117738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep features for breast cancer histopathological image classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabio Spanhol</w:t>
+                <w:t xml:space="preserve">Joint Segmentation of Multiple Thoracic Organs in CT Images with Two Collaborative Deep Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Trullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz S. Oliveira</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Heutte</w:t>
+                <w:t xml:space="preserve">Dinggang Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Systems, Man and Cybernetics (SMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Banff, Canada. pp.1868-1873</w:t>
+              <w:t xml:space="preserve">MICCAI’17 workshop Deep Learning in Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Quebec, Canada. pp.21-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113824v1</w:t>
+                <w:t xml:space="preserve">hal-02113933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully automated esophagus segmentation with a hierarchical deep learning approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roger Trullo</w:t>
+                <w:t xml:space="preserve">Deep features for breast cancer histopathological image classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Spanhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz S. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Cavalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Su Ruan</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Signal and Image Processing Applications (ICSIPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Kuching, Malaysia. pp.503-506</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Systems, Man and Cybernetics (SMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Banff, Canada. pp.1868-1873</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113939v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEGMENTATION OF ORGANS AT RISK IN THORACIC CT IMAGES USING A SHARPMASK ARCHITECTURE AND CONDITIONAL RANDOM FIELDS</w:t>
+                <w:t xml:space="preserve">Fully automated esophagus segmentation with a hierarchical deep learning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Trullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinggang Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internation Symposium on Biomedical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Signal and Image Processing Applications (ICSIPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Kuching, Malaysia. pp.503-506</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2017.7950685⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01650973v1</w:t>
+                <w:t xml:space="preserve">hal-02113939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical image synthesis with context-aware generative adversarial networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SEGMENTATION OF ORGANS AT RISK IN THORACIC CT IMAGES USING A SHARPMASK ARCHITECTURE AND CONDITIONAL RANDOM FIELDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Trullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinggang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Miccai</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Internation Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Melbourne, Australia. pp.1003-1006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2017.7950685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676320v1</w:t>
+                <w:t xml:space="preserve">hal-01650973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation des organes á risque en imagerie scanner par architecture sharpmask et crf.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Medical image synthesis with context-aware generative adversarial networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nie Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Trullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lian Jun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nie Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">Miccai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117738v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization-based specularity removal method with global energy minimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samia Ainouz</w:t>
+                <w:t xml:space="preserve">Pattern localization in historical document images via template matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovann En</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bensrhair</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2016 23rd International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico. pp.2054-2059</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113807v1</w:t>
+                <w:t xml:space="preserve">hal-02113982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Region Proposal for Pattern Spotting in Historical Document Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sovann En</w:t>
+                <w:t xml:space="preserve">Polarization-based specularity removal method with global energy minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Ainouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jurie</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bensrhair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 15th International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, United States. pp.1983-1987, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113978v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast cancer histopathological image classification using Convolutional Neural Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luiz F.L. Oliveira</w:t>
+                <w:t xml:space="preserve">Region Proposal for Pattern Spotting in Historical Document Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovann En</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 International Joint Conference on Neural Networks (IJCNN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada. pp.2560-2567</w:t>
+              <w:t xml:space="preserve">2016 15th International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Shenzhen, China. pp.367-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113849v1</w:t>
+                <w:t xml:space="preserve">hal-02113978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern localization in historical document images via template matching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sovann En</w:t>
+                <w:t xml:space="preserve">Breast cancer histopathological image classification using Convolutional Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Alexandre Spanhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz F.L. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 23rd International Conference on Pattern Recognition (ICPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico. pp.2054-2059</w:t>
+              <w:t xml:space="preserve">2016 International Joint Conference on Neural Networks (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada. pp.2560-2567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113982v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation-free pattern spotting in historical document images</w:t>
               </w:r>
@@ -8959,51 +8959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape prior based image segmentation using manifold learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Mendoza Quispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9041,77 +9041,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust optimal feature selection for lung tumor recurrence prediction in PET imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ruan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9166,51 +9166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation par coupes de graphe multi-labels avec a priori de forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Grosgeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9261,51 +9261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Segmentation of Right and Left Cardiac Ventricles Using Multi-Label Graph Cut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Grosgeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9350,230 +9350,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D automated lymphoma segmentation in PET images based on cellular automata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Desbordes</w:t>
+                <w:t xml:space="preserve">Robust feature selection to predict tumor treatment outcome. Computational Methods for Molecular Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongmei Mi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">MICCAI Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153459v1</w:t>
+                <w:t xml:space="preserve">hal-01144677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust feature selection to predict tumor treatment outcome. Computational Methods for Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hongmei Mi</w:t>
+                <w:t xml:space="preserve">3D automated lymphoma segmentation in PET images based on cellular automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Boston, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144677v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation automatique de tumeur par marche aléatoire basé sur un modèle de croissance de tumeur</w:t>
               </w:r>
@@ -9788,51 +9788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Lung Tumor Segmentation on PET Images Based on Random Walks and Tumor Growth Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi Hongmei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9903,312 +9903,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction lung tumor evolution during radiotherapy from pet images using a patient specific model.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Dubray</w:t>
+                <w:t xml:space="preserve">Prédiction de l’évolution de tumeurs pulmonaires en imagerie TEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongmei Mi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, San Francisco, United States. pp.1404-7</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe d’Etudes du Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944339v1</w:t>
+                <w:t xml:space="preserve">hal-01154297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de l’évolution de tumeurs pulmonaires en imagerie TEP</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vera</w:t>
+                <w:t xml:space="preserve">Prediction lung tumor evolution during radiotherapy from pet images using a patient specific model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dubray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe d’Etudes du Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Francisco, United States. pp.1404-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154297v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new random forest method for one class classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chesner Désir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10272,90 +10272,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of pathological condition in distal lung images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chesner Désir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thiberville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10380,51 +10380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation d'images par coupe de graphe avec a priori de forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Grosgeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10475,51 +10475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation d'images par coupe de graphe avec a priori de forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Grosgeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10564,312 +10564,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Right ventricle segmentation in cardiac MRI : a MICCAI'12 challenge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Right ventricle segmentation by graph cut with shape prior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Grosgeorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Dacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D Cardiovascular Imaging : a MICCAI segmentation challenge</w:t>
+              <w:t xml:space="preserve">3D Cardiovascular Imaging : a MICCAI segementation challenge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794175v1</w:t>
+                <w:t xml:space="preserve">hal-00794180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Right ventricle segmentation by graph cut with shape prior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Right ventricle segmentation in cardiac MRI : a MICCAI'12 challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Grosgeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Dacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D Cardiovascular Imaging : a MICCAI segementation challenge</w:t>
+              <w:t xml:space="preserve">3D Cardiovascular Imaging : a MICCAI segmentation challenge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794180v1</w:t>
+                <w:t xml:space="preserve">hal-00794175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A random forest based approach for one class classification in medical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chesner Désir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10920,51 +10920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation d'images par coupe de graphe avec a priori de forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Grosgeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11015,51 +11015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation d’images par coupe de graphe avec a priori de forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Grosgeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11123,64 +11123,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manual vs automatic classification of endomicroscopic images of the distal lung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chesner Désir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thiberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11231,90 +11231,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a priori knowledge to classify in vivo images of the lung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chesner Désir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thiberville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Intelligent Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Changsha, China. pp.207-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11352,90 +11352,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification d'images alvéoscopiques par extra-trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chesner Désir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thiberville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11460,90 +11460,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a priori knowledge to classify in vivo images of the lung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chesner Désir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thiberville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Intelligent Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Changsha, China. pp.207-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11562,921 +11562,921 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Top-Down Approach for Automatic Dropper Extraction in Catenary Scenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of endomicroscopic images of the distal lung for computer-aided diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Saint-Réquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Kouadio</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chesner Désir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IbPRIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Povoa de Varzim, Portugal. pp.225-232</w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Ulsan, South Korea. pp.994-1003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00439131v1</w:t>
+                <w:t xml:space="preserve">hal-00439110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction automatique de pendules dans des images de caténaire</w:t>
+                <w:t xml:space="preserve">A Top-Down Approach for Automatic Dropper Extraction in Catenary Scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Kouadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delcourt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Kouadio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.296</w:t>
+              <w:t xml:space="preserve">IbPRIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Povoa de Varzim, Portugal. pp.225-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00439142v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Extraction of Droppers in Catenary Scenes</w:t>
+                <w:t xml:space="preserve">Extraction automatique de pendules dans des images de caténaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Kouadio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPR Conference on Machine Vision Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Yokohama, Japan. pp.497-500</w:t>
+              <w:t xml:space="preserve">22ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00439133v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of In-vivo Endomicroscopic Images of the Alveolar Respiratory System</w:t>
+                <w:t xml:space="preserve">Automatic Extraction of Droppers in Catenary Scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Kouadio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPR Conference on Machine Vision Applications (MVA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Yokohama, Japan. pp.471-474</w:t>
+              <w:t xml:space="preserve">IAPR Conference on Machine Vision Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Yokohama, Japan. pp.497-500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00439139v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic classification of in vivo distal lung images for computer-aided diagnosis</w:t>
+                <w:t xml:space="preserve">Classification of In-vivo Endomicroscopic Images of the Alveolar Respiratory System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thiberville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Salaün</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Thiberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Understanding and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Londres, United Kingdom. pp.26</w:t>
+              <w:t xml:space="preserve">IAPR Conference on Machine Vision Applications (MVA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Yokohama, Japan. pp.471-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00439138v1</w:t>
+                <w:t xml:space="preserve">hal-00439139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification d'images endomicroscopiques du système respiratoire alvéolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thiberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00439141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of endomicroscopic images of the distal lung for computer-aided diagnosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic classification of in vivo distal lung images for computer-aided diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chesner Désir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thiberville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Ulsan, South Korea. pp.994-1003</w:t>
+              <w:t xml:space="preserve">Medical Image Understanding and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Londres, United Kingdom. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00439110v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic extraction of information for catenary scene analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Montreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delcourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 16th European Signal Processing Conference (EUSIPCO'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12501,64 +12501,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video based catenary inspection for preventive maintenance on iris 320.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12609,51 +12609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical motion atlas for dynamically asessing myocardial function in MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12730,51 +12730,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building and using a statistical 3D motion atlas for analyzing myocardial contraction in MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12819,873 +12819,873 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00273599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non rigid registration approach for measuring myocardial contraction in tagged MRI using exclusive f-information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Petitjean</w:t>
+                <w:t xml:space="preserve">Automated 3D measurement of myocardial contraction from tagged MR sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Preteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grenier</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilippe Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICISP 2003 : International Conference on Image and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Agadir, Morocco. pp.145 - 152</w:t>
+              <w:t xml:space="preserve">89th Scientific Assembly and Annual Meeting (RSNA'2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Chicago, United States. pp.414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331969v1</w:t>
+                <w:t xml:space="preserve">hal-00272980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring myocardial deformations in tagged-MR image sequences using informational non rigid registration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Petitjean</w:t>
+                <w:t xml:space="preserve">A non rigid registration approach for measuring myocardial contraction in tagged MRI using exclusive f-information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Preteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe A. Grenier</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Workshop on Functional Imaging and Modeling of the Heart (FIMH'2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Lyon, France. pp.162-172</w:t>
+              <w:t xml:space="preserve">ICISP 2003 : International Conference on Image and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Agadir, Morocco. pp.145 - 152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00273024v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational non rigid image registration using exclusive f-information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring myocardial deformations in tagged-MR image sequences using informational non rigid registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Preteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe A. Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP'2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Barcelona, Spain. pp.703-706</w:t>
+              <w:t xml:space="preserve">Second International Workshop on Functional Imaging and Modeling of the Heart (FIMH'2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Lyon, France. pp.162-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00272997v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00273024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recalage variationnel non rigide d'images par f-information exclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Preteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes 19e Colloque GRETSI sur le Traitement du Signal et des Images (GRETSI'2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Paris, France. pp.165-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring myocardial deformations from MR data using information-theoretic nonrigid registration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variational non rigid image registration using exclusive f-information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Preteux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARS 2003 : 17th International Congress and Exhibition on Computer Assisted Radiology and Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP'2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Barcelona, Spain. pp.703-706</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0531-5131(03)00517-X⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01331970v1</w:t>
+                <w:t xml:space="preserve">hal-00272997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring myocardial deformations from MR data using information-theoretic non rigid registration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Petitjean</w:t>
+                <w:t xml:space="preserve">Measuring myocardial deformations from MR data using information-theoretic nonrigid registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Preteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe A. Grenier</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Congress and Exhibition on Computer Assisted Radiology and Surgery (CARS'2003)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CARS 2003 : 17th International Congress and Exhibition on Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Londres, United Kingdom. pp.1159 - 1164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0531-5131(03)00517-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00273021v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated 3D measurement of myocardial contraction from tagged MR sequences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Measuring myocardial deformations from MR data using information-theoretic non rigid registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Preteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilippe Grenier</w:t>
+                <w:t xml:space="preserve">Philippe Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe A. Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">89th Scientific Assembly and Annual Meeting (RSNA'2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Chicago, United States. pp.414</w:t>
+              <w:t xml:space="preserve">17th International Congress and Exhibition on Computer Assisted Radiology and Surgery (CARS'2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, London, United Kingdom. pp.1159-1164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00272980v1</w:t>
+                <w:t xml:space="preserve">hal-00273021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking non-rigid registration techniques for the quantitative analysis of myocardial function in tagged-MR imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13775,51 +13775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recalage non rigides par mesures d'information généralisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Preteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13939,51 +13939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de techniques de recalage non rigide pour l'analyse quantitative de la fonction contractile myocardique en IRM de marquage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14222,51 +14222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chesner Désir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Pattern Recognition and Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, WORLD SCIENTIFIC, pp.89-107, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14323,51 +14323,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of myocardial function: A review of quantification methods and results using tagged MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14411,51 +14411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non rigid image registration using generalized information measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14525,302 +14525,302 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomedical image analysis competitions: The state of current participation practice</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">MiSuRe is all you need to explain your image segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Nouman Hasany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mériaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05370330v1</w:t>
+                <w:t xml:space="preserve">hal-05370304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiSuRe is all you need to explain your image segmentation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biomedical image analysis competitions: The state of current participation practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Eisenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Reinke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivienn Weru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minu Dietlinde Tizabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Isensee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05370304v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering features for lung cancer detection in fibered confocal fluorescence microscopy images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rakotomamonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thiberville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14864,169 +14864,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recalage non rigide d'images par approches variationnelles statistiques. Application à l'analyse et à la modélisation de la fonction myocardique en IRM</w:t>
+                <w:t xml:space="preserve">Recalage non rigide d'images par approches variationnelles statistiques - Application à l'analyse et à la modélisation de la fonction myocardique en IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Informatique [cs]. Université René Descartes - Paris V, 2003. Français. </w:t>
+              <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université René Descartes - Paris V, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00273241v1</w:t>
+                <w:t xml:space="preserve">tel-00003631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recalage non rigide d'images par approches variationnelles statistiques - Application à l'analyse et à la modélisation de la fonction myocardique en IRM</w:t>
+                <w:t xml:space="preserve">Recalage non rigide d'images par approches variationnelles statistiques. Application à l'analyse et à la modélisation de la fonction myocardique en IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université René Descartes - Paris V, 2003. Français. </w:t>
+              <w:t xml:space="preserve">Informatique [cs]. Université René Descartes - Paris V, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00003631v1</w:t>
+                <w:t xml:space="preserve">tel-00273241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId305"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -15181,51 +15181,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ainouz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8020023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456829v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lambert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Guyader" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01102-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410506v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana El Jurdi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Cheplygina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahed Abdallah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2021.103248" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410507v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Jurdi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petitjean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2021.03.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02863197v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2020.3001502" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05482596v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio &#218;beda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Saavedra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heutte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.02.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02496670v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Balhana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.18012.bal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087867v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Trullo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dubray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ruan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.6.1.014001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965039v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Sudharshan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Spanhol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Oliveira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.09.049" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054415v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Nie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2814538" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovann En" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jurie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.1.011010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bensrhair" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2017.03.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113827v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Chang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen H&#228;rtel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hitschfeld" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.03.029" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054406v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66179-7_48" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02114528v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113992v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desbordes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.11.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BH6LSVQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116648v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2016.01.014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17M8VSVG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113888v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mendoza Quispe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.01.024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPHKHNJL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113843v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F.L. Oliveira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2496264" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648103v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Mi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2015.07.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9QXLS4R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158896v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945916v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi Hongmei" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotomamonjy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sala&#252;n" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thiberville" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2014.05.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081337v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Zuluaga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Bai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dacher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grosgeorge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.10.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535900v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2013.11.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936757v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936773v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862706v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chesner D&#233;sir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heutte Laurent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2013.05.022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794136v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671981v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937505v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Caudron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Fares" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lefebvre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Vivier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796593v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2204747" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673369v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2011.11.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794139v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673389v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-011-2152-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942611v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524989v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-010-0532-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/72184E25F2024530BB5D7F8CD075723FCB2CA4AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551034v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2010.12.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00474318v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Blondiaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dolores" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Marouteau-Pasquier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439137v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Vivier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolores" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gardin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00472947v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/AJR.07.3063" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434331v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273063v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rougon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cluzel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Preteux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe A. Grenier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673418v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pr&#234;teux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cluzel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grenier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2005.01.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273062v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05369621v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Chan Sock Line" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Debroux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92369-2_14" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728928v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Nouman Hasany" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M&#233;riaudeau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63797-1_9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05370291v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sourget" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Akko&#231;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stinna Winther" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lyngbye Galsgaard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Jim&#233;nez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05370301v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456854v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_28" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161509v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48593-0_8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05370336v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW59228.2023.00384" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965497v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meriaudeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2652215" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197905v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434088" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410709v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456812v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Lambert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286628" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456803v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Kuan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286453" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088385v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286633" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960164v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61166-8_8" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183031v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335779v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ubeda" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Saavedra" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3352631" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113933v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinggang Shen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113824v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz S. Oliveira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cavalin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113939v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650973v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950685" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676320v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nie Dong" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Jun" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02117738v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113807v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532705" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113978v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113849v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Alexandre Spanhol" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113982v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113994v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114004v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113997v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216823v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659549v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hc. Chen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988749v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949781v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153459v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Desbordes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144677v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988589v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153463v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949806v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944339v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vera" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubray" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154297v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794153v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794188v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;bert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949854v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673396v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794175v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794180v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794160v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656508v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154360v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794192v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lettier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536322v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474507v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lelandais" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946613v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439131v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Kouadio" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delcourt" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439142v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439133v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439139v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Benoist" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439138v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439141v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439110v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saint-R&#233;quier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439135v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Montreuil" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474613v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273602v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273599v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331969v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273024v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Cluzel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272997v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272955v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331970v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0531-5131(03)00517-X" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-143P3T5C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273021v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clauzel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272980v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilippe Grenier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272216v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272258v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439145v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Delmas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272228v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05370323v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-395674-1.00017-2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113970v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273036v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272261v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05370330v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Eisenmann" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Reinke" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienn Weru" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minu Dietlinde Tizabi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Isensee" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05370304v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820354v3" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00273241v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003631v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ainouz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8020023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456829v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lambert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Guyader" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01102-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410507v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Jurdi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petitjean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahed Abdallah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2021.03.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410506v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana El Jurdi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Cheplygina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2021.103248" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02863197v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2020.3001502" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05482596v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio &#218;beda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Saavedra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heutte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.02.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02496670v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Balhana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.18012.bal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087867v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Trullo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dubray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ruan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.6.1.014001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965039v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Sudharshan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Spanhol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Oliveira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.09.049" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054415v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Nie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2814538" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovann En" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jurie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.1.011010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bensrhair" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2017.03.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113827v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Chang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen H&#228;rtel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hitschfeld" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.03.029" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054406v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66179-7_48" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02114528v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113843v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F.L. Oliveira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2496264" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113992v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desbordes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.11.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BH6LSVQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2016.01.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17M8VSVG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113888v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mendoza Quispe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.01.024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPHKHNJL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648103v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Mi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2015.07.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9QXLS4R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158896v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535900v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2013.11.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945916v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi Hongmei" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142663v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotomamonjy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sala&#252;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thiberville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2014.05.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081337v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Zuluaga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Bai" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dacher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grosgeorge" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.10.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862706v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chesner D&#233;sir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heutte Laurent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2013.05.022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936757v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936773v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794136v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671981v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937505v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Caudron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Fares" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lefebvre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Vivier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796593v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2204747" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942611v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673369v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2011.11.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794139v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673389v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-011-2152-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524989v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-010-0532-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/72184E25F2024530BB5D7F8CD075723FCB2CA4AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551034v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2010.12.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00474318v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Blondiaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dolores" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Marouteau-Pasquier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439137v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Vivier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolores" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gardin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00472947v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/AJR.07.3063" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434331v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273063v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rougon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cluzel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Preteux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe A. Grenier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273062v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673418v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pr&#234;teux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cluzel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grenier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2005.01.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05369621v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Chan Sock Line" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Debroux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92369-2_14" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05370301v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Nouman Hasany" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M&#233;riaudeau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728928v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63797-1_9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05370291v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sourget" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Akko&#231;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stinna Winther" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lyngbye Galsgaard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Jim&#233;nez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456854v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_28" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161509v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48593-0_8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05370336v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW59228.2023.00384" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965497v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meriaudeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2652215" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197905v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434088" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410709v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456812v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Lambert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286628" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456803v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Kuan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286453" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088385v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286633" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960164v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61166-8_8" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183031v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335779v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ubeda" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Saavedra" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3352631" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02117738v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nie Dong" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113933v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinggang Shen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113824v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz S. Oliveira" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cavalin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113939v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650973v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950685" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676320v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Jun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113982v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113807v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532705" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113978v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113849v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Alexandre Spanhol" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113994v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114004v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113997v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216823v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659549v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hc. Chen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988749v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949781v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144677v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153459v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Desbordes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988589v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153463v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949806v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154297v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944339v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vera" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubray" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794153v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794188v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;bert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949854v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673396v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794180v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794175v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794160v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656508v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154360v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794192v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lettier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536322v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474507v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lelandais" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946613v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439110v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saint-R&#233;quier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439131v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Kouadio" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delcourt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439142v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439133v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439139v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Benoist" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439141v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439138v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439135v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Montreuil" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474613v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273602v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273599v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272980v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Cluzel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilippe Grenier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331969v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273024v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272955v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272997v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331970v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0531-5131(03)00517-X" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-143P3T5C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273021v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clauzel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272216v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272258v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439145v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Delmas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272228v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05370323v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-395674-1.00017-2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113970v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273036v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272261v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05370304v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05370330v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Eisenmann" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Reinke" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienn Weru" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minu Dietlinde Tizabi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Isensee" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820354v3" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003631v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00273241v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>