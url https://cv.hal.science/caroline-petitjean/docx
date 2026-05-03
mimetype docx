--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -4135,239 +4135,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An SVM distal lung image classification using texture descriptors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A review of segmentation methods in cardiac MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Thiberville</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Dacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (2), pp.169-184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673369v1</w:t>
+                <w:t xml:space="preserve">hal-00794139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of segmentation methods in cardiac MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An SVM distal lung image classification using texture descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chesner Désir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Nicolas Dacher</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thiberville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10.1016/j.compmedimag.2011.11.001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2011.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794139v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic accuracy and variability of three semi-quantitative methods for assessing right ventricular systolic function from cardiac MRI in patients with acquired heart disease.</w:t>
               </w:r>
@@ -6042,352 +6042,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Inclusion of Topological Requirements in CNNs for Semantic Segmentation Applied to Radiotherapy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Le Guyader</w:t>
+                <w:t xml:space="preserve">Seg-XRes-CAM: Explaining Spatially Local Regions in Image Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Nouman Hasany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mériaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSVM 2023: Scale Space and Variational Methods in Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Santa Margherita di Pula (Cagliari), Italy. pp.363-375, </w:t>
+              <w:t xml:space="preserve">2023 IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshops (CVPRW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vancouver, France. pp.3733-3738, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-31975-4_28⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW59228.2023.00384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456854v1</w:t>
+                <w:t xml:space="preserve">hal-05370336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can SegFormer be a True Competitor to U-Net for Medical Image Segmentation?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Mériaudeau</w:t>
+                <w:t xml:space="preserve">On the Inclusion of Topological Requirements in CNNs for Semantic Segmentation Applied to Radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Conference on Medical Image Understanding and Analysis 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Aberdeen, United Kingdom. </w:t>
+              <w:t xml:space="preserve">SSVM 2023: Scale Space and Variational Methods in Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Santa Margherita di Pula (Cagliari), Italy. pp.363-375, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-48593-0_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-31975-4_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161509v1</w:t>
+                <w:t xml:space="preserve">hal-04456854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seg-XRes-CAM: Explaining Spatially Local Regions in Image Segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can SegFormer be a True Competitor to U-Net for Medical Image Segmentation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Sourget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Nouman Hasany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mériaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Mériaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshops (CVPRW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Vancouver, France. pp.3733-3738, </w:t>
+              <w:t xml:space="preserve">27th Conference on Medical Image Understanding and Analysis 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Aberdeen, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CVPRW59228.2023.00384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-48593-0_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05370336v1</w:t>
+                <w:t xml:space="preserve">hal-04161509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of attention information from transformer layers in hybrid medical image segmentation networks</w:t>
               </w:r>
@@ -6696,248 +6696,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the weighted Van der Waals-Cahn-Hilliard model for image segmentation</w:t>
+                <w:t xml:space="preserve">SegTHOR: Segmentation of Thoracic Organs at Risk in CT images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Kuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 Tenth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPTA50016.2020.9286628⟩</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA50016.2020.9286453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456812v1</w:t>
+                <w:t xml:space="preserve">hal-04456803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SegTHOR: Segmentation of Thoracic Organs at Risk in CT images</w:t>
+                <w:t xml:space="preserve">Analysis of the weighted Van der Waals-Cahn-Hilliard model for image segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Su Kuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 Tenth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPTA50016.2020.9286453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPTA50016.2020.9286628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456803v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating CoordConv for Fully and Weakly Supervised Medical Image Segmentation</w:t>
               </w:r>
@@ -10145,351 +10145,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new random forest method for one class classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Bernard</w:t>
+                <w:t xml:space="preserve">Segmentation d'images par coupe de graphe avec a priori de forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Grosgeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Heutte</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint IAPR International Workshops on Statistical Techniques in Pattern Recognition (SPR) and Structural and Syntactic Pattern Recognition (SSPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Hiroshima, Japan. pp.282-290</w:t>
+              <w:t xml:space="preserve">RFIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794153v1</w:t>
+                <w:t xml:space="preserve">hal-00673396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of pathological condition in distal lung images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new random forest method for one class classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chesner Désir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Thiberville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, France</w:t>
+              <w:t xml:space="preserve">Joint IAPR International Workshops on Statistical Techniques in Pattern Recognition (SPR) and Structural and Syntactic Pattern Recognition (SSPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Hiroshima, Japan. pp.282-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794188v1</w:t>
+                <w:t xml:space="preserve">hal-00794153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation d'images par coupe de graphe avec a priori de forme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Grosgeorge</w:t>
+                <w:t xml:space="preserve">Detection of pathological condition in distal lung images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chesner Désir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Su Ruan</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thiberville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949854v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation d'images par coupe de graphe avec a priori de forme</w:t>
               </w:r>
@@ -10518,73 +10518,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673396v1</w:t>
+                <w:t xml:space="preserve">hal-00949854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Right ventricle segmentation by graph cut with shape prior</w:t>
               </w:r>
@@ -11225,56 +11225,69 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a priori knowledge to classify in vivo images of the lung</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification d'images alvéoscopiques par extra-trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chesner Désir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11287,115 +11300,102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thiberville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Changsha, China. pp.207-212</w:t>
+              <w:t xml:space="preserve">RFIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00536322v1</w:t>
+                <w:t xml:space="preserve">hal-00474507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification d'images alvéoscopiques par extra-trees</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using a priori knowledge to classify in vivo images of the lung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chesner Désir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11408,73 +11408,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thiberville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Caen, France</w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Changsha, China. pp.207-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474507v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00536322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a priori knowledge to classify in vivo images of the lung</w:t>
               </w:r>
@@ -11581,51 +11581,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of endomicroscopic images of the distal lung for computer-aided diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Saint-Réquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15181,51 +15181,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ainouz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8020023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456829v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lambert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Guyader" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01102-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410507v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Jurdi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petitjean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahed Abdallah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2021.03.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410506v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana El Jurdi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Cheplygina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2021.103248" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02863197v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2020.3001502" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05482596v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio &#218;beda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Saavedra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heutte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.02.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02496670v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Balhana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.18012.bal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087867v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Trullo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dubray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ruan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.6.1.014001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965039v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Sudharshan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Spanhol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Oliveira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.09.049" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054415v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Nie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2814538" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovann En" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jurie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.1.011010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bensrhair" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2017.03.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113827v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Chang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen H&#228;rtel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hitschfeld" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.03.029" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054406v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66179-7_48" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02114528v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113843v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F.L. Oliveira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2496264" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113992v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desbordes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.11.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BH6LSVQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2016.01.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17M8VSVG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113888v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mendoza Quispe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.01.024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPHKHNJL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648103v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Mi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2015.07.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9QXLS4R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158896v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535900v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2013.11.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945916v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi Hongmei" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142663v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotomamonjy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sala&#252;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thiberville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2014.05.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081337v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Zuluaga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Bai" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dacher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grosgeorge" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.10.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862706v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chesner D&#233;sir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heutte Laurent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2013.05.022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936757v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936773v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794136v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671981v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937505v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Caudron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Fares" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lefebvre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Vivier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796593v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2204747" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942611v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673369v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2011.11.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794139v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673389v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-011-2152-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524989v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-010-0532-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/72184E25F2024530BB5D7F8CD075723FCB2CA4AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551034v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2010.12.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00474318v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Blondiaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dolores" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Marouteau-Pasquier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439137v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Vivier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolores" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gardin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00472947v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/AJR.07.3063" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434331v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273063v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rougon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cluzel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Preteux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe A. Grenier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273062v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673418v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pr&#234;teux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cluzel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grenier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2005.01.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05369621v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Chan Sock Line" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Debroux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92369-2_14" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05370301v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Nouman Hasany" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M&#233;riaudeau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728928v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63797-1_9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05370291v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sourget" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Akko&#231;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stinna Winther" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lyngbye Galsgaard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Jim&#233;nez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456854v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_28" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161509v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48593-0_8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05370336v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW59228.2023.00384" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965497v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meriaudeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2652215" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197905v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434088" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410709v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456812v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Lambert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286628" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456803v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Kuan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286453" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088385v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286633" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960164v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61166-8_8" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183031v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335779v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ubeda" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Saavedra" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3352631" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02117738v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nie Dong" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113933v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinggang Shen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113824v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz S. Oliveira" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cavalin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113939v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650973v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950685" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676320v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Jun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113982v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113807v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532705" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113978v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113849v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Alexandre Spanhol" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113994v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114004v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113997v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216823v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659549v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hc. Chen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988749v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949781v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144677v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153459v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Desbordes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988589v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153463v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949806v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154297v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944339v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vera" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubray" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794153v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794188v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;bert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949854v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673396v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794180v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794175v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794160v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656508v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154360v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794192v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lettier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536322v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474507v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lelandais" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946613v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439110v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saint-R&#233;quier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439131v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Kouadio" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delcourt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439142v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439133v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439139v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Benoist" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439141v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439138v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439135v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Montreuil" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474613v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273602v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273599v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272980v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Cluzel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilippe Grenier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331969v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273024v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272955v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272997v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331970v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0531-5131(03)00517-X" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-143P3T5C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273021v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clauzel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272216v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272258v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439145v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Delmas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272228v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05370323v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-395674-1.00017-2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113970v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273036v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272261v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05370304v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05370330v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Eisenmann" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Reinke" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienn Weru" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minu Dietlinde Tizabi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Isensee" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820354v3" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003631v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00273241v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ainouz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8020023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456829v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lambert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Guyader" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01102-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410507v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Jurdi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petitjean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahed Abdallah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2021.03.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410506v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana El Jurdi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Cheplygina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2021.103248" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02863197v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2020.3001502" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05482596v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio &#218;beda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Saavedra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heutte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.02.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02496670v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Balhana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.18012.bal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087867v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Trullo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dubray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ruan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.6.1.014001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965039v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Sudharshan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Spanhol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Oliveira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.09.049" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054415v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Nie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2814538" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovann En" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jurie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.1.011010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bensrhair" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2017.03.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113827v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Chang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen H&#228;rtel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hitschfeld" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.03.029" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054406v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66179-7_48" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02114528v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113843v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F.L. Oliveira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2496264" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113992v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desbordes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.11.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BH6LSVQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2016.01.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17M8VSVG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113888v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mendoza Quispe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.01.024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPHKHNJL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648103v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Mi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2015.07.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9QXLS4R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158896v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535900v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2013.11.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945916v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi Hongmei" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142663v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotomamonjy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sala&#252;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thiberville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2014.05.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081337v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Zuluaga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Bai" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dacher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grosgeorge" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.10.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862706v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chesner D&#233;sir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heutte Laurent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2013.05.022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936757v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936773v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794136v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671981v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937505v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Caudron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Fares" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lefebvre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Vivier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796593v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2204747" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942611v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794139v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673369v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2011.11.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673389v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-011-2152-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524989v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-010-0532-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/72184E25F2024530BB5D7F8CD075723FCB2CA4AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551034v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2010.12.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00474318v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Blondiaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dolores" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Marouteau-Pasquier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439137v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Vivier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolores" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gardin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00472947v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/AJR.07.3063" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434331v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273063v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rougon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cluzel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Preteux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe A. Grenier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273062v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673418v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pr&#234;teux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cluzel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grenier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2005.01.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05369621v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Chan Sock Line" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Debroux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92369-2_14" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05370301v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Nouman Hasany" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M&#233;riaudeau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728928v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63797-1_9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05370291v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sourget" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Akko&#231;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stinna Winther" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lyngbye Galsgaard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Jim&#233;nez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05370336v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW59228.2023.00384" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456854v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_28" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161509v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48593-0_8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965497v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meriaudeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2652215" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197905v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434088" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410709v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456803v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Lambert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Kuan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286453" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456812v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286628" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088385v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286633" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960164v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61166-8_8" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183031v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335779v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ubeda" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Saavedra" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3352631" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02117738v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nie Dong" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113933v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinggang Shen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113824v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz S. Oliveira" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cavalin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113939v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650973v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950685" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676320v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Jun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113982v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113807v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532705" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113978v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113849v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Alexandre Spanhol" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113994v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114004v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113997v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216823v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659549v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hc. Chen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988749v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949781v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144677v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153459v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Desbordes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988589v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153463v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949806v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154297v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944339v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vera" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubray" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673396v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794153v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794188v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;bert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949854v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794180v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794175v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794160v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656508v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154360v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794192v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lettier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474507v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lelandais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536322v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946613v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439110v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saint-R&#233;quier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439131v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Kouadio" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delcourt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439142v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439133v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439139v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Benoist" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439141v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439138v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439135v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Montreuil" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474613v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273602v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273599v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272980v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Cluzel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilippe Grenier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331969v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273024v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272955v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272997v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331970v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0531-5131(03)00517-X" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-143P3T5C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273021v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clauzel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272216v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272258v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439145v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Delmas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272228v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05370323v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-395674-1.00017-2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113970v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273036v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272261v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05370304v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05370330v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Eisenmann" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Reinke" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienn Weru" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minu Dietlinde Tizabi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Isensee" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820354v3" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003631v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00273241v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>