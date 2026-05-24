--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -573,741 +573,741 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BB-UNet : U-Net with Bounding Box Prior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosana El Jurdi</w:t>
+                <w:t xml:space="preserve">Machine learning for learner English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Balhana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTSP.2020.3001502⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Learner Corpus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (1), pp.72-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/ijlcr.18012.bal⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02863197v1</w:t>
+                <w:t xml:space="preserve">hal-02496670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving pattern spotting in historical documents using feature pyramid networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Úbeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 131, pp.398-404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patrec.2020.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning for learner English</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Canu</w:t>
+                <w:t xml:space="preserve">BB-UNet : U-Net with Bounding Box Prior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosana El Jurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Honeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahed Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Learner Corpus Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (1), pp.72-103. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (6), pp.1189 - 1198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/ijlcr.18012.bal⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSTSP.2020.3001502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496670v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiorgan segmentation using distance-aware adversarial networks</w:t>
+                <w:t xml:space="preserve">Multiple Instance Learning for Histopathological Breast Cancer Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Trullo</w:t>
+                <w:t xml:space="preserve">P.J. Sudharshan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Dubray</w:t>
+                <w:t xml:space="preserve">Fabio Spanhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Su Ruan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luís Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (01), pp.1. </w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 117, pp.103-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JMI.6.1.014001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2018.09.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087867v1</w:t>
+                <w:t xml:space="preserve">hal-01965039v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Instance Learning for Histopathological Breast Cancer Images</w:t>
+                <w:t xml:space="preserve">Multiorgan segmentation using distance-aware adversarial networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.J. Sudharshan</w:t>
+                <w:t xml:space="preserve">Roger Trullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Spanhol</w:t>
+                <w:t xml:space="preserve">Bernard Dubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luís Oliveira</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Su Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 117, pp.103-111. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (01), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2018.09.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JMI.6.1.014001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965039v2</w:t>
+                <w:t xml:space="preserve">hal-02087867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical Image Synthesis with Deep Convolutional Adversarial Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Trullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Lian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 65 (12), pp.2720-2730. </w:t>
@@ -1339,486 +1339,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New public dataset for spotting patterns in medieval document images</w:t>
+                <w:t xml:space="preserve">Automatic classification of human sperm head morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sovann En</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Nicolas</w:t>
+                <w:t xml:space="preserve">Violeta Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jurie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Heutte</w:t>
+                <w:t xml:space="preserve">Steffen Härtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Hitschfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.26.1.011010⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 84, pp.205-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2017.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113967v1</w:t>
+                <w:t xml:space="preserve">hal-02113827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specularity removal: a global energy minimization approach based on polarization imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samia Ainouz</w:t>
+                <w:t xml:space="preserve">New public dataset for spotting patterns in medieval document images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovann En</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bensrhair</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2017.03.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (1), pp.011010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.26.1.011010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01665341v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic classification of human sperm head morphology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Heutte</w:t>
+                <w:t xml:space="preserve">Specularity removal: a global energy minimization approach based on polarization imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Ainouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Hitschfeld</w:t>
+                <w:t xml:space="preserve">Abdelaziz Bensrhair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 84, pp.205-216. </w:t>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 158, pp.31-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2017.03.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2017.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113827v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical Image Synthesis with Context-Aware Generative Adversarial Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Trullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Lian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical image computing and computer-assisted intervention : MICCAI .. International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10435, pp.417-425. </w:t>
@@ -1895,74 +1895,74 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Ainouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bensrhair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cviu.2017.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114528v1</w:t>
@@ -1973,90 +1973,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dataset for Breast Cancer Histopathological Image Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Spanhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz F.L. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 63 (7), pp.1455-1462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2084,388 +2084,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02113843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of lymphoma tumor in PET images using cellular automata: A preliminary study</w:t>
+                <w:t xml:space="preserve">Extreme learning machine for out-of-sample extension in Laplacian eigenmaps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Desbordes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Ruan</w:t>
+                <w:t xml:space="preserve">Arturo Mendoza Quispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 74, pp.68-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2016.01.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2015.11.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113992v1</w:t>
+                <w:t xml:space="preserve">hal-02113888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scalable pattern spotting system for historical documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovann En</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 54, pp.149-161. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2016.01.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2016.01.014⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme learning machine for out-of-sample extension in Laplacian eigenmaps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Segmentation of lymphoma tumor in PET images using cellular automata: A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Desbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arturo Mendoza Quispe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Heutte</w:t>
+                <w:t xml:space="preserve">S. Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 74, pp.68-73. </w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (1), pp.3-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2016.01.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2015.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113888v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust feature selection to predict tumor treatment outcome</w:t>
               </w:r>
@@ -2477,77 +2477,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongmei Mi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 64 (3), pp.195 - 204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2632,51 +2632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23 (1), pp.84-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2740,51 +2740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Ainouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bensrhair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 158, pp.31 - 39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2844,77 +2844,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi Hongmei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 33 (4), pp.995-1003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3301,740 +3301,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph cut segmentation with a statistical shape model in cardiac MRI.</w:t>
+                <w:t xml:space="preserve">Esophagus Segmentation from 3D CT Data Using Skeleton Prior-Based Graph Cut.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Grosgeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 117, pp.2017-35</w:t>
+              <w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.ID 547897</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936757v1</w:t>
+                <w:t xml:space="preserve">hal-00936773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esophagus Segmentation from 3D CT Data Using Skeleton Prior-Based Graph Cut.</w:t>
+                <w:t xml:space="preserve">Graph cut segmentation with a statistical shape model in cardiac MRI.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Grosgeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Dacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.ID 547897</w:t>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117, pp.2017-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936773v1</w:t>
+                <w:t xml:space="preserve">hal-00936757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of endomicroscopic images using extra-Trees</w:t>
+                <w:t xml:space="preserve">An SVM-based distal lung image classification using texture descriptors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chesner Désir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thiberville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Salaün</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Thiberville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 59 (9), pp.2677-2683</w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36, pp.264-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794136v1</w:t>
+                <w:t xml:space="preserve">hal-00671981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An SVM-based distal lung image classification using texture descriptors.</w:t>
+                <w:t xml:space="preserve">Classification of endomicroscopic images using extra-Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chesner Désir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thiberville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 36, pp.264-270</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (9), pp.2677-2683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671981v1</w:t>
+                <w:t xml:space="preserve">hal-00794136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac MR Assessment of Right Ventricular Function in Acquired Heart Disease: Factors of Variability.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Hugues Vivier</w:t>
+                <w:t xml:space="preserve">Classification of endomicroscopic images of the lung based on random subwindows and extra-trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chesner Désir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thiberville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Radiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Volume 59, (Issue 9), pp. 2677- 2683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2012.2204747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937505v1</w:t>
+                <w:t xml:space="preserve">hal-00796593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of endomicroscopic images of the lung based on random subwindows and extra-trees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chesner Désir</w:t>
+                <w:t xml:space="preserve">Cardiac MR Assessment of Right Ventricular Function in Acquired Heart Disease: Factors of Variability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Hugues Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Academic Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (8), pp.991-1002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796593v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic cardiac image segmentation: A validation study.</w:t>
               </w:r>
@@ -4046,64 +4046,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Grosgeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Dacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4249,51 +4249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chesner Désir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4353,90 +4353,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic accuracy and variability of three semi-quantitative methods for assessing right ventricular systolic function from cardiac MRI in patients with acquired heart disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Hugues Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4513,64 +4513,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Grosgeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Dacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4720,51 +4720,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Functional MR urography in children]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Hugues Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Blondiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4970,51 +4970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro assessment of a 3D segmentation algorithm based on the belief functions theory in calculating renal volumes by MRI.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Hugues Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Dolores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5344,252 +5344,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00273063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of myocardial function: A review of quantification methods and results using tagged MRI</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A non-rigid registration approach for quantifying myocardial contraction in tagged MRI using generalized information measures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Cluzel</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Prêteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9 (4), pp.353-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2005.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00273062v1</w:t>
+                <w:t xml:space="preserve">hal-00673418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-rigid registration approach for quantifying myocardial contraction in tagged MRI using generalized information measures.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of myocardial function: A review of quantification methods and results using tagged MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grenier</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cluzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7 (2), pp.501-516</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.media.2005.01.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00673418v1</w:t>
+                <w:t xml:space="preserve">hal-00273062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (75)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5813,581 +5813,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Guided Tour of Post-hoc XAI Techniques in Image Segmentation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Data usage and citation practices in medical imaging conferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Sourget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Akkoç</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stinna Winther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lyngbye Galsgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelia Jiménez-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Explainable Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medical Imaging with Deep Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728928v1</w:t>
+                <w:t xml:space="preserve">hal-05370291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data usage and citation practices in medical imaging conferences</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Guided Tour of Post-hoc XAI Techniques in Image Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Nouman Hasany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mériaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Imaging with Deep Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Explainable Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Malta, Malta. pp.155-177, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-63797-1_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05370291v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seg-XRes-CAM: Explaining Spatially Local Regions in Image Segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Syed Nouman Hasany</w:t>
+                <w:t xml:space="preserve">On the Inclusion of Topological Requirements in CNNs for Semantic Segmentation Applied to Radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Mériaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshops (CVPRW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Vancouver, France. pp.3733-3738, </w:t>
+              <w:t xml:space="preserve">SSVM 2023: Scale Space and Variational Methods in Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Santa Margherita di Pula (Cagliari), Italy. pp.363-375, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CVPRW59228.2023.00384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-31975-4_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05370336v1</w:t>
+                <w:t xml:space="preserve">hal-04456854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Inclusion of Topological Requirements in CNNs for Semantic Segmentation Applied to Radiotherapy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Le Guyader</w:t>
+                <w:t xml:space="preserve">Can SegFormer be a True Competitor to U-Net for Medical Image Segmentation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Sourget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Nouman Hasany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mériaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSVM 2023: Scale Space and Variational Methods in Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Santa Margherita di Pula (Cagliari), Italy. pp.363-375, </w:t>
+              <w:t xml:space="preserve">27th Conference on Medical Image Understanding and Analysis 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Aberdeen, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-31975-4_28⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-48593-0_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456854v1</w:t>
+                <w:t xml:space="preserve">hal-04161509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can SegFormer be a True Competitor to U-Net for Medical Image Segmentation?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seg-XRes-CAM: Explaining Spatially Local Regions in Image Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Nouman Hasany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mériaudeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Conference on Medical Image Understanding and Analysis 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Aberdeen, United Kingdom. </w:t>
+              <w:t xml:space="preserve">2023 IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshops (CVPRW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vancouver, France. pp.3733-3738, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-48593-0_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW59228.2023.00384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161509v1</w:t>
+                <w:t xml:space="preserve">hal-05370336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of attention information from transformer layers in hybrid medical image segmentation networks</w:t>
               </w:r>
@@ -6696,174 +6696,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SegTHOR: Segmentation of Thoracic Organs at Risk in CT images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating CoordConv for Fully and Weakly Supervised Medical Image Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosana El Jurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoe Lambert</w:t>
+                <w:t xml:space="preserve">Thomas Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Su Kuan</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Honeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahed Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 Tenth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2020, Paris, France. pp.1-6, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPTA50016.2020.9286453⟩</w:t>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA50016.2020.9286633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456803v1</w:t>
+                <w:t xml:space="preserve">hal-03088385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the weighted Van der Waals-Cahn-Hilliard model for image segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6887,187 +6900,174 @@
               <w:t xml:space="preserve">2020 Tenth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPTA50016.2020.9286628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating CoordConv for Fully and Weakly Supervised Medical Image Segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosana El Jurdi</w:t>
+                <w:t xml:space="preserve">SegTHOR: Segmentation of Thoracic Organs at Risk in CT images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dargent</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fahed Abdallah</w:t>
+                <w:t xml:space="preserve">Su Kuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 Tenth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2020, Paris, France. pp.1-5, </w:t>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPTA50016.2020.9286633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPTA50016.2020.9286453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088385v1</w:t>
+                <w:t xml:space="preserve">hal-04456803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explainability for regression CNN in fetal head circumference estimation from ultrasound images</w:t>
               </w:r>
@@ -7164,334 +7164,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organ Segmentation in CT Images With Weak Annotations: A Preliminary Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosana El Jurdi</w:t>
+                <w:t xml:space="preserve">Pattern spotting in historical documents using convolutional models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Ubeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José M. Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fahed Abdallah</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Workshop on Historical Document Imaging and Processing, HIP 2019, Sydney, Australia, Sept 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICDAR2019, Sep 2019, Sydney, Australia. pp.60-65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3352631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183031v1</w:t>
+                <w:t xml:space="preserve">hal-02335779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern spotting in historical documents using convolutional models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Nicolas</w:t>
+                <w:t xml:space="preserve">Organ Segmentation in CT Images With Weak Annotations: A Preliminary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosana El Jurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Heutte</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Honeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahed Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Historical Document Imaging and Processing, HIP 2019, Sydney, Australia, Sept 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27-ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3352631⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02335779v1</w:t>
+                <w:t xml:space="preserve">hal-02183031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation des organes á risque en imagerie scanner par architecture sharpmask et crf.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Trullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nie Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7527,351 +7527,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Segmentation of Multiple Thoracic Organs in CT Images with Two Collaborative Deep Architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roger Trullo</w:t>
+                <w:t xml:space="preserve">Deep features for breast cancer histopathological image classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Spanhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz S. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Cavalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Su Ruan</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI’17 workshop Deep Learning in Medical Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Quebec, Canada. pp.21-29</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Systems, Man and Cybernetics (SMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Banff, Canada. pp.1868-1873</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113933v1</w:t>
+                <w:t xml:space="preserve">hal-02113824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep features for breast cancer histopathological image classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luiz S. Oliveira</w:t>
+                <w:t xml:space="preserve">Joint Segmentation of Multiple Thoracic Organs in CT Images with Two Collaborative Deep Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Trullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Cavalin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Heutte</w:t>
+                <w:t xml:space="preserve">Dinggang Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Systems, Man and Cybernetics (SMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Banff, Canada. pp.1868-1873</w:t>
+              <w:t xml:space="preserve">MICCAI’17 workshop Deep Learning in Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Quebec, Canada. pp.21-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113824v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully automated esophagus segmentation with a hierarchical deep learning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Trullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinggang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Conference on Signal and Image Processing Applications (ICSIPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Kuching, Malaysia. pp.503-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7896,103 +7896,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEGMENTATION OF ORGANS AT RISK IN THORACIC CT IMAGES USING A SHARPMASK ARCHITECTURE AND CONDITIONAL RANDOM FIELDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Trullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinggang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Internation Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Melbourne, Australia. pp.1003-1006, </w:t>
@@ -8043,90 +8043,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical image synthesis with context-aware generative adversarial networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nie Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Trullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lian Jun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miccai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Quebec, Canada</w:t>
@@ -8155,103 +8155,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern localization in historical document images via template matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovann En</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 23rd International Conference on Pattern Recognition (ICPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico. pp.2054-2059</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8270,226 +8270,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02113982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization-based specularity removal method with global energy minimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samia Ainouz</w:t>
+                <w:t xml:space="preserve">Breast cancer histopathological image classification using Convolutional Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Alexandre Spanhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz F.L. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bensrhair</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2016 International Joint Conference on Neural Networks (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada. pp.2560-2567</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113807v1</w:t>
+                <w:t xml:space="preserve">hal-02113849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Region Proposal for Pattern Spotting in Historical Document Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovann En</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 15th International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Shenzhen, China. pp.367-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8508,433 +8499,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02113978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast cancer histopathological image classification using Convolutional Neural Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luiz F.L. Oliveira</w:t>
+                <w:t xml:space="preserve">Polarization-based specularity removal method with global energy minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Ainouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Heutte</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bensrhair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 International Joint Conference on Neural Networks (IJCNN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, United States. pp.1983-1987, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113849v1</w:t>
+                <w:t xml:space="preserve">hal-02113807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation-free pattern spotting in historical document images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Détection de motifs graphiques dans des images de documents anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovann En</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 13th International Conference on Document Analysis and Recognition (ICDAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Tunis, Tunisia. pp.606-610</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113994v1</w:t>
+                <w:t xml:space="preserve">hal-02114004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de motifs graphiques dans des images de documents anciens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Segmentation-free pattern spotting in historical document images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovann En</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">2015 13th International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Tunis, Tunisia. pp.606-610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114004v1</w:t>
+                <w:t xml:space="preserve">hal-02113994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Discriminant Analysis for Zero-shot Learning Image Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovann En</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Berlin, Germany. pp.70-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8959,51 +8959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape prior based image segmentation using manifold learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Mendoza Quispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9041,51 +9041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust optimal feature selection for lung tumor recurrence prediction in PET imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ruan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9160,649 +9160,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation par coupes de graphe multi-labels avec a priori de forme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Grosgeorge</w:t>
+                <w:t xml:space="preserve">3D automated lymphoma segmentation in PET images based on cellular automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, France</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988749v1</w:t>
+                <w:t xml:space="preserve">hal-01153459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Segmentation of Right and Left Cardiac Ventricles Using Multi-Label Graph Cut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Grosgeorge</w:t>
+                <w:t xml:space="preserve">Robust feature selection to predict tumor treatment outcome. Computational Methods for Molecular Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongmei Mi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Beijing, China</w:t>
+              <w:t xml:space="preserve">MICCAI Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949781v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust feature selection to predict tumor treatment outcome. Computational Methods for Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hongmei Mi</w:t>
+                <w:t xml:space="preserve">Joint Segmentation of Right and Left Cardiac Ventricles Using Multi-Label Graph Cut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Grosgeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Boston, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144677v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D automated lymphoma segmentation in PET images based on cellular automata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Desbordes</w:t>
+                <w:t xml:space="preserve">Segmentation par coupes de graphe multi-labels avec a priori de forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Grosgeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153459v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation automatique de tumeur par marche aléatoire basé sur un modèle de croissance de tumeur</w:t>
+                <w:t xml:space="preserve">Robust Feature Selection to Predict Tumor Treatment Outcome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongmei Mi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance de formes et intelligence artificielle (RFIA) 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, France</w:t>
+              <w:t xml:space="preserve">Computational Methods for Molecular Imaging, International Conference on Medical Image Computing and Computer Assisted Intervention workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988589v1</w:t>
+                <w:t xml:space="preserve">hal-01153463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Feature Selection to Predict Tumor Treatment Outcome</w:t>
+                <w:t xml:space="preserve">Segmentation automatique de tumeur par marche aléatoire basé sur un modèle de croissance de tumeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongmei Mi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods for Molecular Imaging, International Conference on Medical Image Computing and Computer Assisted Intervention workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Boston, United States</w:t>
+              <w:t xml:space="preserve">Reconnaissance de formes et intelligence artificielle (RFIA) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153463v1</w:t>
+                <w:t xml:space="preserve">hal-00988589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Lung Tumor Segmentation on PET Images Based on Random Walks and Tumor Growth Model</w:t>
               </w:r>
@@ -9827,64 +9827,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9935,64 +9935,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongmei Mi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10056,51 +10056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ruan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10145,688 +10145,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation d'images par coupe de graphe avec a priori de forme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Right ventricle segmentation in cardiac MRI : a MICCAI'12 challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Grosgeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Su Ruan</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Dacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">3D Cardiovascular Imaging : a MICCAI segmentation challenge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673396v1</w:t>
+                <w:t xml:space="preserve">hal-00794175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new random forest method for one class classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Bernard</w:t>
+                <w:t xml:space="preserve">Right ventricle segmentation by graph cut with shape prior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Grosgeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Heutte</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Dacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint IAPR International Workshops on Statistical Techniques in Pattern Recognition (SPR) and Structural and Syntactic Pattern Recognition (SSPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Hiroshima, Japan. pp.282-290</w:t>
+              <w:t xml:space="preserve">3D Cardiovascular Imaging : a MICCAI segementation challenge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794153v1</w:t>
+                <w:t xml:space="preserve">hal-00794180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of pathological condition in distal lung images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new random forest method for one class classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chesner Désir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Thiberville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, France</w:t>
+              <w:t xml:space="preserve">Joint IAPR International Workshops on Statistical Techniques in Pattern Recognition (SPR) and Structural and Syntactic Pattern Recognition (SSPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Hiroshima, Japan. pp.282-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794188v1</w:t>
+                <w:t xml:space="preserve">hal-00794153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation d'images par coupe de graphe avec a priori de forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Grosgeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Right ventricle segmentation by graph cut with shape prior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Grosgeorge</w:t>
+                <w:t xml:space="preserve">Detection of pathological condition in distal lung images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chesner Désir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Nicolas Dacher</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thiberville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D Cardiovascular Imaging : a MICCAI segementation challenge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Nice, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794180v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Right ventricle segmentation in cardiac MRI : a MICCAI'12 challenge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Segmentation d'images par coupe de graphe avec a priori de forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Grosgeorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Nicolas Dacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D Cardiovascular Imaging : a MICCAI segmentation challenge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Nice, France</w:t>
+              <w:t xml:space="preserve">RFIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794175v1</w:t>
+                <w:t xml:space="preserve">hal-00673396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A random forest based approach for one class classification in medical imaging</w:t>
               </w:r>
@@ -10851,51 +10851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd MICCAI International Workshop on Machine Learning in Medical Imaging (MLMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Nice, France. pp.250-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10946,51 +10946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Grosgeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11041,51 +11041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Grosgeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National sur la Reconnaissance de Formes et l’Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11162,51 +11162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thiberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of International Congress and exhibition on Computer Assisted Radiology and Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11225,256 +11225,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification d'images alvéoscopiques par extra-trees</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using a priori knowledge to classify in vivo images of the lung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chesner Désir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thiberville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Caen, France</w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Changsha, China. pp.207-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474507v1</w:t>
+                <w:t xml:space="preserve">hal-00536322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a priori knowledge to classify in vivo images of the lung</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification d'images alvéoscopiques par extra-trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chesner Désir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thiberville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Changsha, China. pp.207-212</w:t>
+              <w:t xml:space="preserve">RFIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00536322v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a priori knowledge to classify in vivo images of the lung</w:t>
               </w:r>
@@ -11486,51 +11486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chesner Désir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thiberville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11581,90 +11581,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of endomicroscopic images of the distal lung for computer-aided diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Saint-Réquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chesner Désir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Intelligent Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Ulsan, South Korea. pp.994-1003</w:t>
@@ -11687,312 +11687,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00439110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Top-Down Approach for Automatic Dropper Extraction in Catenary Scenes</w:t>
+                <w:t xml:space="preserve">Extraction automatique de pendules dans des images de caténaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Régis Kouadio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Delcourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IbPRIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Povoa de Varzim, Portugal. pp.225-232</w:t>
+              <w:t xml:space="preserve">22ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00439131v1</w:t>
+                <w:t xml:space="preserve">hal-00439142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction automatique de pendules dans des images de caténaire</w:t>
+                <w:t xml:space="preserve">A Top-Down Approach for Automatic Dropper Extraction in Catenary Scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Kouadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delcourt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Kouadio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.296</w:t>
+              <w:t xml:space="preserve">IbPRIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Povoa de Varzim, Portugal. pp.225-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00439142v1</w:t>
+                <w:t xml:space="preserve">hal-00439131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Extraction of Droppers in Catenary Scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Kouadio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAPR Conference on Machine Vision Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Yokohama, Japan. pp.497-500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12069,51 +12069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thiberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAPR Conference on Machine Vision Applications (MVA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Yokohama, Japan. pp.471-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12132,351 +12132,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00439139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification d'images endomicroscopiques du système respiratoire alvéolaire</w:t>
+                <w:t xml:space="preserve">Automatic classification of in vivo distal lung images for computer-aided diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Benoist</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chesner Désir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thiberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.299</w:t>
+              <w:t xml:space="preserve">Medical Image Understanding and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Londres, United Kingdom. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00439141v1</w:t>
+                <w:t xml:space="preserve">hal-00439138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic classification of in vivo distal lung images for computer-aided diagnosis</w:t>
+                <w:t xml:space="preserve">Classification d'images endomicroscopiques du système respiratoire alvéolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chesner Désir</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thiberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Understanding and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Londres, United Kingdom. pp.26</w:t>
+              <w:t xml:space="preserve">22ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00439138v1</w:t>
+                <w:t xml:space="preserve">hal-00439141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic extraction of information for catenary scene analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Montreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Kouadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delcourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 16th European Signal Processing Conference (EUSIPCO'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12501,77 +12501,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video based catenary inspection for preventive maintenance on iris 320.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Kouadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Kouadio</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12940,459 +12940,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non rigid registration approach for measuring myocardial contraction in tagged MRI using exclusive f-information</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variational non rigid image registration using exclusive f-information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Preteux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICISP 2003 : International Conference on Image and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Agadir, Morocco. pp.145 - 152</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP'2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Barcelona, Spain. pp.703-706</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331969v1</w:t>
+                <w:t xml:space="preserve">hal-00272997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring myocardial deformations in tagged-MR image sequences using informational non rigid registration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recalage variationnel non rigide d'images par f-information exclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rougon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Preteux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe A. Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Workshop on Functional Imaging and Modeling of the Heart (FIMH'2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Lyon, France. pp.162-172</w:t>
+              <w:t xml:space="preserve">Actes 19e Colloque GRETSI sur le Traitement du Signal et des Images (GRETSI'2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Paris, France. pp.165-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00273024v1</w:t>
+                <w:t xml:space="preserve">hal-00272955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recalage variationnel non rigide d'images par f-information exclusive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring myocardial deformations in tagged-MR image sequences using informational non rigid registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Preteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe A. Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes 19e Colloque GRETSI sur le Traitement du Signal et des Images (GRETSI'2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Paris, France. pp.165-168</w:t>
+              <w:t xml:space="preserve">Second International Workshop on Functional Imaging and Modeling of the Heart (FIMH'2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Lyon, France. pp.162-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00272955v1</w:t>
+                <w:t xml:space="preserve">hal-00273024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational non rigid image registration using exclusive f-information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A non rigid registration approach for measuring myocardial contraction in tagged MRI using exclusive f-information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Preteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP'2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Barcelona, Spain. pp.703-706</w:t>
+              <w:t xml:space="preserve">ICISP 2003 : International Conference on Image and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Agadir, Morocco. pp.145 - 152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00272997v1</w:t>
+                <w:t xml:space="preserve">hal-01331969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring myocardial deformations from MR data using information-theoretic nonrigid registration</w:t>
               </w:r>
@@ -13417,64 +13417,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Preteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CARS 2003 : 17th International Congress and Exhibition on Computer Assisted Radiology and Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Londres, United Kingdom. pp.1159 - 1164, </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13635,164 +13635,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00273021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking non-rigid registration techniques for the quantitative analysis of myocardial function in tagged-MR imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe A. Grenier</w:t>
+                <w:t xml:space="preserve">Level set for face feature extraction: Application to lip tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress of Radiology 2002 (ECR'2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Image and Vision Computing New Zealand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Auckland, New Zealand. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00272216v1</w:t>
+                <w:t xml:space="preserve">hal-00439145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recalage non rigides par mesures d'information généralisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13821,139 +13782,178 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Thématique GDR MSPC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Level set for face feature extraction: Application to lip tracking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Petitjean</w:t>
+                <w:t xml:space="preserve">Benchmarking non-rigid registration techniques for the quantitative analysis of myocardial function in tagged-MR imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rougon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Preteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe A. Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image and Vision Computing New Zealand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Auckland, New Zealand. pp.0</w:t>
+              <w:t xml:space="preserve">European Congress of Radiology 2002 (ECR'2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00439145v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de techniques de recalage non rigide pour l'analyse quantitative de la fonction contractile myocardique en IRM de marquage</w:t>
               </w:r>
@@ -14196,51 +14196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRUNING TREES IN RANDOM FORESTS FOR MINIMIZING NON DETECTION IN MEDICAL IMAGING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15181,51 +15181,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ainouz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8020023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456829v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lambert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Guyader" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01102-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410507v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Jurdi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petitjean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahed Abdallah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2021.03.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410506v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana El Jurdi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Cheplygina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2021.103248" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02863197v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2020.3001502" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05482596v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio &#218;beda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Saavedra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heutte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.02.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02496670v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Balhana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.18012.bal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087867v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Trullo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dubray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ruan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.6.1.014001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965039v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Sudharshan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Spanhol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Oliveira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.09.049" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054415v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Nie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2814538" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovann En" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jurie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.1.011010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bensrhair" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2017.03.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113827v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Chang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen H&#228;rtel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hitschfeld" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.03.029" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054406v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66179-7_48" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02114528v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113843v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F.L. Oliveira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2496264" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113992v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desbordes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.11.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BH6LSVQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2016.01.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17M8VSVG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113888v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mendoza Quispe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.01.024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPHKHNJL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648103v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Mi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2015.07.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9QXLS4R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158896v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535900v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2013.11.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945916v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi Hongmei" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142663v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotomamonjy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sala&#252;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thiberville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2014.05.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081337v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Zuluaga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Bai" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dacher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grosgeorge" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.10.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862706v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chesner D&#233;sir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heutte Laurent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2013.05.022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936757v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936773v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794136v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671981v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937505v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Caudron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Fares" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lefebvre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Vivier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796593v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2204747" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942611v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794139v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673369v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2011.11.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673389v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-011-2152-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524989v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-010-0532-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/72184E25F2024530BB5D7F8CD075723FCB2CA4AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551034v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2010.12.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00474318v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Blondiaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dolores" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Marouteau-Pasquier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439137v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Vivier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolores" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gardin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00472947v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/AJR.07.3063" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434331v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273063v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rougon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cluzel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Preteux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe A. Grenier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273062v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673418v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pr&#234;teux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cluzel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grenier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2005.01.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05369621v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Chan Sock Line" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Debroux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92369-2_14" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05370301v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Nouman Hasany" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M&#233;riaudeau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728928v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63797-1_9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05370291v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sourget" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Akko&#231;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stinna Winther" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lyngbye Galsgaard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Jim&#233;nez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05370336v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW59228.2023.00384" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456854v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_28" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161509v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48593-0_8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965497v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meriaudeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2652215" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197905v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434088" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410709v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456803v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Lambert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Kuan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286453" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456812v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286628" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088385v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286633" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960164v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61166-8_8" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183031v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335779v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ubeda" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Saavedra" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3352631" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02117738v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nie Dong" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113933v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinggang Shen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113824v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz S. Oliveira" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cavalin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113939v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650973v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950685" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676320v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Jun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113982v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113807v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532705" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113978v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113849v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Alexandre Spanhol" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113994v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114004v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113997v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216823v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659549v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hc. Chen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988749v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949781v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144677v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153459v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Desbordes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988589v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153463v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949806v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154297v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944339v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vera" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubray" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673396v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794153v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794188v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;bert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949854v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794180v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794175v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794160v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656508v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154360v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794192v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lettier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474507v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lelandais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536322v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946613v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439110v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saint-R&#233;quier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439131v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Kouadio" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delcourt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439142v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439133v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439139v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Benoist" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439141v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439138v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439135v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Montreuil" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474613v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273602v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273599v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272980v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Cluzel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilippe Grenier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331969v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273024v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272955v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272997v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331970v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0531-5131(03)00517-X" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-143P3T5C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273021v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clauzel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272216v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272258v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439145v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Delmas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272228v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05370323v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-395674-1.00017-2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113970v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273036v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272261v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05370304v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05370330v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Eisenmann" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Reinke" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienn Weru" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minu Dietlinde Tizabi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Isensee" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820354v3" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003631v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00273241v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ainouz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8020023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456829v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lambert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Guyader" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01102-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410507v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Jurdi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petitjean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahed Abdallah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2021.03.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410506v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana El Jurdi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Cheplygina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2021.103248" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02496670v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Balhana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.18012.bal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05482596v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio &#218;beda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Saavedra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heutte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.02.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02863197v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2020.3001502" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965039v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Sudharshan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Spanhol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Oliveira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.09.049" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087867v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Trullo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dubray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ruan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.6.1.014001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054415v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Nie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2814538" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113827v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Chang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen H&#228;rtel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hitschfeld" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.03.029" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113967v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovann En" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jurie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.1.011010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665341v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bensrhair" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2017.03.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054406v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66179-7_48" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02114528v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113843v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F.L. Oliveira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2496264" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113888v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Mendoza Quispe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.01.024" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPHKHNJL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116648v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2016.01.014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17M8VSVG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desbordes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.11.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BH6LSVQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648103v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Mi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2015.07.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9QXLS4R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158896v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535900v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2013.11.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945916v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi Hongmei" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142663v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotomamonjy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sala&#252;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thiberville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2014.05.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081337v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Zuluaga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Bai" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dacher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grosgeorge" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2014.10.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862706v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chesner D&#233;sir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heutte Laurent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2013.05.022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936773v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936757v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671981v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794136v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796593v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2204747" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937505v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Caudron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Fares" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lefebvre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Vivier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942611v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794139v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673369v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2011.11.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673389v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-011-2152-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524989v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-010-0532-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/72184E25F2024530BB5D7F8CD075723FCB2CA4AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551034v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2010.12.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00474318v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Blondiaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dolores" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Marouteau-Pasquier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439137v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Vivier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolores" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gardin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00472947v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/AJR.07.3063" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434331v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273063v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rougon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cluzel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Preteux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe A. Grenier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673418v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pr&#234;teux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cluzel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grenier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2005.01.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273062v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05369621v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Chan Sock Line" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Debroux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92369-2_14" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05370301v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Nouman Hasany" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M&#233;riaudeau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05370291v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sourget" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Akko&#231;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stinna Winther" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lyngbye Galsgaard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Jim&#233;nez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728928v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63797-1_9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456854v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31975-4_28" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161509v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48593-0_8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05370336v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW59228.2023.00384" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965497v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meriaudeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2652215" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197905v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434088" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03410709v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03088385v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286633" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456812v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Lambert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286628" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456803v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Kuan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286453" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960164v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61166-8_8" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335779v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ubeda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Saavedra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3352631" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183031v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02117738v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nie Dong" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113824v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz S. Oliveira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cavalin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113933v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinggang Shen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113939v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650973v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950685" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676320v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Jun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113982v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113849v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Alexandre Spanhol" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113978v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113807v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532705" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114004v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113994v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113997v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216823v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659549v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hc. Chen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153459v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Desbordes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144677v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949781v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988749v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153463v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988589v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949806v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154297v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944339v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vera" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubray" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794175v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794180v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794153v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949854v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794188v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;bert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673396v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794160v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656508v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154360v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794192v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lettier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536322v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474507v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lelandais" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946613v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439110v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saint-R&#233;quier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439142v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delcourt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Kouadio" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439131v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439133v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439139v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Benoist" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439138v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439141v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439135v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Montreuil" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474613v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273602v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273599v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272980v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Cluzel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilippe Grenier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272997v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272955v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273024v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331969v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331970v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0531-5131(03)00517-X" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-143P3T5C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273021v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clauzel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439145v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Delmas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272258v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272216v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272228v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05370323v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-395674-1.00017-2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113970v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273036v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272261v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05370304v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05370330v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Eisenmann" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Reinke" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienn Weru" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minu Dietlinde Tizabi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Isensee" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820354v3" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003631v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00273241v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>