--- v0 (2026-04-06)
+++ v1 (2026-05-07)
@@ -135,51 +135,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -515,1101 +515,1010 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécialiser la LEA ? De l’intérêt de l’étude des discours, milieux et cultures spécialisés pour concevoir les enseignements en Langues étrangères appliquées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les représentations du climat dans la presse anglophone : la construction d'un interdiscours métaphorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ELAD-SILDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Metaphors we manipulate with, 5 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03961118v1</w:t>
+                <w:t xml:space="preserve">hal-03016161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations du climat dans la presse anglophone : la construction d'un interdiscours métaphorique</w:t>
+                <w:t xml:space="preserve">Anaphores en the et paradigmes désignationnels dans la presse anglophone : le cas du discours sur le changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELAD-SILDA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La gestion de l'anaphore en discours : complexités et enjeux, 72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/praxematique.5533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03016161v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaphores en the et paradigmes désignationnels dans la presse anglophone : le cas du discours sur le changement climatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disseminating climate change knowledge. Representation of the International Panel on Climate Change in three types of specialized discourse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Biros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lingue e Linguaggi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278120v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disseminating climate change knowledge. Representation of the International Panel on Climate Change in three types of specialized discourse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">DISSEMINATING CLIMATE CHANGE KNOWLEDGE Representation of the International Panel on Climate Change in three types of specialized discourse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Biros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lingue e Linguaggi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lingue e Linguaggio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1285/i22390359v29p179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278210v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DISSEMINATING CLIMATE CHANGE KNOWLEDGE Representation of the International Panel on Climate Change in three types of specialized discourse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La notion de climat dans le discours de la presse anglophone : le traitement de la question climatique de 2010 à 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lingue e Linguaggio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1285/i22390359v29p179⟩</w:t>
+              <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74, pp.77 - 93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asp.5365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317771v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion de climat dans le discours de la presse anglophone : le traitement de la question climatique de 2010 à 2017</w:t>
+                <w:t xml:space="preserve">The Stories Journalists Tell: A Study of Narrative Modes in the US Press Relating to the 2016 Rio Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/asp.5365⟩</w:t>
+              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Récits fictionnels et non fictionnels liés à des communautés professionnelles et à des groupes spécialisés, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ilcea.4682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928318v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Stories Journalists Tell: A Study of Narrative Modes in the US Press Relating to the 2016 Rio Games</w:t>
+                <w:t xml:space="preserve">L’anaphore en THE, mode d’accommodation dans la presse généraliste et d’intérêt spécialisé des États-Unis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ilcea.4682⟩</w:t>
+              <w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anglophonia.1106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874192v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’anaphore en THE, mode d’accommodation dans la presse généraliste et d’intérêt spécialisé des États-Unis.</w:t>
+                <w:t xml:space="preserve">Fukushima and its treatment in the press</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Progress in Industrial Ecology, An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (2/3), pp.209 - 228</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874187v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fukushima and its treatment in the press</w:t>
+                <w:t xml:space="preserve">Les mots du journalisme : de la terminologie à la culture professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Industrial Ecology, An International Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68, pp.25 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asp.4690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874182v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mots du journalisme : de la terminologie à la culture professionnelle</w:t>
+                <w:t xml:space="preserve">Définition et explication dans la presse généraliste aux États-Unis : de la médiation du discours expert à la création d’un intertexte médiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/asp.4690⟩</w:t>
+              <w:t xml:space="preserve">ASp (Anglais de Spécialité)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Médiation du discours expert : approches linguistiques, 65, pp.21-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asp.4186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874176v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition et explication dans la presse généraliste aux États-Unis : de la médiation du discours expert à la création d’un intertexte médiatique</w:t>
+                <w:t xml:space="preserve">Parole rapportée et positionnement discursif dans la presse américaine : analyse de l'utilisation des citations dans des commentaires politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASp (Anglais de Spécialité)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/asp.4186⟩</w:t>
+              <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59, pp.43 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asp.3047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131377v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parole rapportée et positionnement discursif dans la presse américaine : analyse de l'utilisation des citations dans des commentaires politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASp (Anglais de Spécialité)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 59, pp.43-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/asp.3047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131370v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01874174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significance of Professional and Disciplinary Cultures for Research and Teaching of English for Specific Purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1625,51 +1534,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESSE Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIL, Aug 2024, Lausanne ( CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1679,51 +1588,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Culture in the Study of Specialized Discourses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1752,73 +1661,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Teaching English For Specific and Academic Purposes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues de spécialité, corpus et genres : réflexions méthodologiques, caractérisation et transposition didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1837,148 +1746,148 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 57, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/137vv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier spécial : Anglais de spécialité et LEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 87, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13poi⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1988,313 +1897,313 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de l’incertitude dans la couverture médiatique du COVID-19 aux États-Unis : les exemples de MAY et COULD.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Artois Presse Université. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les discours de crise sanitaire (Covid-19). Approches linguistiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-2-84832-595-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spécialisation des genres journalistiques : le cas du New York Times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les genres en anglais de spécialité : définitions, méthodologies d'analyse et retombées pédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.63-88, 2023, Aspects linguistiques et culturels des discours spécialisés,, 9783034342513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covering COVID-19 in the French and US press: Quotes, sources and journalistic ethos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mutations des discours médiatiques : approche contrastive et interculturelle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2022, 9783631869123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« The reporters that brought down Nixon » : l’affaire du Watergate comme récit constitutif de l’identité professionnelle des journalistes aux États-Unis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Resche (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mise en récit dans les discours spécialisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2304,114 +2213,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la caractérisation de la presse écrite états-unienne de qualité comme domaine spécialisé : milieu, culture et discours du New York Times et du Washington Post</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Sorbonne, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01131457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2479,51 +2388,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6146CF4"/>
+    <w:nsid w:val="6505FFCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2710,51 +2619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-peynaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0480-3276" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431570v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara &#193;lvarez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peynaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueniya Lyu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432400v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Stojkovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04345124v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.8589" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119396v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.5115" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961118v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gaillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.7749" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016161v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278120v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.5533" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278210v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Biros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317771v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i22390359v29p179" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928318v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.5365" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874192v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.4682" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874187v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1106" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874182v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874176v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.4690" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01131377v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.4186" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01131370v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.3047" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854463v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406833v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137vv" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406816v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13poi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909883v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119371v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961123v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-01131457v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-peynaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0480-3276" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431570v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara &#193;lvarez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peynaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueniya Lyu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432400v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Stojkovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04345124v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.8589" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119396v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.5115" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016161v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278120v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.5533" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278210v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Biros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317771v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i22390359v29p179" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928318v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.5365" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874192v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.4682" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1106" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874182v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874176v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.4690" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01131377v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.4186" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.3047" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01131370v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854463v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406833v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406825v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137vv" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13poi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909883v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119371v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961123v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874225v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-01131457v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>