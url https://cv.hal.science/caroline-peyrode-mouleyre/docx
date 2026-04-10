--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -100,377 +100,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefits of combining an immunomodulator with a chemotherapy agent in chondrosarcoma–a proof of concept with mifamurtide</w:t>
+                <w:t xml:space="preserve">Design, synthesis and in vitro evaluation of non-steroidal anti-inflammatory prodrugs for osteoarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rohan Quoniou</w:t>
+                <w:t xml:space="preserve">Iuliia Voitovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Bortoli</w:t>
+                <w:t xml:space="preserve">Nancy Ty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marion Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Chautard</w:t>
+                <w:t xml:space="preserve">Caroline Peyrode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 42 (11), pp.476. </w:t>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 160, pp.108410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12032-025-03038-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2025.108410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421963v1</w:t>
+                <w:t xml:space="preserve">hal-05114519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis and in vitro evaluation of non-steroidal anti-inflammatory prodrugs for osteoarthritis</w:t>
+                <w:t xml:space="preserve">The benefits of combining an immunomodulator with a chemotherapy agent in chondrosarcoma–a proof of concept with mifamurtide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iuliia Voitovich</w:t>
+                <w:t xml:space="preserve">Rohan Quoniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Ty</w:t>
+                <w:t xml:space="preserve">Elisa Bortoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Couderc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Moreau</w:t>
+                <w:t xml:space="preserve">Florent Cachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Peyrode</w:t>
+                <w:t xml:space="preserve">Emmanuel Chautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 160, pp.108410. </w:t>
+              <w:t xml:space="preserve">Medical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (11), pp.476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2025.108410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12032-025-03038-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05114519v1</w:t>
+                <w:t xml:space="preserve">hal-05421963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chondrosarcoma Co-Culture 3D Model─An Insight to Evaluate Drugs Acting on TAMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohan Quoniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Cachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Blavignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Bortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (9), pp.5832-5843. </w:t>
@@ -508,103 +508,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Coculture between Cancer Cells and Macrophages: From Conception to Experimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohan Quoniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Cachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Miot-Noirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -802,51 +802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Voissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peyrode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josephe Galmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -910,64 +910,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of several biomarkers (MMP-2, MMP-9, the MMP-9 inhibitor TIMP-1, CTX-II, calprotectin, and COMP) in the synovial fluid and serum of patients with and without septic arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peyrode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1070,51 +1070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donia Ghedira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Voissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peyrode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamil Kraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1364,51 +1364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Degoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peyrode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (7), pp.e0181340. </w:t>
@@ -1580,51 +1580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteoglycans as Target for an Innovative Therapeutic Approach in Chondrosarcoma: Preclinical Proof of Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peyrode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1899,51 +1899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peyrode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2212,51 +2212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schmicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peyrode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème congrès de la société française de résonance magnétique en biologie &amp; médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Strasbourg, France. 2019</w:t>
@@ -2705,258 +2705,258 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEST MRI to contrast chondrosarcoma tumors: two contrasts in one acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Mazuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Autissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxanne Autissier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Weber</w:t>
+                <w:t xml:space="preserve">Eric Maubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Voissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Weber-Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès EMIM European Society of Molecular Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, SAN SEBASTIAN, Spain</w:t>
+              <w:t xml:space="preserve">13. European Molecular Imaging Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, San Sebastián, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938943v1</w:t>
+                <w:t xml:space="preserve">hal-02733597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEST MRI to contrast chondrosarcoma tumors: two contrasts in one acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Mazuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Weber-Haddad</w:t>
+                <w:t xml:space="preserve">Roxanne Autissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Maubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Voissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Molecular Imaging Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, San Sebastián, Spain</w:t>
+              <w:t xml:space="preserve">Congrès EMIM European Society of Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, SAN SEBASTIAN, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733597v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted hypoxia-activated phosphoramide mustards toward tumor proteoglycans in chondrosarcoma</w:t>
               </w:r>
@@ -2981,51 +2981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Voissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rédini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peyrode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Degoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3249,51 +3249,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciblage des protéoglycanes par la fonction ammonium quaternaire. : Développement de nouvelles approches diagnostiques et thérapeutiques pour la prise en charge du chondrosarcome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peyrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université d'Auvergne - Clermont-Ferrand I, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011CLF1MM26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3489,51 +3489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05421963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Quoniou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bortoli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cachin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chautard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12032-025-03038-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114519v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Voitovich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Couderc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peyrode" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2025.108410" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724127v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.4c00625" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355092v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Miot-Noirault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.3c01437" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187913v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Autissier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mazuel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Bonny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auzeloux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28781" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02866765v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Gerard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Voissiere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Galmier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2020.103747" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925157v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mathieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2018.04.008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926337v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Ghedira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Kraiem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.08.060" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01674377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Weber" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise R&#233;dini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Raes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.21337" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647014v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouberton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Degoul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181340" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630756v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. R. Meda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fraisse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gnoula" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyrode" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Texier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-016-1570-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636341v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voissiere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maisonial-Besset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-16-0003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115673v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vidal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Morlieras" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonazza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.06.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H753HMKQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00827007v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle David" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Besse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2191-219X-3-40" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334046v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=; Leslie Mazuel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/ivia)" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734277v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schmicke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734873v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schmitt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736532v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938943v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Autissier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733597v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Weber-Haddad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938962v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334052v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01875782v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF1MM26" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114519v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Voitovich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Couderc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peyrode" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2025.108410" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05421963v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Quoniou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bortoli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cachin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chautard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12032-025-03038-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724127v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.4c00625" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355092v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Miot-Noirault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.3c01437" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187913v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Autissier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mazuel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maubert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Bonny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auzeloux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28781" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02866765v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Gerard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Voissiere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Galmier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2020.103747" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925157v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mathieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2018.04.008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926337v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Ghedira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Kraiem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.08.060" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01674377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Weber" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise R&#233;dini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Raes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.21337" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647014v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouberton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Degoul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181340" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630756v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. R. Meda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fraisse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gnoula" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyrode" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Texier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-016-1570-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636341v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voissiere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maisonial-Besset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-16-0003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115673v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vidal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Morlieras" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonazza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.06.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H753HMKQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00827007v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle David" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Besse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2191-219X-3-40" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334046v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=; Leslie Mazuel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/ivia)" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734277v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schmicke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734873v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schmitt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736532v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733597v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Weber-Haddad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938943v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Autissier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938962v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334052v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01875782v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF1MM26" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>