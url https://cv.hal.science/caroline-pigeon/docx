--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -75,51 +75,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1394,273 +1394,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagnement-citoyen personnalisé d'intégration communautaire (APIC) et changements de la mobilité chez des aînés en perte d'autonomie</w:t>
+                <w:t xml:space="preserve">Cognitive load of walking in people who are blind: Subjective and objective measures for assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Boulianne</w:t>
+                <w:t xml:space="preserve">Tong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Levasseur</w:t>
+                <w:t xml:space="preserve">Fabien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marin-Lamellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone de Recherche en Ergothérapie (RFRE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13096/rfre.v5n2.113⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67, pp 43-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2018.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299792v1</w:t>
+                <w:t xml:space="preserve">hal-03236430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive load of walking in people who are blind: Subjective and objective measures for assessment</w:t>
+                <w:t xml:space="preserve">Accompagnement-citoyen personnalisé d'intégration communautaire (APIC) et changements de la mobilité chez des aînés en perte d'autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Marin-Lamellet</w:t>
+                <w:t xml:space="preserve">Rachel Boulianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Levasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2018.09.018⟩</w:t>
+              <w:t xml:space="preserve">Revue Francophone de Recherche en Ergothérapie (RFRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13096/rfre.v5n2.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03236430v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation sociale des aînés avec une atteinte visuelle: enjeux et possibilités</w:t>
               </w:r>
@@ -1672,51 +1672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Levasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie et vieillissement : Revue trimestrielle de l'Association québécoise de gérontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (3), pp.11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1735,178 +1735,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ageing effects on the attentional capacities and working memory of people who are blind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marin-Lamellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp. 1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09638288.2016.1236407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393882v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the attentional capacities and working memory of early and late blind persons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marin-Lamellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 155, pp. 1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actpsy.2014.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage d’internet des personnes atteintes d’une déficience visuelle et ses déterminants. Exploitation des données de l’étude Homère.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1961,444 +2052,552 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicap 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFRATH, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SOLID Model of Accessibility and Its Use by the Public Transport Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Uzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wagstaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Copenhagen, Denmark. pp.302-311, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-35908-8_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility of persons who are blind: How the attentional processes and working memory are involved?</w:t>
+                <w:t xml:space="preserve">Enquête Homère : de la recherche à un projet fédératif sur les déficiences visuelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Marin-Lamellet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rita Galiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baltenneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Prestini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRANSED 2015, 14th International Conference on Mobility and Transport for Elderly and Disabled Persons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, LISBONNE, Portugal. pp. C50-C73</w:t>
+              <w:t xml:space="preserve">Journée scientifique FEDRHA Handicap visuel et participation sociale : les apports de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277856v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design for all: multimodal transport hubs and travelers with visual Impairments (timodev project)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobility of persons who are blind: How the attentional processes and working memory are involved?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marin-Lamellet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRANSED 2015, 14th International Conference on Mobility and Transport for Elderly and Disabled Persons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2015, LISBONNE, Portugal. 16 p</w:t>
+              <w:t xml:space="preserve">, Jul 2015, LISBONNE, Portugal. pp. C50-C73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277857v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Design for all: multimodal transport hubs and travelers with visual Impairments (timodev project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grange-Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Pagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cosma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chateauroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRANSED 2015, 14th International Conference on Mobility and Transport for Elderly and Disabled Persons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, LISBONNE, Portugal. 16 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les personnes aveugles précoces ont des capacités de mémoire de travail supérieures aux personnes voyantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marin-Lamellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Handicap 2014 - Les technologies d'assistance : de la compréhension à l'autonomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, PARIS, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2408,51 +2607,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la canne blanche se donne à voir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baltenneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2462,160 +2661,160 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Octarès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La méthode de l’objet technique - Reprendre la main sur l’activité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Octarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.77-87, 2024, 978-2-36630-138-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering the mobility of older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Levasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Masse; Rebecca Shankland; Wendy Pullin; Edward Hughes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglais pour psychologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.240, 2022, 978-2100821488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2625,51 +2824,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude Homère. Étude nationale sur la déficience visuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2691,73 +2890,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Rita Galiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Lyon 2. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue des besoins des usagers de transports publics autonomes issue des observations et de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2779,73 +2978,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Projet FUI STAR Livrable 1.1, Université Gustave Eiffel. 2021, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptabilité du bus autonome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2867,73 +3066,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Projet FUI STAR Livrable 6.2, Université Gustave Eiffel. 2021, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations ergonomiques pour l’accessibilité au bus autonome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2955,51 +3154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Projet FUI STAR Livrable 7.4, Université Gustave Eiffel. 2021, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3009,114 +3208,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation attentionnelle des piétons aveugles : effets de l’âge, de l’antériorité de la cécité et de l’aide à la mobilité utilisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Lyon, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016LYSE2187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-01807641v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-01807641v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3263,51 +3462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462642v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pigeon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baltenneck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evennou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Uzan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Galiano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2025.103429" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793223v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dannyelle Valente" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/rihv.2024.e1611" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772620v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Routhier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Lettre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Binet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2024.101938" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678684v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Renaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couturier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Giroux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e S&#233;vigny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2024.2383833" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299293v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2023.2200260" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322939v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Afonso-Jaco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09687599.2023.2287413" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288473v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Alauzet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2021.06.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345565v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Blais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Grondin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bolduc-Rouleau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fontaine-Page" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0714980819000862" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287903v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rizzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rony" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fort-Talabard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2020.100704" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345680v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christie Loisel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Audet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Beaudouin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey D. Dostie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13096/rfre.v6n1.79" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299792v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boulianne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Levasseur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13096/rfre.v5n2.113" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236430v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pradel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marin-Lamellet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2018.09.018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C41H7NH5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299731v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214122v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2014.11.010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZ0BG0P5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604666v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287389v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wagstaff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35908-8_21" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277856v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277857v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grange-Faivre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pagot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cosma" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chateauroux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417142v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511444v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412497v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967408v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411748v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412059v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412134v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01807641v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSE2187" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462642v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pigeon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baltenneck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evennou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Uzan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Galiano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2025.103429" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793223v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dannyelle Valente" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/rihv.2024.e1611" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772620v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Routhier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Lettre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Binet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2024.101938" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678684v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Renaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couturier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Giroux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e S&#233;vigny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2024.2383833" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299293v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2023.2200260" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322939v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Afonso-Jaco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09687599.2023.2287413" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288473v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Alauzet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2021.06.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345565v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Blais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Grondin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bolduc-Rouleau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fontaine-Page" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0714980819000862" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287903v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rizzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rony" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fort-Talabard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2020.100704" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345680v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christie Loisel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Audet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Beaudouin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey D. Dostie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13096/rfre.v6n1.79" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236430v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pradel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marin-Lamellet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2018.09.018" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C41H7NH5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299792v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boulianne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Levasseur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13096/rfre.v5n2.113" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299731v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393882v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2016.1236407" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214122v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2014.11.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZ0BG0P5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604666v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287389v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wagstaff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35908-8_21" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966136v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Prestini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277856v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277857v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grange-Faivre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pagot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cosma" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chateauroux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417142v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511444v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412497v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967408v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411748v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412059v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412134v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01807641v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSE2187" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>