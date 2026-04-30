--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -239,291 +239,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche participative sur la déficience visuelle : analyse des modalités de participation de l’étude Homère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three pedestrian phasing with audible pedestrian signals configurations: Experience of blind or visually impaired persons in Quebec City (Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Routhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Lettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue interdisciplinaire sur le handicap visuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5077/journals/rihv.2024.e1611⟩</w:t>
+              <w:t xml:space="preserve">Journal of Transport &amp; Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jth.2024.101938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793223v1</w:t>
+                <w:t xml:space="preserve">hal-04772620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three pedestrian phasing with audible pedestrian signals configurations: Experience of blind or visually impaired persons in Quebec City (Canada)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherche participative sur la déficience visuelle : analyse des modalités de participation de l’étude Homère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Binet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dannyelle Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baltenneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Uzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rita Galiano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport &amp; Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Revue interdisciplinaire sur le handicap visuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jth.2024.101938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5077/journals/rihv.2024.e1611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772620v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personalized Citizen Assistance for Social Participation (APIC) adapted for older adults with visual impairment: results from a mixed study</w:t>
               </w:r>
@@ -643,103 +643,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of three pedestrian phasing with audible pedestrian signals configurations in Quebec City (Canada): an exploratory study of blind or visually impaired persons’ sense of safety, preferences, and expectations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Routhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Lettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-13. </w:t>
@@ -816,51 +816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Rita Galiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Afonso-Jaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dannyelle Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Uzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2920,203 +2920,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue des besoins des usagers de transports publics autonomes issue des observations et de la littérature</w:t>
+                <w:t xml:space="preserve">Acceptabilité du bus autonome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Projet FUI STAR Livrable 1.1, Université Gustave Eiffel. 2021, pp.21</w:t>
+              <w:t xml:space="preserve">Projet FUI STAR Livrable 6.2, Université Gustave Eiffel. 2021, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411748v1</w:t>
+                <w:t xml:space="preserve">hal-04412059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptabilité du bus autonome</w:t>
+                <w:t xml:space="preserve">Revue des besoins des usagers de transports publics autonomes issue des observations et de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Projet FUI STAR Livrable 6.2, Université Gustave Eiffel. 2021, pp.24</w:t>
+              <w:t xml:space="preserve">Projet FUI STAR Livrable 1.1, Université Gustave Eiffel. 2021, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04412059v1</w:t>
+                <w:t xml:space="preserve">hal-04411748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations ergonomiques pour l’accessibilité au bus autonome</w:t>
               </w:r>
@@ -3462,51 +3462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462642v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pigeon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baltenneck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evennou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Uzan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Galiano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2025.103429" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793223v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dannyelle Valente" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/rihv.2024.e1611" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772620v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Routhier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Lettre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Binet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2024.101938" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678684v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Renaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couturier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Giroux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e S&#233;vigny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2024.2383833" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299293v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2023.2200260" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322939v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Afonso-Jaco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09687599.2023.2287413" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288473v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Alauzet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2021.06.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345565v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Blais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Grondin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bolduc-Rouleau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fontaine-Page" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0714980819000862" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287903v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rizzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rony" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fort-Talabard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2020.100704" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345680v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christie Loisel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Audet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Beaudouin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey D. Dostie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13096/rfre.v6n1.79" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236430v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pradel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marin-Lamellet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2018.09.018" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C41H7NH5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299792v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boulianne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Levasseur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13096/rfre.v5n2.113" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299731v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393882v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2016.1236407" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214122v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2014.11.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZ0BG0P5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604666v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287389v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wagstaff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35908-8_21" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966136v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Prestini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277856v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277857v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grange-Faivre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pagot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cosma" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chateauroux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417142v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511444v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412497v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967408v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411748v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412059v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412134v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01807641v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSE2187" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462642v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pigeon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baltenneck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Evennou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Uzan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Galiano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2025.103429" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772620v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Routhier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Lettre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Binet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2024.101938" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dannyelle Valente" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/rihv.2024.e1611" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678684v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Renaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couturier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Giroux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e S&#233;vigny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2024.2383833" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299293v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2023.2200260" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322939v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Afonso-Jaco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09687599.2023.2287413" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288473v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Alauzet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2021.06.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345565v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Blais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Grondin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bolduc-Rouleau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fontaine-Page" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0714980819000862" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287903v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rizzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rony" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fort-Talabard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2020.100704" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345680v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christie Loisel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Audet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Beaudouin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey D. Dostie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13096/rfre.v6n1.79" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236430v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Pradel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marin-Lamellet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2018.09.018" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C41H7NH5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299792v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boulianne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Levasseur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13096/rfre.v5n2.113" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299731v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393882v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2016.1236407" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214122v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2014.11.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZ0BG0P5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604666v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287389v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wagstaff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35908-8_21" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966136v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Prestini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277856v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277857v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grange-Faivre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pagot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cosma" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chateauroux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417142v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511444v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412497v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967408v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412059v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411748v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412134v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01807641v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSE2187" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>