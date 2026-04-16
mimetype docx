--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -234,364 +234,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotope Exchange Raman Spectroscopy (IERS): A Novel Technique to Probe Physicochemical Processes In Situ</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-Volatile Bipolar TiN/LaMnO3/Pt Memristors with Optimized Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Baiutti</w:t>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Moncasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202303259⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.100054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtelec.2023.100054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297004v1</w:t>
+                <w:t xml:space="preserve">hal-04260437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Volatile Bipolar TiN/LaMnO3/Pt Memristors with Optimized Performance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Isotope Exchange Raman Spectroscopy (IERS): A Novel Technique to Probe Physicochemical Processes In Situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Stangl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+                <w:t xml:space="preserve">Odette Chaix‐pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Moncasi</w:t>
+                <w:t xml:space="preserve">Federico Baiutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5, pp.100054. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (33), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtelec.2023.100054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.202303259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04260437v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial LaMnO 3 films with remarkably fast oxygen transport properties at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Stangl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ragnar Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1452,483 +1452,483 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the synthesis route on the formation of 12R/10H-polytypes and their magnetic properties within the Ba(Ce,Mn)O 3 family</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth of Ca&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;Co&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;9+δ&amp;lt;/sub&amp;gt; thin film on sapphire substrate and CGO dense pellet by pulsed laser deposition. Structural, microstructural, surface and electrochemical characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mentre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roussel</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Chambrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silviu Colis</w:t>
+                <w:t xml:space="preserve">D. Huo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thoréton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Mamède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4NJ00798K⟩</w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 273, pp.13-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2014.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02268884v1</w:t>
+                <w:t xml:space="preserve">hal-01687392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of total arsenic using a novel Zn-ferrite binding gel for DGT techniques: Application to the redox speciation of arsenic in river sediments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Dumoulin</w:t>
+                <w:t xml:space="preserve">Influence of the synthesis route on the formation of 12R/10H-polytypes and their magnetic properties within the Ba(Ce,Mn)O 3 family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Macías</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Noiriel</w:t>
+                <w:t xml:space="preserve">Olivier Mentre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu Colis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.07.016⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (2), pp.829-835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4NJ00798K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01269773v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of Ca&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;Co&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;9+δ&amp;lt;/sub&amp;gt; thin film on sapphire substrate and CGO dense pellet by pulsed laser deposition. Structural, microstructural, surface and electrochemical characterizations</w:t>
+                <w:t xml:space="preserve">Determination of total arsenic using a novel Zn-ferrite binding gel for DGT techniques: Application to the redox speciation of arsenic in river sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Chambrier</w:t>
+                <w:t xml:space="preserve">J. Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Huo</w:t>
+                <w:t xml:space="preserve">L. Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Thoréton</w:t>
+                <w:t xml:space="preserve">G. Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rolle</w:t>
+                <w:t xml:space="preserve">D. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S. Mamède</w:t>
+                <w:t xml:space="preserve">C. Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 273, pp.13-17. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 144, pp.890 - 898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2014.10.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687392v1</w:t>
+                <w:t xml:space="preserve">hal-01269773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen transport kinetics of the misfit layered oxide Ca 3 Co 4 O 9+δ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thoréton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2165,51 +2165,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxide diffusion in innovative SOFC cathode materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thoréton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2414,607 +2414,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CGO-based electrochemical catalysts for low temperature combustion of propene</w:t>
+                <w:t xml:space="preserve">Influence of microstructure and architecture on oxygen permeation of La(1−X)SrXFe(1−Y)(Ga, Ni)YO3−δ perovskite catalytic membrane reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Karoum</w:t>
+                <w:t xml:space="preserve">Enrique Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Roche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Pirovano</w:t>
+                <w:t xml:space="preserve">Aurélie Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. N. Vannier</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Billard</w:t>
+                <w:t xml:space="preserve">A. Vivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10800-010-0156-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30, pp.1409-1417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2009.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00537346v1</w:t>
+                <w:t xml:space="preserve">hal-00466926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration, by tape casting, and thermal characterization of a solid oxide fuel half-cell for low temperature applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Beaudet-Savignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.N. Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 45, pp.491-498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.materresbull.2009.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00466399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of γ-Bi2MoO6 catalyst studied by combined high-resolution powder diffraction, XANES and Raman spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CGO-based electrochemical catalysts for low temperature combustion of propene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Martis</w:t>
+                <w:t xml:space="preserve">R. Karoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. van Beek</w:t>
+                <w:t xml:space="preserve">R. N. Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2010.02.071⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (10), pp.1867-1873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10800-010-0156-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523490v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of microstructure and architecture on oxygen permeation of La(1−X)SrXFe(1−Y)(Ga, Ni)YO3−δ perovskite catalytic membrane reactor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of γ-Bi2MoO6 catalyst studied by combined high-resolution powder diffraction, XANES and Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Julian</w:t>
+                <w:t xml:space="preserve">C. Kongmark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+                <w:t xml:space="preserve">V. Martis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vivet</w:t>
+                <w:t xml:space="preserve">A. Lofberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Coudert</w:t>
+                <w:t xml:space="preserve">W. van Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 30, pp.1409-1417. </w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 157 (1-4), pp.257 - 262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2009.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2010.02.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00466926v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical modification of the catalytic properties of composite membranes of substituted Bi4V2O11 (BIMEVOX) for propane oxidation in a catalytic dense membrane reactor</w:t>
               </w:r>
@@ -3292,103 +3292,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature electrochemical catalysts using a BITAVOX electrolyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Karoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. N. Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 146, pp.359-366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3574,575 +3574,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic dense membranes of doped Bi4V2O11 (BIMEVOX) for selective partial oxidation: chemistry of defects versus catalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BIMEVOX as dense membrane in catalytic reactor (ME=Co, Cu, Ta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Pirovano</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bordes-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlu César Steil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rose-Noëlle Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11244-006-0082-x⟩</w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 177, pp.2241-2244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2006.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00104262v1</w:t>
+                <w:t xml:space="preserve">hal-00260880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIMEVOX as dense membrane in catalytic reactor (ME=Co, Cu, Ta)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective oxidation of hydrocarbons in a catalytic dense membrane reactor: Catalytic properties of BIMEVOX (Me = Ta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Löfberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marlu César Steil</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Steil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Noëlle Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 118, pp.223-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2006.01.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2006.01.025⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00260880v1</w:t>
+                <w:t xml:space="preserve">hal-00102529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective oxidation of hydrocarbons in a catalytic dense membrane reactor: Catalytic properties of BIMEVOX (Me = Ta)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Bodet</w:t>
+                <w:t xml:space="preserve">Oxygen permeation in bismuth-based materials part I: Sintering and oxygen permeation fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Capoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Steil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Nowogrocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Malys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rose-Noëlle Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2006.01.038⟩</w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 177, pp.483-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2005.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00102529v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00071280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen permeation in bismuth-based materials part I: Sintering and oxygen permeation fluxes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marcin Malys</w:t>
+                <w:t xml:space="preserve">Catalytic dense membranes of doped Bi4V2O11 (BIMEVOX) for selective partial oxidation: chemistry of defects versus catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Löfberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlu César Steil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Noëlle Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 177, pp.483-488. </w:t>
+              <w:t xml:space="preserve">Topics in Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38, pp.169-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2005.12.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11244-006-0082-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00071280v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00104262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient behaviour of dense membranes of BIMEVOX (Me = Cu, Co) catalysts in the oxidation of propane</w:t>
               </w:r>
@@ -4167,64 +4167,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Noëlle Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bordes-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Steil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 112, pp.8-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4297,51 +4297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Steil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Noëlle Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4706,51 +4706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlu César Steil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Capoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Nowogrocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Noëlle Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4835,820 +4835,820 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du diagramme ternaire Ba(Ce,Sn,Zr)0.8Y0.1Yb0.1O3-δ comme céramiques conductrices des protons pour des piles à combustible et électrolyseurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advancing Oxygen-Ion Transport Studies with Innovative Isotope Exchange Raman Spectroscopy (IERS) Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Stangl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Rahmouni</w:t>
+                <w:t xml:space="preserve">Zonghao Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martine Trentesaux</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème REUNION PLENIERES de la Fédération HYDROGEN (FRH2) du CNRS</w:t>
+              <w:t xml:space="preserve">4ème Reunion Plenieres de la Fédération hydrogene (FRH2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04857609v1</w:t>
+                <w:t xml:space="preserve">hal-04840929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing Oxygen-Ion Transport Studies with Innovative Isotope Exchange Raman Spectroscopy (IERS) Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Stangl</w:t>
+                <w:t xml:space="preserve">Oxygen surface exchange and diffusion studies of Ba(Ce,Sn,Zr) 0.8 Y 0.1 Yb 0.1 O 3-δ PCFC electrolyte in different exchange atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Rahmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cordaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Duffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zonghao Shen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+                <w:t xml:space="preserve">Martine Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Reunion Plenieres de la Fédération hydrogene (FRH2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">PPCC2024-7th International Workshop: Prospects on Protonic Ceramic Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840929v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen surface exchange and diffusion studies of Ba(Ce,Sn,Zr) 0.8 Y 0.1 Yb 0.1 O 3-δ PCFC electrolyte in different exchange atmospheres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Etude du diagramme ternaire Ba(Ce,Sn,Zr)0.8Y0.1Yb0.1O3-δ comme céramiques conductrices des protons pour des piles à combustible et électrolyseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cordaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPCC2024-7th International Workshop: Prospects on Protonic Ceramic Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">4ème REUNION PLENIERES de la Fédération HYDROGEN (FRH2) du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04857631v1</w:t>
+                <w:t xml:space="preserve">hal-04857609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high throughput synthesis of the Ba(Ce,Sn,Zr)0.8Y0.1Yb0.1O3-δ system and study of proton incorporation in the PCFC electrolyte</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giulio Cordaro</w:t>
+                <w:t xml:space="preserve">How to tune the functional properties of solid oxide fuel electrodes by playing with the MOCVD deposition conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Burriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Stangl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine Trentesaux</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 21st International Conference on Solid-State Protonic Conductors (SSPC-21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">SCF2023 Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346424v1</w:t>
+                <w:t xml:space="preserve">hal-04840851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to tune the functional properties of solid oxide fuel electrodes by playing with the MOCVD deposition conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
+                <w:t xml:space="preserve">A high throughput synthesis of the Ba(Ce,Sn,Zr)0.8Y0.1Yb0.1O3-δ system and study of proton incorporation in the PCFC electrolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Rahmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cordaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Duffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCF2023 Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">The 21st International Conference on Solid-State Protonic Conductors (SSPC-21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840851v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel deposition strategies to obtain thin films with improved funcitional properties for Solid Oxide Fuel and Electrolysis Cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Original in situ Raman spectroscopy approaches to characterise solid oxide cell electrodes and electrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Stangl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolors Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeel Riaz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Pirovano</w:t>
+                <w:t xml:space="preserve">Stefano Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Power of interfaces 2022 (POI22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04759688v1</w:t>
+                <w:t xml:space="preserve">hal-04759871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high throughput study of the Ba(Ce,Sn,Zr)0.8Y0.1Yb0.1O3-δ system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Structure et mécanisme d’absorption de l’eau du diagramme ternaire Ba(Ce,Sn,Zr)0.8Y0.1Yb0.1O3-δ pour les pérovskites céramiques de conductrice protoniques et sa corrélation avec la conductivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cordaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5664,1405 +5664,1405 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.-N. Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop PROSPECTS ON PROTON CERAMIC CELLS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale MATÉRIAUX 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04071619v1</w:t>
+                <w:t xml:space="preserve">hal-04090212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel in situ isotope exchange Raman spectroscopy for improved understanding of physiochemical processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Ambrosio</w:t>
+                <w:t xml:space="preserve">A high throughput study of the Ba(Ce,Sn,Zr)0.8Y0.1Yb0.1O3-δ system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Rahmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cordaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Duffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.-N. Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Ceramic Congress CIMTEC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">6th International Workshop PROSPECTS ON PROTON CERAMIC CELLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699140v1</w:t>
+                <w:t xml:space="preserve">hal-04071619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude (à haut débit) du système Ba(Ce,Sn,Zr)0.8Y0.1Yb0.1O3-δ</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R.-N. Vannier</w:t>
+                <w:t xml:space="preserve">Novel in situ isotope exchange Raman spectroscopy for improved understanding of physiochemical processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Stangl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolors Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème REUNION PLENIERES de la Fédération HYDROGEN (FRH2) du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Aussois, France</w:t>
+              <w:t xml:space="preserve">15th International Ceramic Congress CIMTEC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071601v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ Raman spectroscopy: novel approaches to study oxygen defect dynamics in mixed conducting oxides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Pirovano</w:t>
+                <w:t xml:space="preserve">Une étude (à haut débit) du système Ba(Ce,Sn,Zr)0.8Y0.1Yb0.1O3-δ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Rahmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cordaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Duffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.-N. Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSI-23 International Conference on Solid State Ionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Boston, United States</w:t>
+              <w:t xml:space="preserve">2ème REUNION PLENIERES de la Fédération HYDROGEN (FRH2) du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04814982v1</w:t>
+                <w:t xml:space="preserve">hal-04071601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel MOCVD deposition strategies to obtain thin films with improved functional properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ Raman spectroscopy: novel approaches to study oxygen defect dynamics in mixed conducting oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Stangl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Riaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th international ceramics conference (CIMTEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">SSI-23 International Conference on Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04759948v1</w:t>
+                <w:t xml:space="preserve">hal-04814982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarkably Fast Oxygen Transport at Low Temperatures in Epitaxial Manganite Thin Films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Novel MOCVD deposition strategies to obtain thin films with improved functional properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Burriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Stangl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeel Riaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">15th international ceramics conference (CIMTEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759274v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel deposition strategies to obtain thin films with improved functional properties for Solid Oxide Fuel and Electrolysis Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remarkably Fast Oxygen Transport at Low Temperatures in Epitaxial Manganite Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Burriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Stangl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mónica Burriel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Caroline Pirovano</w:t>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2022 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827177v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Throughput Investigation of Thin Film Ternary Systems for Solid Oxide Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Baiutti</w:t>
+                <w:t xml:space="preserve">Novel deposition strategies to obtain thin films with improved functional properties for Solid Oxide Fuel and Electrolysis Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Burriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Stangl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeel Riaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème REUNION PLENIERES de la Fédération HYDROGEN (FRH2) du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Aussois, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2022 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071589v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarkably Fast Oxygen Transport at Low Temperatures in Epitaxial Manganite Thin Films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Novel deposition strategies to obtain thin films with improved funcitional properties for Solid Oxide Fuel and Electrolysis Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Burriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Stangl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeel Riaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on High-Performance Ceramics (CICC-12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Suzhou, China</w:t>
+              <w:t xml:space="preserve">E-MRS Fall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827285v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure et mécanisme d’absorption de l’eau du diagramme ternaire Ba(Ce,Sn,Zr)0.8Y0.1Yb0.1O3-δ pour les pérovskites céramiques de conductrice protoniques et sa corrélation avec la conductivité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">High-Throughput Investigation of Thin Film Ternary Systems for Solid Oxide Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cordaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sirvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thiaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R.-N. Vannier</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baiutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale MATÉRIAUX 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">2ème REUNION PLENIERES de la Fédération HYDROGEN (FRH2) du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090212v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original in situ Raman spectroscopy approaches to characterise solid oxide cell electrodes and electrolytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remarkably Fast Oxygen Transport at Low Temperatures in Epitaxial Manganite Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Burriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Stangl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefano Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power of interfaces 2022 (POI22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Palma de Mallorca, Spain</w:t>
+              <w:t xml:space="preserve">12th International Conference on High-Performance Ceramics (CICC-12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Suzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759871v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen transport kinetics in manganite thin films: in situ Raman spectroscopy and new tuning approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Burriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Stangl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2021 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, France</w:t>
@@ -7091,103 +7091,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast oxygen diffusion in nano-architectured manganite thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ragnar Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HITESEA Workshop 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Madrid, Spain</w:t>
@@ -7210,1075 +7210,1075 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research of innovative SOFC cathode materials</w:t>
+                <w:t xml:space="preserve">From perovskite to lamellar structures for Symmetrical Solid Oxide Fuel Cell Electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Rolle</w:t>
+                <w:t xml:space="preserve">Zulma L. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica V. Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Mogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Solid State Ionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, PyeongChang, South Korea</w:t>
+              <w:t xml:space="preserve">14th HYdrogen - POwer THeoretical and Engineering Solutions International Symposium (HYPOTHESIS XIV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Foz do Iguaçu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311534v1</w:t>
+                <w:t xml:space="preserve">hal-02330668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of oxygen transport in lanthanum chromo-manganites by 18O/16O isotope exchange</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Nuns</w:t>
+                <w:t xml:space="preserve">Study of La1.5Sr1.5Mn1.5Ni0.5O7±δ as Solid Oxide Fuel Cell anode material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica V. Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Zhang</w:t>
+                <w:t xml:space="preserve">S. Palencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Flórez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Cárdenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Vecino-Mantilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOTOPCAT2019 International Symposium on Isotopic Studies in Catalysis and Electrocatalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Solid State Ionics (SSI22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Pyeong Chang, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584125v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of La1.5Sr1.5Mn1.5Ni0.5O7±δ as Solid Oxide Fuel Cell anode material</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-situ Raman Spectroscopy: a tool for oxygen exchange properties in oxide conductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Cárdenas</w:t>
+                <w:t xml:space="preserve">Dolores Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.S. Vecino-Mantilla</w:t>
+                <w:t xml:space="preserve">Rachel Rodriguez-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Solid State Ionics (SSI22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Pyeong Chang, South Korea</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Solid State Ionics SSI 22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, PyeongChang, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330721v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ Raman Spectroscopy: a tool for oxygen exchange properties in oxide conductors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxygen exchange kinetics analysis by in-situ Raman spectroscopy: lanthanum manganite thin films case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Rodriguez-Lamas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+                <w:t xml:space="preserve">D. Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Boudard</w:t>
+                <w:t xml:space="preserve">R. Rodriguez-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Solid State Ionics SSI 22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, PyeongChang, South Korea</w:t>
+              <w:t xml:space="preserve">F2CPi2 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585006v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen exchange kinetics analysis by in-situ Raman spectroscopy: lanthanum manganite thin films case study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Research of innovative SOFC cathode materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
+                <w:t xml:space="preserve">Aurélie Rolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Duffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Capoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boudard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rose-Noelle Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F2CPi2 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, PyeongChang, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584131v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide ion conductors for solid oxide cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of oxygen transport in lanthanum chromo-manganites by 18O/16O isotope exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Pajot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Duffort</w:t>
+                <w:t xml:space="preserve">Sylvie Daviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Capoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Pirovano</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nuns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Rolle</w:t>
+                <w:t xml:space="preserve">L. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Materials, Microscopy and Energy (ICAMME’19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Meknes, Morocco</w:t>
+              <w:t xml:space="preserve">ISOTOPCAT2019 International Symposium on Isotopic Studies in Catalysis and Electrocatalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311533v1</w:t>
+                <w:t xml:space="preserve">hal-03584125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension des mécanismes mis en jeu lors de la co-électrolyse de l'eau et du CO2 dans les cellules EHT (Electrolyseurs Haute Température)</w:t>
+                <w:t xml:space="preserve">Oxide ion conductors for solid oxide cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Benrkia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Daviero</w:t>
+                <w:t xml:space="preserve">Martin Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Duffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Capoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Rolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOEJC2019 Journées Nord Ouest Européenne des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Mont Saint Aignan, France</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Materials, Microscopy and Energy (ICAMME’19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Meknes, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318530v1</w:t>
+                <w:t xml:space="preserve">hal-02311533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From perovskite to lamellar structures for Symmetrical Solid Oxide Fuel Cell Electrode</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compréhension des mécanismes mis en jeu lors de la co-électrolyse de l'eau et du CO2 dans les cellules EHT (Electrolyseurs Haute Température)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana Mogni</w:t>
+                <w:t xml:space="preserve">Y. Benrkia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Löfberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Noelle Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th HYdrogen - POwer THeoretical and Engineering Solutions International Symposium (HYPOTHESIS XIV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Foz do Iguaçu, Brazil</w:t>
+              <w:t xml:space="preserve">JNOEJC2019 Journées Nord Ouest Européenne des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Mont Saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330668v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From perovskite to lamellar structures for Symmetrical-Solid Oxide Fuel Cell Electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma L. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica V. Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Mogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8327,695 +8327,695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of YMnO3 in Reducing Atmosphere for Use as SOFC Anode Material</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Domínguez</w:t>
+                <w:t xml:space="preserve">La0.5Sr1.5MnO4±δ, matériau d’électrode prometteur pour SOFC symétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Capoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Cárdenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica V. Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jooris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference of Solid State Ionics (SSI-21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Padoue, Italy</w:t>
+              <w:t xml:space="preserve">3ème réunion plénière du GDR 3652 HySPàC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331615v1</w:t>
+                <w:t xml:space="preserve">hal-02330923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La0.5Sr1.5MnO4±δ, matériau d’électrode prometteur pour SOFC symétriques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Synthesis and study of NdxM2-xMnO4±δ (M: Ca, Sr) as Symmetric SOFC electrode materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Durán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Prada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica V. Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Świerczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème réunion plénière du GDR 3652 HySPàC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">21st International Conference of Solid State Ionics (SSI-21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330923v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and study of NdxM2-xMnO4±δ (M: Ca, Sr) as Symmetric SOFC electrode materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mónica V. Sandoval</w:t>
+                <w:t xml:space="preserve">Study of pure and Zr-substituted YMnO3 materials as Solid Oxide Fuel Cell Cathode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma L. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grimaldos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Montenegro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Świerczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference of Solid State Ionics (SSI-21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331392v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of pure and Zr-substituted YMnO3 materials as Solid Oxide Fuel Cell Cathode</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Konrad Świerczek</w:t>
+                <w:t xml:space="preserve">Elaboration de cathodes innovantes pour pile à combustible à oxide solide (SOFC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Duffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Capoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jooris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference of Solid State Ionics (SSI-21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Padoue, Italy</w:t>
+              <w:t xml:space="preserve">Rayons X et Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330915v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de cathodes innovantes pour pile à combustible à oxide solide (SOFC)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stabilization of YMnO3 in Reducing Atmosphere for Use as SOFC Anode Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Rolle</w:t>
+                <w:t xml:space="preserve">Zulma L. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grimaldos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Domínguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rayons X et Matière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">21st International Conference of Solid State Ionics (SSI-21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311523v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of La0.5Sr1.5MnO4±δ as electrode material for symmetrical Solid Oxide Fuel Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica V. Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9083,64 +9083,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La0.5Sr1.5MnO4±δ as promising electrode material for Symmetrical Solid Oxide Fuel Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica V. Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9202,57 +9202,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization and electrical properties of Sr2-xLaxMnO4±δ (0.25≤x≤0.6) series for SOFC electrode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">La substituted Sr2MnO4 as candidate for symmetrical electrode for SOFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica V. Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9277,103 +9277,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles H. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society Spring Meeting (E-MRS Spring 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Nord Européennes des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331519v1</w:t>
+                <w:t xml:space="preserve">hal-02330677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La substituted Sr2MnO4 as candidate for symmetrical electrode for SOFC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Synthesis, characterization and electrical properties of Sr2-xLaxMnO4±δ (0.25≤x≤0.6) series for SOFC electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica V. Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9398,103 +9398,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles H. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord Européennes des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">European Material Research Society Spring Meeting (E-MRS Spring 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330677v1</w:t>
+                <w:t xml:space="preserve">hal-02331519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and preliminary characterization of Sr2-xLaxMnO4±δ (0.25≤x≤0.6) series as symmetric SOFC electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica V. Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9571,103 +9571,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of as speciation in river sediment using DGT techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DGT Conference 2015: from DGT Research to Environmental Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Donostia-San Sebastián, Spain</w:t>
@@ -9748,51 +9748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mignardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Flandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thoréton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS 2014 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lille, France</w:t>
@@ -9834,64 +9834,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Oxygen transport and electrochemical performances in Ca₃Co₄O₉ derivatives as SOFC cathode»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R-N. Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thoréton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9946,51 +9946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen diffusion mechanisms in two series of oxide ion conductors: BIMEVOX and Brownmillerite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10067,103 +10067,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration par coulage en bande et étude de demi-piles SOFC fonctionnant à basse température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Beaudet-Savignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.N. Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles du GFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10365,51 +10365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bordes-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR-Pacte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Dijon, France</w:t>
@@ -10438,51 +10438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport de l'oxygène dans des céramiques conductrices par ions oxyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10598,51 +10598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlu César Steil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bordes-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on the Origin of Electrochemical Promotion of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Thessaloniki, Greece. pp.1</w:t>
@@ -10665,769 +10665,769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00261075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the nanostructure of oxide-ion conducting membranes on their catalytic properties when used in a catalytic dense membrane reactor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation du transport de l'oxygène dans des électrolytes céramiques de l'échelle atomique à l'échelle macroscopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">César Steil</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Noëlle Vannier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Catalytic Oxides Research and Development in Europe: Present and Future”, Final CONCORDE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Seville, Spain</w:t>
+              <w:t xml:space="preserve">2ème conférence pluridisciplinaire sur les Matériaux Matériaux2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00104143v1</w:t>
+                <w:t xml:space="preserve">hal-00104980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense Membranes of BIMEVOX catalysts for the oxidation of hydrocarbons</w:t>
+                <w:t xml:space="preserve">Utilisation de l'oxygène fourni par des membranes denses de conducteurs ioniques en oxydation catalytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlu César Steil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Noëlle Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussion 134: Atomic Transport and Defect Phenomena in Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Guildford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Matériaux 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00105750v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00261062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilisation des performances de membranes BIMEVOX en oxydation des alcanes C3-C1 en réacteur catalytique à membrane dense</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the nanostructure of oxide-ion conducting membranes on their catalytic properties when used in a catalytic dense membrane reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Steil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Noëlle Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeCat 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Mittelwihr, France</w:t>
+              <w:t xml:space="preserve">"Catalytic Oxides Research and Development in Europe: Present and Future”, Final CONCORDE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00104105v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00104143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l'oxygène fourni par des membranes denses de conducteurs ioniques en oxydation catalytique</w:t>
+                <w:t xml:space="preserve">Dense Membranes of BIMEVOX catalysts for the oxidation of hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlu César Steil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marlu César Steil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Noëlle Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
+              <w:t xml:space="preserve">Faraday Discussion 134: Atomic Transport and Defect Phenomena in Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Guildford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00261062v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du transport de l'oxygène dans des électrolytes céramiques de l'échelle atomique à l'échelle macroscopique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilisation des performances de membranes BIMEVOX en oxydation des alcanes C3-C1 en réacteur catalytique à membrane dense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Löfberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Steil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Noëlle Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bordes-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème conférence pluridisciplinaire sur les Matériaux Matériaux2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
+              <w:t xml:space="preserve">GeCat 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Mittelwihr, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00104980v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00104105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic dense membranes of doped Bi4V2O11 (BIMEVOX) for selective partial oxidation: chemistry of defects vs. catalysis</w:t>
+                <w:t xml:space="preserve">Selective oxidation of hydrocarbons in a catalytic dense membrane reactor: Catalytic properties of BIMEVOX (Me = Ta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Steil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Noëlle Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Irsee Symposium on Selective Oxidation Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Irsee, Germany</w:t>
+              <w:t xml:space="preserve">7th International Congress on Catalysis in Membrane Reactors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Cetraro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00104123v1</w:t>
+                <w:t xml:space="preserve">hal-00019620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céramiques dense en réacteur membranaire pour l'oxydation partielle d'alcanes : production d'H2</w:t>
               </w:r>
@@ -11452,51 +11452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Noëlle Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Steil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11564,51 +11564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bordes-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11676,90 +11676,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient behaviour of dense membranes of BICUVOX catalysts in the oxidation of propane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bordes-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Noëlle Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Steil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Conference of the European Union Coordination Action "CO-ordination of Nanostructured Catalytic Oxides Research and Development in Europe - CONCORDE":Understanding the Dynamic and Transient Behaviour of Catalysts in Working Conditions and the Relati</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11778,398 +11778,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00082982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membranes denses de catalyseur Bimevox en oxydation des alcanes C1-C3: production d'hydrogène</w:t>
+                <w:t xml:space="preserve">Catalytic dense membranes of doped Bi4V2O11 (BIMEVOX) for selective partial oxidation: chemistry of defects vs. catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Bordes-Richard</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Steil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Noëlle Vannier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gecat 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">3rd Irsee Symposium on Selective Oxidation Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Irsee, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00082988v1</w:t>
+                <w:t xml:space="preserve">hal-00104123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production d'H2 en reacteur membranaire a ceramique dense par oxydation partielle d'alcanes</w:t>
+                <w:t xml:space="preserve">Membranes denses de catalyseur Bimevox en oxydation des alcanes C1-C3: production d'hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bordes-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Steil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Noëlle Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFC-EuroChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Nancy, France</w:t>
+              <w:t xml:space="preserve">Gecat 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00083004v1</w:t>
+                <w:t xml:space="preserve">hal-00082988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BITAVOX (BiTa0.2V0.8O5.35) Membrane for Selective Oxidation of C2-C3 Hydrocarbons in a Catalytic Dense Membrane Reactor</w:t>
+                <w:t xml:space="preserve">Production d'H2 en reacteur membranaire a ceramique dense par oxydation partielle d'alcanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bordes-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Steil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th World Congress on Oxidation Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">Congrès SFC-EuroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00082999v1</w:t>
+                <w:t xml:space="preserve">hal-00083004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIMEVOX as dense membrane in catalytic reactor (ME = Co, Cu, Ta)</w:t>
               </w:r>
@@ -12181,77 +12181,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bordes-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Steil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Solid State Ionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Baden-Baden, Germany</w:t>
@@ -12274,152 +12274,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00083001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective oxidation of hydrocarbons in a catalytic dense membrane reactor: Catalytic properties of BIMEVOX (Me = Ta)</w:t>
+                <w:t xml:space="preserve">BITAVOX (BiTa0.2V0.8O5.35) Membrane for Selective Oxidation of C2-C3 Hydrocarbons in a Catalytic Dense Membrane Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Noëlle Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Steil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rose-Noëlle Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Congress on Catalysis in Membrane Reactors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Cetraro, Italy</w:t>
+              <w:t xml:space="preserve">5th World Congress on Oxidation Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019620v1</w:t>
+                <w:t xml:space="preserve">hal-00082999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12450,51 +12450,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen transport properties and in-situ characterization of La0.75X0.25Cr0.5Mn0.5O3 (X = Sr, Ca)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Capoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12562,103 +12562,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of total arsenic using a novel Zn-ferrite doped binding gel for DGT techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DGT Conference 2015: from DGT Research to Environmental Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Donostia-San Sebastián, Spain</w:t>
@@ -12856,51 +12856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797138v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stangl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pirovano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosova Kreka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chiabrera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202400237" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297004v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Pla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix&#8208;pluchery" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Baiutti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202303259" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260437v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rodriguez-Lamas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moncasi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtelec.2023.100054" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419585v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnar J&#243;nsson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA12253J" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Sandoval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cardenas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capoen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136494" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03976872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma L. Moreno Botello" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Montenegro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grimaldos Osorio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ta04912f" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065046v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Capoen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.03.037" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069140v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Duran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhoan Tellez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mac&#237;as" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2018.10.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263494v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Dur&#225;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Prada" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gardoll" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2018.01.025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R015P34M-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663119v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jooris" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.07.062" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268884v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Colis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NJ00798K" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269773v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumoulin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noiriel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.07.016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S7K2M4C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687392v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chambrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thor&#233;ton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rolle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mam&#232;de" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2014.10.026" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMB8CQSF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790593v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pirovano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nuns" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA02198C" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790594v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thor&#233;ton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kehal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Flandre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Huo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.12.497" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790588v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bogicevic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4FD00129J" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523484v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanapa Kongmark" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Coulter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cristol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rubbens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg301070e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537346v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Karoum" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N. Vannier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-010-0156-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F9PS81FT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466399v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonhomme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaudet-Savignat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Vannier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2009.11.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z04LQ6D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523490v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kongmark" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lofberg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van Beek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.02.071" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPD86R02-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466926v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Juste" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Julian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2009.11.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MPKHZDP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412338v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bodet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlu C&#233;sar Steil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-No&#235;lle Vannier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.05.030" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X0HKX8R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412326v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Martis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b907935a" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JBML3PDW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866501v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ernoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2009.05.024" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCBTDW03-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069349v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ma&#322;ys" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ho&#322;dynski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Krok" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wr&#243;bel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Dygas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.01.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2H1TJXVB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104262v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-006-0082-x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260880v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bordes-Richard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.01.025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LCLZN2N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102529v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Steil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2006.01.038" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071280v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Nowogrocki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Malys" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2005.12.015" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019573v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2005.11.042" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103641v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2006.05.049" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090867v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malys Marcin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenter Fafilek" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2005.04.044" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08SC6348-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105480v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ratajczak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mairesse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2005.06.017" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2NV1L05-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082476v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2004.06.026" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ3L6V0S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857609v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rahmouni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cordaro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duffort" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trentesaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04840929v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zonghao Shen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857631v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04346424v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04840851v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Burriel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759688v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Riaz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04071619v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duffort" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-N. Vannier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04699140v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ambrosio" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04071601v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814982v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759948v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759274v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827177v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04071589v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sirvent" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baiutti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827285v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04090212v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759871v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ambrosio" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827604v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827647v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02311534v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rolle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Noelle Vannier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03584125v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviero" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330721v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica V. Sandoval" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palencia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fl&#243;rez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina C&#225;rdenas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Vecino-Mantilla" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585006v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Pla" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rodriguez-Lamas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03584131v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pla" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodriguez-Lamas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02311533v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pajot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Rolle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318530v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benrkia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330668v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma L. Moreno" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Mogni" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331402v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331615v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Orozco" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grimaldos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330923v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331392v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad &#346;wierczek" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330915v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montenegro" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02311523v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331787v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331733v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331519v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H. Gauthier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330677v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331358v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266633v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702960v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Chambrier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mignardi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725559v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-N. Vannier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105178v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285019v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261084v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261292v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Lu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187591v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261075v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104143v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105750v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104105v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261062v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104980v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviero-Minaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104123v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104082v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105747v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082982v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082988v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083004v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082999v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083001v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019620v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585002v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266630v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797138v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stangl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pirovano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosova Kreka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chiabrera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202400237" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rodriguez-Lamas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Pla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moncasi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtelec.2023.100054" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297004v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix&#8208;pluchery" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Baiutti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202303259" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419585v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnar J&#243;nsson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA12253J" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Sandoval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cardenas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capoen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136494" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03976872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma L. Moreno Botello" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Montenegro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grimaldos Osorio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ta04912f" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065046v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Capoen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.03.037" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069140v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Duran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhoan Tellez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mac&#237;as" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2018.10.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263494v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Dur&#225;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Prada" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gardoll" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2018.01.025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R015P34M-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663119v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jooris" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.07.062" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687392v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chambrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thor&#233;ton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rolle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mam&#232;de" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2014.10.026" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMB8CQSF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Colis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NJ00798K" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269773v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumoulin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noiriel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.07.016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S7K2M4C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790593v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pirovano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nuns" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA02198C" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790594v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thor&#233;ton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kehal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Flandre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Huo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.12.497" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790588v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bogicevic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4FD00129J" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523484v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanapa Kongmark" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Coulter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cristol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rubbens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg301070e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466926v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Juste" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Julian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2009.11.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MPKHZDP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466399v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonhomme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaudet-Savignat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Vannier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2009.11.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z04LQ6D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537346v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Karoum" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N. Vannier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-010-0156-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F9PS81FT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523490v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kongmark" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lofberg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van Beek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.02.071" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPD86R02-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412338v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bodet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlu C&#233;sar Steil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-No&#235;lle Vannier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.05.030" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X0HKX8R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412326v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Martis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b907935a" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JBML3PDW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866501v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ernoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2009.05.024" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCBTDW03-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069349v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ma&#322;ys" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ho&#322;dynski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Krok" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wr&#243;bel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Dygas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.01.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2H1TJXVB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260880v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bordes-Richard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.01.025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LCLZN2N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102529v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Steil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2006.01.038" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071280v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Nowogrocki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Malys" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2005.12.015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104262v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-006-0082-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019573v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2005.11.042" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103641v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2006.05.049" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090867v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malys Marcin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenter Fafilek" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2005.04.044" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08SC6348-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105480v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ratajczak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mairesse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2005.06.017" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2NV1L05-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082476v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2004.06.026" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ3L6V0S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04840929v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zonghao Shen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857631v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rahmouni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cordaro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duffort" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trentesaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857609v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04840851v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Burriel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04346424v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759871v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ambrosio" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04090212v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duffort" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-N. Vannier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04071619v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04699140v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ambrosio" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04071601v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814982v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Riaz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759948v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759274v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827177v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759688v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04071589v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sirvent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baiutti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827285v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827604v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827647v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330668v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma L. Moreno" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica V. Sandoval" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Mogni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330721v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palencia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fl&#243;rez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina C&#225;rdenas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Vecino-Mantilla" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585006v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Pla" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rodriguez-Lamas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03584131v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pla" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodriguez-Lamas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02311534v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rolle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Noelle Vannier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03584125v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviero" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02311533v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pajot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Rolle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318530v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benrkia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331402v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330923v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331392v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad &#346;wierczek" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330915v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grimaldos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montenegro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02311523v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331615v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Orozco" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331787v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331733v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330677v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H. Gauthier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331519v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331358v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266633v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702960v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Chambrier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mignardi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725559v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-N. Vannier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105178v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285019v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261084v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261292v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Lu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187591v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261075v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104980v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviero-Minaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261062v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104143v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105750v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104105v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019620v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104082v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105747v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082982v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104123v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082988v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083004v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083001v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082999v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585002v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266630v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>