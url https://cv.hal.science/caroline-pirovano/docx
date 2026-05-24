--- v1 (2026-04-16)
+++ v2 (2026-05-24)
@@ -234,364 +234,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Volatile Bipolar TiN/LaMnO3/Pt Memristors with Optimized Performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isotope Exchange Raman Spectroscopy (IERS): A Novel Technique to Probe Physicochemical Processes In Situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Stangl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
+                <w:t xml:space="preserve">Dolors Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolors Pla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Pirovano</w:t>
+                <w:t xml:space="preserve">Odette Chaix‐pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlos Moncasi</w:t>
+                <w:t xml:space="preserve">Federico Baiutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtelec.2023.100054⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (33), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202303259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04260437v1</w:t>
+                <w:t xml:space="preserve">hal-04297004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotope Exchange Raman Spectroscopy (IERS): A Novel Technique to Probe Physicochemical Processes In Situ</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Non-Volatile Bipolar TiN/LaMnO3/Pt Memristors with Optimized Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odette Chaix‐pluchery</w:t>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Baiutti</w:t>
+                <w:t xml:space="preserve">Carlos Moncasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (33), </w:t>
+              <w:t xml:space="preserve">Materials Today Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.100054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202303259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtelec.2023.100054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297004v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial LaMnO 3 films with remarkably fast oxygen transport properties at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Stangl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ragnar Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1452,173 +1452,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of Ca&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;Co&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;9+δ&amp;lt;/sub&amp;gt; thin film on sapphire substrate and CGO dense pellet by pulsed laser deposition. Structural, microstructural, surface and electrochemical characterizations</w:t>
+                <w:t xml:space="preserve">Determination of total arsenic using a novel Zn-ferrite binding gel for DGT techniques: Application to the redox speciation of arsenic in river sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Chambrier</w:t>
+                <w:t xml:space="preserve">J. Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Huo</w:t>
+                <w:t xml:space="preserve">L. Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Thoréton</w:t>
+                <w:t xml:space="preserve">G. Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rolle</w:t>
+                <w:t xml:space="preserve">D. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S. Mamède</w:t>
+                <w:t xml:space="preserve">C. Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 273, pp.13-17. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 144, pp.890 - 898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2014.10.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687392v1</w:t>
+                <w:t xml:space="preserve">hal-01269773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the synthesis route on the formation of 12R/10H-polytypes and their magnetic properties within the Ba(Ce,Mn)O 3 family</w:t>
               </w:r>
@@ -1732,203 +1732,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of total arsenic using a novel Zn-ferrite binding gel for DGT techniques: Application to the redox speciation of arsenic in river sediments</w:t>
+                <w:t xml:space="preserve">Growth of Ca&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;Co&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;9+δ&amp;lt;/sub&amp;gt; thin film on sapphire substrate and CGO dense pellet by pulsed laser deposition. Structural, microstructural, surface and electrochemical characterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gorny</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Chambrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lesven</w:t>
+                <w:t xml:space="preserve">D. Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Billon</w:t>
+                <w:t xml:space="preserve">V. Thoréton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dumoulin</w:t>
+                <w:t xml:space="preserve">A. Rolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Noiriel</w:t>
+                <w:t xml:space="preserve">A.S. Mamède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 144, pp.890 - 898. </w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 273, pp.13-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.07.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2014.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269773v1</w:t>
+                <w:t xml:space="preserve">hal-01687392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen transport kinetics of the misfit layered oxide Ca 3 Co 4 O 9+δ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thoréton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2012,295 +2012,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide Ion Transport in Promising Cobaltites for SOC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxide diffusion in innovative SOFC cathode materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thoréton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Capoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Thoréton</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Da Huo</w:t>
+                <w:t xml:space="preserve">Christine Bogicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.12.497⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 176, pp.31 - 47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4FD00129J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790594v1</w:t>
+                <w:t xml:space="preserve">hal-01790588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide diffusion in innovative SOFC cathode materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxide Ion Transport in Promising Cobaltites for SOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thoréton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Capoen</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kehal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Flandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bogicevic</w:t>
+                <w:t xml:space="preserve">Da Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 176, pp.31 - 47. </w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 98, pp.115 - 120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4FD00129J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.12.497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790588v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comprehensive Scenario of the Crystal Growth of γ-Bi2MoO6 Catalyst during Hydrothermal Synthesis</w:t>
               </w:r>
@@ -2414,607 +2414,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of microstructure and architecture on oxygen permeation of La(1−X)SrXFe(1−Y)(Ga, Ni)YO3−δ perovskite catalytic membrane reactor</w:t>
+                <w:t xml:space="preserve">CGO-based electrochemical catalysts for low temperature combustion of propene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Juste</w:t>
+                <w:t xml:space="preserve">R. Karoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Julian</w:t>
+                <w:t xml:space="preserve">V. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+                <w:t xml:space="preserve">R. N. Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Coudert</w:t>
+                <w:t xml:space="preserve">Alain Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (10), pp.1867-1873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10800-010-0156-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2009.11.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00466926v1</w:t>
+                <w:t xml:space="preserve">hal-00537346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration, by tape casting, and thermal characterization of a solid oxide fuel half-cell for low temperature applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bonhomme</w:t>
+                <w:t xml:space="preserve">S. Beaudet-Savignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Beaudet-Savignat</w:t>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.N. Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 45, pp.491-498. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2009.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2009.11.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00466399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CGO-based electrochemical catalysts for low temperature combustion of propene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of γ-Bi2MoO6 catalyst studied by combined high-resolution powder diffraction, XANES and Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kongmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Karoum</w:t>
+                <w:t xml:space="preserve">V. Martis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Roche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Pirovano</w:t>
+                <w:t xml:space="preserve">A. Lofberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. N. Vannier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Billard</w:t>
+                <w:t xml:space="preserve">W. van Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 157 (1-4), pp.257 - 262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2010.02.071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10800-010-0156-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537346v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of γ-Bi2MoO6 catalyst studied by combined high-resolution powder diffraction, XANES and Raman spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of microstructure and architecture on oxygen permeation of La(1−X)SrXFe(1−Y)(Ga, Ni)YO3−δ perovskite catalytic membrane reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Kongmark</w:t>
+                <w:t xml:space="preserve">Aurélie Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Martis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Pirovano</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lofberg</w:t>
+                <w:t xml:space="preserve">A. Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. van Beek</w:t>
+                <w:t xml:space="preserve">Valérie Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 157 (1-4), pp.257 - 262. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30, pp.1409-1417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2010.02.071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2009.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523490v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical modification of the catalytic properties of composite membranes of substituted Bi4V2O11 (BIMEVOX) for propane oxidation in a catalytic dense membrane reactor</w:t>
               </w:r>
@@ -3292,103 +3292,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature electrochemical catalysts using a BITAVOX electrolyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Karoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. N. Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 146, pp.359-366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3574,189 +3574,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIMEVOX as dense membrane in catalytic reactor (ME=Co, Cu, Ta)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalytic dense membranes of doped Bi4V2O11 (BIMEVOX) for selective partial oxidation: chemistry of defects versus catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Löfberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlu César Steil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Noëlle Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2006.01.025⟩</w:t>
+              <w:t xml:space="preserve">Topics in Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38, pp.169-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11244-006-0082-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00260880v1</w:t>
+                <w:t xml:space="preserve">hal-00104262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective oxidation of hydrocarbons in a catalytic dense membrane reactor: Catalytic properties of BIMEVOX (Me = Ta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3765,648 +3753,660 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Steil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Noëlle Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 118, pp.223-227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cattod.2006.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00102529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen permeation in bismuth-based materials part I: Sintering and oxygen permeation fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Capoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Steil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Nowogrocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Malys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Ionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 177, pp.483-488. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ssi.2005.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00071280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic dense membranes of doped Bi4V2O11 (BIMEVOX) for selective partial oxidation: chemistry of defects versus catalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BIMEVOX as dense membrane in catalytic reactor (ME=Co, Cu, Ta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Pirovano</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bordes-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlu César Steil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rose-Noëlle Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 177, pp.2241-2244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2006.01.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11244-006-0082-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00104262v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00260880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient behaviour of dense membranes of BIMEVOX (Me = Cu, Co) catalysts in the oxidation of propane</w:t>
+                <w:t xml:space="preserve">Bi2V1-xMexO5.5-y (Me = Ta, Ni) Membranes for Selective Oxidation of C1-C3 Alkanes in a Catalytic Dense Membrane Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Steil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Noëlle Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 112, pp.8-11. </w:t>
+              <w:t xml:space="preserve">, 2006, 117, pp.168-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2005.11.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2006.05.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019573v1</w:t>
+                <w:t xml:space="preserve">hal-00103641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi2V1-xMexO5.5-y (Me = Ta, Ni) Membranes for Selective Oxidation of C1-C3 Alkanes in a Catalytic Dense Membrane Reactor</w:t>
+                <w:t xml:space="preserve">Transient behaviour of dense membranes of BIMEVOX (Me = Cu, Co) catalysts in the oxidation of propane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Noëlle Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bordes-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Steil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 117, pp.168-173. </w:t>
+              <w:t xml:space="preserve">, 2006, 112, pp.8-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2006.05.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2005.11.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00103641v1</w:t>
+                <w:t xml:space="preserve">hal-00019573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox Stability of phases based on bismuth oxide studied by voltammetry on microsamples</w:t>
               </w:r>
@@ -4706,51 +4706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlu César Steil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Capoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Nowogrocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Noëlle Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4835,1096 +4835,1096 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing Oxygen-Ion Transport Studies with Innovative Isotope Exchange Raman Spectroscopy (IERS) Measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude du diagramme ternaire Ba(Ce,Sn,Zr)0.8Y0.1Yb0.1O3-δ comme céramiques conductrices des protons pour des piles à combustible et électrolyseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zonghao Shen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dolors Pla</w:t>
+                <w:t xml:space="preserve">Omar Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cordaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Duffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Reunion Plenieres de la Fédération hydrogene (FRH2)</w:t>
+              <w:t xml:space="preserve">4ème REUNION PLENIERES de la Fédération HYDROGEN (FRH2) du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840929v1</w:t>
+                <w:t xml:space="preserve">hal-04857609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen surface exchange and diffusion studies of Ba(Ce,Sn,Zr) 0.8 Y 0.1 Yb 0.1 O 3-δ PCFC electrolyte in different exchange atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Rahmouni</w:t>
+                <w:t xml:space="preserve">Advancing Oxygen-Ion Transport Studies with Innovative Isotope Exchange Raman Spectroscopy (IERS) Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Stangl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zonghao Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martine Trentesaux</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPCC2024-7th International Workshop: Prospects on Protonic Ceramic Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">4ème Reunion Plenieres de la Fédération hydrogene (FRH2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04857631v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du diagramme ternaire Ba(Ce,Sn,Zr)0.8Y0.1Yb0.1O3-δ comme céramiques conductrices des protons pour des piles à combustible et électrolyseurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen surface exchange and diffusion studies of Ba(Ce,Sn,Zr) 0.8 Y 0.1 Yb 0.1 O 3-δ PCFC electrolyte in different exchange atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Rahmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cordaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Rahmouni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Pirovano</w:t>
+                <w:t xml:space="preserve">Victor Duffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème REUNION PLENIERES de la Fédération HYDROGEN (FRH2) du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">PPCC2024-7th International Workshop: Prospects on Protonic Ceramic Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04857609v1</w:t>
+                <w:t xml:space="preserve">hal-04857631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to tune the functional properties of solid oxide fuel electrodes by playing with the MOCVD deposition conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
+                <w:t xml:space="preserve">A high throughput synthesis of the Ba(Ce,Sn,Zr)0.8Y0.1Yb0.1O3-δ system and study of proton incorporation in the PCFC electrolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Rahmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cordaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Duffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCF2023 Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">The 21st International Conference on Solid-State Protonic Conductors (SSPC-21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840851v1</w:t>
+                <w:t xml:space="preserve">hal-04346424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high throughput synthesis of the Ba(Ce,Sn,Zr)0.8Y0.1Yb0.1O3-δ system and study of proton incorporation in the PCFC electrolyte</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giulio Cordaro</w:t>
+                <w:t xml:space="preserve">How to tune the functional properties of solid oxide fuel electrodes by playing with the MOCVD deposition conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Burriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Stangl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine Trentesaux</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 21st International Conference on Solid-State Protonic Conductors (SSPC-21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">SCF2023 Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346424v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original in situ Raman spectroscopy approaches to characterise solid oxide cell electrodes and electrolytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel deposition strategies to obtain thin films with improved funcitional properties for Solid Oxide Fuel and Electrolysis Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Burriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Stangl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dolors Pla</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeel Riaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power of interfaces 2022 (POI22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Palma de Mallorca, Spain</w:t>
+              <w:t xml:space="preserve">E-MRS Fall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04759871v1</w:t>
+                <w:t xml:space="preserve">hal-04759688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure et mécanisme d’absorption de l’eau du diagramme ternaire Ba(Ce,Sn,Zr)0.8Y0.1Yb0.1O3-δ pour les pérovskites céramiques de conductrice protoniques et sa corrélation avec la conductivité</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R.-N. Vannier</w:t>
+                <w:t xml:space="preserve">Novel deposition strategies to obtain thin films with improved functional properties for Solid Oxide Fuel and Electrolysis Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Burriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Stangl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeel Riaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale MATÉRIAUX 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2022 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04090212v1</w:t>
+                <w:t xml:space="preserve">hal-04827177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high throughput study of the Ba(Ce,Sn,Zr)0.8Y0.1Yb0.1O3-δ system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cordaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Duffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.-N. Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop PROSPECTS ON PROTON CERAMIC CELLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel in situ isotope exchange Raman spectroscopy for improved understanding of physiochemical processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Stangl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5966,103 +5966,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude (à haut débit) du système Ba(Ce,Sn,Zr)0.8Y0.1Yb0.1O3-δ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cordaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Duffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.-N. Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème REUNION PLENIERES de la Fédération HYDROGEN (FRH2) du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Aussois, France</w:t>
@@ -6104,77 +6104,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ Raman spectroscopy: novel approaches to study oxygen defect dynamics in mixed conducting oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Stangl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Riaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6202,867 +6202,867 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel MOCVD deposition strategies to obtain thin films with improved functional properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Burriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Stangl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Riaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th international ceramics conference (CIMTEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarkably Fast Oxygen Transport at Low Temperatures in Epitaxial Manganite Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Burriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Stangl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel deposition strategies to obtain thin films with improved functional properties for Solid Oxide Fuel and Electrolysis Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Pirovano</w:t>
+                <w:t xml:space="preserve">High-Throughput Investigation of Thin Film Ternary Systems for Solid Oxide Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cordaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sirvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thiaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Rahmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baiutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2022 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">2ème REUNION PLENIERES de la Fédération HYDROGEN (FRH2) du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827177v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel deposition strategies to obtain thin films with improved funcitional properties for Solid Oxide Fuel and Electrolysis Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Remarkably Fast Oxygen Transport at Low Temperatures in Epitaxial Manganite Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Burriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Stangl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Pirovano</w:t>
+                <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">12th International Conference on High-Performance Ceramics (CICC-12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Suzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759688v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Throughput Investigation of Thin Film Ternary Systems for Solid Oxide Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Structure et mécanisme d’absorption de l’eau du diagramme ternaire Ba(Ce,Sn,Zr)0.8Y0.1Yb0.1O3-δ pour les pérovskites céramiques de conductrice protoniques et sa corrélation avec la conductivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Rahmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cordaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Baiutti</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Duffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.-N. Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème REUNION PLENIERES de la Fédération HYDROGEN (FRH2) du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Aussois, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale MATÉRIAUX 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071589v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarkably Fast Oxygen Transport at Low Temperatures in Epitaxial Manganite Thin Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mónica Burriel</w:t>
+                <w:t xml:space="preserve">Original in situ Raman spectroscopy approaches to characterise solid oxide cell electrodes and electrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Stangl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
+                <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dolors Pla</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on High-Performance Ceramics (CICC-12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Suzhou, China</w:t>
+              <w:t xml:space="preserve">Power of interfaces 2022 (POI22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827285v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen transport kinetics in manganite thin films: in situ Raman spectroscopy and new tuning approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Burriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Stangl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2021 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, France</w:t>
@@ -7091,103 +7091,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast oxygen diffusion in nano-architectured manganite thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ragnar Jónsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HITESEA Workshop 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Madrid, Spain</w:t>
@@ -7210,1075 +7210,1075 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From perovskite to lamellar structures for Symmetrical Solid Oxide Fuel Cell Electrode</w:t>
+                <w:t xml:space="preserve">Research of innovative SOFC cathode materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zulma L. Moreno</w:t>
+                <w:t xml:space="preserve">Aurélie Rolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Duffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Capoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mónica V. Sandoval</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rose-Noelle Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th HYdrogen - POwer THeoretical and Engineering Solutions International Symposium (HYPOTHESIS XIV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Foz do Iguaçu, Brazil</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, PyeongChang, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330668v1</w:t>
+                <w:t xml:space="preserve">hal-02311534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of La1.5Sr1.5Mn1.5Ni0.5O7±δ as Solid Oxide Fuel Cell anode material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mónica V. Sandoval</w:t>
+                <w:t xml:space="preserve">Characterization of oxygen transport in lanthanum chromo-manganites by 18O/16O isotope exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Capoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nuns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Palencia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.S. Vecino-Mantilla</w:t>
+                <w:t xml:space="preserve">L. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Solid State Ionics (SSI22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Pyeong Chang, South Korea</w:t>
+              <w:t xml:space="preserve">ISOTOPCAT2019 International Symposium on Isotopic Studies in Catalysis and Electrocatalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330721v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ Raman Spectroscopy: a tool for oxygen exchange properties in oxide conductors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen exchange kinetics analysis by in-situ Raman spectroscopy: lanthanum manganite thin films case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rodriguez-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolores Pla</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Boudard</w:t>
+                <w:t xml:space="preserve">M. Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Solid State Ionics SSI 22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, PyeongChang, South Korea</w:t>
+              <w:t xml:space="preserve">F2CPi2 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585006v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen exchange kinetics analysis by in-situ Raman spectroscopy: lanthanum manganite thin films case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of La1.5Sr1.5Mn1.5Ni0.5O7±δ as Solid Oxide Fuel Cell anode material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica V. Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Palencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pla</w:t>
+                <w:t xml:space="preserve">S. Flórez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Rodriguez-Lamas</w:t>
+                <w:t xml:space="preserve">Carolina Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Pirovano</w:t>
+                <w:t xml:space="preserve">J.S. Vecino-Mantilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F2CPi2 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Solid State Ionics (SSI22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Pyeong Chang, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584131v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research of innovative SOFC cathode materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-situ Raman Spectroscopy: a tool for oxygen exchange properties in oxide conductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Rolle</w:t>
+                <w:t xml:space="preserve">Rachel Rodriguez-Lamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Solid State Ionics</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Solid State Ionics SSI 22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, PyeongChang, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311534v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of oxygen transport in lanthanum chromo-manganites by 18O/16O isotope exchange</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxide ion conductors for solid oxide cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Duffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Capoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Zhang</w:t>
+                <w:t xml:space="preserve">Aurelie Rolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOTOPCAT2019 International Symposium on Isotopic Studies in Catalysis and Electrocatalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Materials, Microscopy and Energy (ICAMME’19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Meknes, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03584125v1</w:t>
+                <w:t xml:space="preserve">hal-02311533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxide ion conductors for solid oxide cells</w:t>
+                <w:t xml:space="preserve">Compréhension des mécanismes mis en jeu lors de la co-électrolyse de l'eau et du CO2 dans les cellules EHT (Electrolyseurs Haute Température)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Pajot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edouard Capoen</w:t>
+                <w:t xml:space="preserve">Y. Benrkia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Löfberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Noelle Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Materials, Microscopy and Energy (ICAMME’19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Meknes, Morocco</w:t>
+              <w:t xml:space="preserve">JNOEJC2019 Journées Nord Ouest Européenne des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Mont Saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311533v1</w:t>
+                <w:t xml:space="preserve">hal-02318530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension des mécanismes mis en jeu lors de la co-électrolyse de l'eau et du CO2 dans les cellules EHT (Electrolyseurs Haute Température)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From perovskite to lamellar structures for Symmetrical Solid Oxide Fuel Cell Electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma L. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica V. Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Benrkia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Daviero</w:t>
+                <w:t xml:space="preserve">Liliana Mogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOEJC2019 Journées Nord Ouest Européenne des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Mont Saint Aignan, France</w:t>
+              <w:t xml:space="preserve">14th HYdrogen - POwer THeoretical and Engineering Solutions International Symposium (HYPOTHESIS XIV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Foz do Iguaçu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318530v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From perovskite to lamellar structures for Symmetrical-Solid Oxide Fuel Cell Electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma L. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica V. Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Mogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8327,695 +8327,695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La0.5Sr1.5MnO4±δ, matériau d’électrode prometteur pour SOFC symétriques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Jooris</w:t>
+                <w:t xml:space="preserve">Stabilization of YMnO3 in Reducing Atmosphere for Use as SOFC Anode Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zulma L. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grimaldos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème réunion plénière du GDR 3652 HySPàC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">21st International Conference of Solid State Ionics (SSI-21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330923v1</w:t>
+                <w:t xml:space="preserve">hal-02331615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and study of NdxM2-xMnO4±δ (M: Ca, Sr) as Symmetric SOFC electrode materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Konrad Świerczek</w:t>
+                <w:t xml:space="preserve">Elaboration de cathodes innovantes pour pile à combustible à oxide solide (SOFC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Duffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Capoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jooris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference of Solid State Ionics (SSI-21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Padoue, Italy</w:t>
+              <w:t xml:space="preserve">Rayons X et Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331392v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of pure and Zr-substituted YMnO3 materials as Solid Oxide Fuel Cell Cathode</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Montenegro</w:t>
+                <w:t xml:space="preserve">La0.5Sr1.5MnO4±δ, matériau d’électrode prometteur pour SOFC symétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Capoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Cárdenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica V. Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jooris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Konrad Świerczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference of Solid State Ionics (SSI-21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Padoue, Italy</w:t>
+              <w:t xml:space="preserve">3ème réunion plénière du GDR 3652 HySPàC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330915v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de cathodes innovantes pour pile à combustible à oxide solide (SOFC)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Rolle</w:t>
+                <w:t xml:space="preserve">Synthesis and study of NdxM2-xMnO4±δ (M: Ca, Sr) as Symmetric SOFC electrode materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Durán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Prada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica V. Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Świerczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rayons X et Matière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">21st International Conference of Solid State Ionics (SSI-21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311523v1</w:t>
+                <w:t xml:space="preserve">hal-02331392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of YMnO3 in Reducing Atmosphere for Use as SOFC Anode Material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Study of pure and Zr-substituted YMnO3 materials as Solid Oxide Fuel Cell Cathode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma L. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grimaldos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Domínguez</w:t>
+                <w:t xml:space="preserve">A. Montenegro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Świerczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference of Solid State Ionics (SSI-21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331615v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of La0.5Sr1.5MnO4±δ as electrode material for symmetrical Solid Oxide Fuel Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica V. Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9083,64 +9083,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La0.5Sr1.5MnO4±δ as promising electrode material for Symmetrical Solid Oxide Fuel Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica V. Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9202,57 +9202,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La substituted Sr2MnO4 as candidate for symmetrical electrode for SOFC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Synthesis, characterization and electrical properties of Sr2-xLaxMnO4±δ (0.25≤x≤0.6) series for SOFC electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica V. Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9277,103 +9277,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles H. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord Européennes des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">European Material Research Society Spring Meeting (E-MRS Spring 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330677v1</w:t>
+                <w:t xml:space="preserve">hal-02331519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization and electrical properties of Sr2-xLaxMnO4±δ (0.25≤x≤0.6) series for SOFC electrode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">La substituted Sr2MnO4 as candidate for symmetrical electrode for SOFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica V. Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9398,103 +9398,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles H. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society Spring Meeting (E-MRS Spring 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Nord Européennes des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331519v1</w:t>
+                <w:t xml:space="preserve">hal-02330677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and preliminary characterization of Sr2-xLaxMnO4±δ (0.25≤x≤0.6) series as symmetric SOFC electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica V. Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9571,103 +9571,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of as speciation in river sediment using DGT techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DGT Conference 2015: from DGT Research to Environmental Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Donostia-San Sebastián, Spain</w:t>
@@ -9709,90 +9709,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Growth of Ca₃Co₄O₉ on CGO dense pellet by Pulsed Laser Deposition and XRD, TEM and Ellipsometry Characterizations»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-H. Chambrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kehal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mignardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Flandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thoréton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS 2014 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lille, France</w:t>
@@ -9834,64 +9834,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Oxygen transport and electrochemical performances in Ca₃Co₄O₉ derivatives as SOFC cathode»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R-N. Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thoréton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9940,269 +9940,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01725559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen diffusion mechanisms in two series of oxide ion conductors: BIMEVOX and Brownmillerite materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rose-Noëlle Vannier</w:t>
+                <w:t xml:space="preserve">Elaboration par coulage en bande et étude de demi-piles SOFC fonctionnant à basse température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beaudet-Savignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.N. Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Solid Oxide Fuel Cells (SOFC): Materials, Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Daytona Beach, Florida, United States</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du GFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00105178v1</w:t>
+                <w:t xml:space="preserve">hal-00285019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration par coulage en bande et étude de demi-piles SOFC fonctionnant à basse température</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R.N. Vannier</w:t>
+                <w:t xml:space="preserve">Oxygen diffusion mechanisms in two series of oxide ion conductors: BIMEVOX and Brownmillerite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanapa Kongmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Noëlle Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du GFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Solid Oxide Fuel Cells (SOFC): Materials, Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Daytona Beach, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00285019v1</w:t>
+                <w:t xml:space="preserve">hal-00105178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of the catalytic properties of composite dense membranes of BIMEVOX for propane oxidation in a catalytic dense membrane reactor</w:t>
               </w:r>
@@ -10307,260 +10307,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00261084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des propriétés électriques de Bi2UO6</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hui Lu</w:t>
+                <w:t xml:space="preserve">Transport de l'oxygène dans des céramiques conductrices par ions oxyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Noëlle Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR-Pacte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Dijon, France</w:t>
+              <w:t xml:space="preserve">150 ans de la Société Francaise de Chimie : Chimie du Futur, Futur de la Chimie Congrès (SFC07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00261292v1</w:t>
+                <w:t xml:space="preserve">hal-00187591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport de l'oxygène dans des céramiques conductrices par ions oxyde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Rolle</w:t>
+                <w:t xml:space="preserve">Caractérisation des propriétés électriques de Bi2UO6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanapa Kongmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Löfberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bordes-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">150 ans de la Société Francaise de Chimie : Chimie du Futur, Futur de la Chimie Congrès (SFC07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">GDR-Pacte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00187591v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00261292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a current polarisation on BIMEVOX membranes for oxidation of propane in a Catalytic Dense Membrane Reactor</w:t>
               </w:r>
@@ -10598,51 +10598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlu César Steil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bordes-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on the Origin of Electrochemical Promotion of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Thessaloniki, Greece. pp.1</w:t>
@@ -10665,1334 +10665,1334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00261075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du transport de l'oxygène dans des électrolytes céramiques de l'échelle atomique à l'échelle macroscopique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dense Membranes of BIMEVOX catalysts for the oxidation of hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Löfberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlu César Steil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Noëlle Vannier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème conférence pluridisciplinaire sur les Matériaux Matériaux2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
+              <w:t xml:space="preserve">Faraday Discussion 134: Atomic Transport and Defect Phenomena in Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Guildford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00104980v1</w:t>
+                <w:t xml:space="preserve">hal-00105750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l'oxygène fourni par des membranes denses de conducteurs ioniques en oxydation catalytique</w:t>
+                <w:t xml:space="preserve">Influence of the nanostructure of oxide-ion conducting membranes on their catalytic properties when used in a catalytic dense membrane reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marlu César Steil</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Steil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Noëlle Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
+              <w:t xml:space="preserve">"Catalytic Oxides Research and Development in Europe: Present and Future”, Final CONCORDE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00261062v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00104143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the nanostructure of oxide-ion conducting membranes on their catalytic properties when used in a catalytic dense membrane reactor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stabilisation des performances de membranes BIMEVOX en oxydation des alcanes C3-C1 en réacteur catalytique à membrane dense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Steil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Noëlle Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bordes-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Catalytic Oxides Research and Development in Europe: Present and Future”, Final CONCORDE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Seville, Spain</w:t>
+              <w:t xml:space="preserve">GeCat 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Mittelwihr, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00104143v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00104105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense Membranes of BIMEVOX catalysts for the oxidation of hydrocarbons</w:t>
+                <w:t xml:space="preserve">Utilisation de l'oxygène fourni par des membranes denses de conducteurs ioniques en oxydation catalytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlu César Steil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Noëlle Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussion 134: Atomic Transport and Defect Phenomena in Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Guildford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Matériaux 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00105750v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00261062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilisation des performances de membranes BIMEVOX en oxydation des alcanes C3-C1 en réacteur catalytique à membrane dense</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation du transport de l'oxygène dans des électrolytes céramiques de l'échelle atomique à l'échelle macroscopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">César Steil</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Noëlle Vannier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Bordes-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeCat 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Mittelwihr, France</w:t>
+              <w:t xml:space="preserve">2ème conférence pluridisciplinaire sur les Matériaux Matériaux2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00104105v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00104980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective oxidation of hydrocarbons in a catalytic dense membrane reactor: Catalytic properties of BIMEVOX (Me = Ta)</w:t>
+                <w:t xml:space="preserve">Catalytic dense membranes of doped Bi4V2O11 (BIMEVOX) for selective partial oxidation: chemistry of defects vs. catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Steil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Noëlle Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Congress on Catalysis in Membrane Reactors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Cetraro, Italy</w:t>
+              <w:t xml:space="preserve">3rd Irsee Symposium on Selective Oxidation Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Irsee, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019620v1</w:t>
+                <w:t xml:space="preserve">hal-00104123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céramiques dense en réacteur membranaire pour l'oxydation partielle d'alcanes : production d'H2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transient behaviour of dense membranes of BICUVOX catalysts in the oxidation of propane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bordes-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Noëlle Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Steil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ièmes Journées Nord-Européennes des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lille, France</w:t>
+              <w:t xml:space="preserve">First Conference of the European Union Coordination Action "CO-ordination of Nanostructured Catalytic Oxides Research and Development in Europe - CONCORDE":Understanding the Dynamic and Transient Behaviour of Catalysts in Working Conditions and the Relati</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00104082v1</w:t>
+                <w:t xml:space="preserve">hal-00082982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membranes denses de catalyseurs BIMEVOX en oxydation des alcanes C1-C3</w:t>
+                <w:t xml:space="preserve">Céramiques dense en réacteur membranaire pour l'oxydation partielle d'alcanes : production d'H2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Bordes-Richard</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Noëlle Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Steil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marlu César Steil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR IT-SOFC 700</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Nancy, France</w:t>
+              <w:t xml:space="preserve">8ièmes Journées Nord-Européennes des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00105747v1</w:t>
+                <w:t xml:space="preserve">hal-00104082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient behaviour of dense membranes of BICUVOX catalysts in the oxidation of propane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Membranes denses de catalyseurs BIMEVOX en oxydation des alcanes C1-C3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bordes-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlu César Steil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Conference of the European Union Coordination Action "CO-ordination of Nanostructured Catalytic Oxides Research and Development in Europe - CONCORDE":Understanding the Dynamic and Transient Behaviour of Catalysts in Working Conditions and the Relati</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Louvain-la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">GDR IT-SOFC 700</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00082982v1</w:t>
+                <w:t xml:space="preserve">hal-00105747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic dense membranes of doped Bi4V2O11 (BIMEVOX) for selective partial oxidation: chemistry of defects vs. catalysis</w:t>
+                <w:t xml:space="preserve">Production d'H2 en reacteur membranaire a ceramique dense par oxydation partielle d'alcanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bordes-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Steil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rose-Noëlle Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Irsee Symposium on Selective Oxidation Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Irsee, Germany</w:t>
+              <w:t xml:space="preserve">Congrès SFC-EuroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00104123v1</w:t>
+                <w:t xml:space="preserve">hal-00083004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membranes denses de catalyseur Bimevox en oxydation des alcanes C1-C3: production d'hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bordes-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Steil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Noëlle Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12024,152 +12024,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00082988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production d'H2 en reacteur membranaire a ceramique dense par oxydation partielle d'alcanes</w:t>
+                <w:t xml:space="preserve">BITAVOX (BiTa0.2V0.8O5.35) Membrane for Selective Oxidation of C2-C3 Hydrocarbons in a Catalytic Dense Membrane Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Noëlle Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Steil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFC-EuroChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Nancy, France</w:t>
+              <w:t xml:space="preserve">5th World Congress on Oxidation Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00083004v1</w:t>
+                <w:t xml:space="preserve">hal-00082999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIMEVOX as dense membrane in catalytic reactor (ME = Co, Cu, Ta)</w:t>
               </w:r>
@@ -12181,77 +12181,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bordes-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Steil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Solid State Ionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Baden-Baden, Germany</w:t>
@@ -12274,152 +12274,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00083001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BITAVOX (BiTa0.2V0.8O5.35) Membrane for Selective Oxidation of C2-C3 Hydrocarbons in a Catalytic Dense Membrane Reactor</w:t>
+                <w:t xml:space="preserve">Selective oxidation of hydrocarbons in a catalytic dense membrane reactor: Catalytic properties of BIMEVOX (Me = Ta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Steil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Noëlle Vannier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">César Steil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th World Congress on Oxidation Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">7th International Congress on Catalysis in Membrane Reactors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Cetraro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00082999v1</w:t>
+                <w:t xml:space="preserve">hal-00019620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12450,51 +12450,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen transport properties and in-situ characterization of La0.75X0.25Cr0.5Mn0.5O3 (X = Sr, Ca)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pirovano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Capoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12562,103 +12562,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of total arsenic using a novel Zn-ferrite doped binding gel for DGT techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DGT Conference 2015: from DGT Research to Environmental Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Donostia-San Sebastián, Spain</w:t>
@@ -12856,51 +12856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797138v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stangl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pirovano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosova Kreka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chiabrera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202400237" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rodriguez-Lamas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Pla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moncasi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtelec.2023.100054" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297004v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix&#8208;pluchery" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Baiutti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202303259" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419585v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnar J&#243;nsson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA12253J" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Sandoval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cardenas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capoen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136494" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03976872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma L. Moreno Botello" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Montenegro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grimaldos Osorio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ta04912f" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065046v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Capoen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.03.037" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069140v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Duran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhoan Tellez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mac&#237;as" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2018.10.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263494v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Dur&#225;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Prada" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gardoll" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2018.01.025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R015P34M-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663119v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jooris" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.07.062" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687392v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chambrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thor&#233;ton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rolle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mam&#232;de" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2014.10.026" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMB8CQSF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Colis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NJ00798K" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269773v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumoulin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noiriel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.07.016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S7K2M4C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790593v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pirovano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nuns" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA02198C" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790594v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thor&#233;ton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kehal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Flandre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Huo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.12.497" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790588v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bogicevic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4FD00129J" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523484v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanapa Kongmark" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Coulter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cristol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rubbens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg301070e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466926v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Juste" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Julian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2009.11.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MPKHZDP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466399v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonhomme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaudet-Savignat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Vannier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2009.11.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z04LQ6D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537346v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Karoum" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N. Vannier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-010-0156-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F9PS81FT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523490v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kongmark" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lofberg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van Beek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.02.071" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPD86R02-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412338v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bodet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlu C&#233;sar Steil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-No&#235;lle Vannier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.05.030" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X0HKX8R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412326v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Martis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b907935a" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JBML3PDW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866501v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ernoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2009.05.024" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCBTDW03-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069349v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ma&#322;ys" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ho&#322;dynski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Krok" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wr&#243;bel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Dygas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.01.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2H1TJXVB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260880v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bordes-Richard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.01.025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LCLZN2N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102529v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Steil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2006.01.038" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071280v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Nowogrocki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Malys" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2005.12.015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104262v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-006-0082-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019573v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2005.11.042" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103641v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2006.05.049" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090867v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malys Marcin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenter Fafilek" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2005.04.044" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08SC6348-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105480v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ratajczak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mairesse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2005.06.017" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2NV1L05-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082476v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2004.06.026" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ3L6V0S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04840929v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zonghao Shen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857631v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rahmouni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cordaro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duffort" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trentesaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857609v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04840851v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Burriel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04346424v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759871v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ambrosio" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04090212v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duffort" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-N. Vannier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04071619v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04699140v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ambrosio" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04071601v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814982v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Riaz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759948v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759274v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827177v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759688v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04071589v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sirvent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baiutti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827285v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827604v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827647v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330668v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma L. Moreno" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica V. Sandoval" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Mogni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330721v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palencia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fl&#243;rez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina C&#225;rdenas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Vecino-Mantilla" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585006v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Pla" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rodriguez-Lamas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03584131v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pla" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodriguez-Lamas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02311534v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rolle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Noelle Vannier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03584125v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviero" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02311533v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pajot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Rolle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318530v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benrkia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331402v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330923v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331392v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad &#346;wierczek" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330915v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grimaldos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montenegro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02311523v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331615v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Orozco" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331787v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331733v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330677v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H. Gauthier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331519v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331358v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266633v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702960v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Chambrier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mignardi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725559v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-N. Vannier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105178v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285019v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261084v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261292v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Lu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187591v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261075v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104980v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviero-Minaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261062v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104143v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105750v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104105v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019620v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104082v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105747v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082982v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104123v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082988v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083004v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083001v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082999v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585002v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266630v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797138v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stangl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pirovano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosova Kreka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chiabrera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202400237" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297004v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Pla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix&#8208;pluchery" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Baiutti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202303259" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260437v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rodriguez-Lamas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moncasi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtelec.2023.100054" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419585v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnar J&#243;nsson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA12253J" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Sandoval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cardenas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capoen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136494" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03976872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma L. Moreno Botello" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Montenegro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grimaldos Osorio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ta04912f" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065046v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Capoen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.03.037" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069140v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Duran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhoan Tellez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mac&#237;as" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2018.10.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263494v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Dur&#225;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Prada" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gardoll" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2018.01.025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R015P34M-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663119v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jooris" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.07.062" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269773v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumoulin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noiriel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.07.016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S7K2M4C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Colis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NJ00798K" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687392v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chambrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thor&#233;ton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rolle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mam&#232;de" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2014.10.026" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMB8CQSF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790593v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pirovano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nuns" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA02198C" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790588v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bogicevic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4FD00129J" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790594v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thor&#233;ton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kehal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Flandre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Huo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.12.497" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523484v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanapa Kongmark" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Coulter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cristol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rubbens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg301070e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537346v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Karoum" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N. Vannier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-010-0156-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F9PS81FT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466399v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonhomme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaudet-Savignat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Vannier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2009.11.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z04LQ6D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523490v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kongmark" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lofberg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van Beek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.02.071" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPD86R02-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466926v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Juste" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Julian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2009.11.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MPKHZDP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412338v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bodet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlu C&#233;sar Steil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-No&#235;lle Vannier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.05.030" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X0HKX8R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412326v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Martis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b907935a" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JBML3PDW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866501v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ernoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2009.05.024" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCBTDW03-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069349v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ma&#322;ys" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ho&#322;dynski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Krok" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wr&#243;bel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Dygas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.01.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2H1TJXVB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104262v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-006-0082-x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102529v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Steil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2006.01.038" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071280v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Nowogrocki" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Malys" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2005.12.015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260880v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bordes-Richard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.01.025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LCLZN2N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103641v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2006.05.049" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019573v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2005.11.042" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090867v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malys Marcin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenter Fafilek" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2005.04.044" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08SC6348-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105480v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ratajczak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mairesse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2005.06.017" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2NV1L05-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082476v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2004.06.026" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ3L6V0S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857609v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rahmouni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cordaro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duffort" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Trentesaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04840929v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zonghao Shen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857631v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04346424v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04840851v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Burriel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759688v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Riaz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827177v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04071619v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duffort" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-N. Vannier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04699140v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ambrosio" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04071601v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814982v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759948v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759274v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04071589v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sirvent" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baiutti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827285v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04090212v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759871v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ambrosio" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827604v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04827647v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02311534v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rolle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Noelle Vannier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03584125v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviero" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03584131v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pla" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodriguez-Lamas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330721v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica V. Sandoval" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palencia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fl&#243;rez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina C&#225;rdenas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Vecino-Mantilla" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585006v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Pla" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rodriguez-Lamas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02311533v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pajot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Rolle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318530v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benrkia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330668v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma L. Moreno" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Mogni" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331402v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331615v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Orozco" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grimaldos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02311523v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330923v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331392v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad &#346;wierczek" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330915v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montenegro" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331787v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331733v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331519v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles H. Gauthier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330677v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331358v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266633v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702960v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Chambrier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mignardi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725559v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-N. Vannier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285019v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105178v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261084v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187591v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261292v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Lu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261075v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105750v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104143v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104105v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261062v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104980v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviero-Minaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104123v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082982v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104082v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105747v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083004v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082988v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082999v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083001v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019620v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585002v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266630v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>