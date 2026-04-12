--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> caroline plain </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The addition of chemical compounds extracted from leaf litter leachates enhances short term methane uptake by forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Arricastres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Desalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Z Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 459, pp.117347. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential soil methane oxidation in naturally regenerated oak-dominated temperate deciduous forest stands responds to soil water status regardless of their age—an intact core incubation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79, pp.29. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-022-01145-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse labelling of deep soil layers in forest with 13 CH 4 : testing a new method for tracing methane in the upper horizons, understorey vegetation and tree stems using laserbased spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-021-00775-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of prolonged drought on phloem anatomy and phloem transport in young beech trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Desalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoko Tsuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (2), pp.201-210. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpy070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of vegetation on the methane budget of a temperate forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou-Kiné Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 221 (3), pp.1447-1456. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Water Stable Isotopes in the Unsaturated Zone to Quantify Recharge in Two Contrasted Infiltration Regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Larocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gibert-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2017.09.0170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856039v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations drive short-term dynamics and partitioning of recently assimilated carbon in the foliage of adult beech and pine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Desalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 213 (1), pp.140-153. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of compaction by heavy machine traffic on soil fluxes of methane and carbon dioxide in a temperate broadleaved forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou-Kiné Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 382, pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.09.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols forestiers, puits de méthane : un service écosystémique méconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 68 (4), pp.313-322. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/62129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of nitrogen and carbon transfer from soil organic matter to Tuber melanosporum mycorrhizas and ascocarps using 15N and 13C soil labelling and wholegenome oligoarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hossann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 395 (1-2), pp.351-373. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2557-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ 13 CO 2 pulse labelling of field-grown eucalypt trees revealed the effects of potassium nutrition and throughfall exclusion on phloem transport of photosynthetic carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvaldo Machado Rodrigues Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Packer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (1), pp.6 - 21. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpv090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the soil CO2 production and its carbon isotope composition in forest soil layers using the flux-gradient approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmer Schack-Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 188, pp.45-57. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2013.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la truffe se nourrit-elle ? La nutrition carbonée et azotée de l’ascocarpe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87 (2), pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the addition of labile substrate destabilise old soil organic matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisette Gelhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja C. W. Moerdijk-Poortvliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.149 - 160. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2014.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for continuously measuring the C-13 of soil CO2 concentrations at different depths by laser spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Longdoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (4), pp.516 - 525. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la truffe se nourrit-elle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 82, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mode d’acquisition du carbone pendant le développement des ascocarpes de Tuber melanosporum Vittad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hossann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 83 (2), pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon transfer from the host to [i]Tuber melanosporum[/i] mycorrhizas and ascocarps followed using a 13C pulse-labeling technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hossann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0064626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on C-13 and C-14 variability in soil CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -A. Corcho-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 189, pp.431 - 441. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of δ13C-CO2 and A14C-CO2 variability in soil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Corcho-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on 13C and 14C variability in soil CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Massault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 189-190, pp.431-441 (IF 2,318)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of belowground carbon transfer assessed by in situ 13CO2 pulse labelling of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bakker M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (5), pp.1153-1168. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-8-1153-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00637046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric phenanthrene pollution modulates carbon allocation in red clover (Trifolium pratense L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Desalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (10), pp.2759-2765. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ assessment of the velocity of carbon transfer by tracing 13C in trunk CO2 efflux after pulse labelling: variations among tree species and seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fresneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 190 (1), pp.181-192. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03599.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and daily time course of the 13C composition of soil CO2 efflux recorded with a tunable diode laser spectrophotometer (TDLS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 318 (1-2), pp.137-151. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-008-9824-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing of recently assimilated carbon in respiration at high temporal resolution in the field with a tuneable diode laser absorption spectrometer after in situ 13CO2 pulse labelling of 20-year-old beech trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanwen Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (11), pp.1433-1445. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpp072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does stand age affect methane consumption of forest soil? A study in a chronosequence of sessile oak.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, France. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-6896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of vegetation to methane emission produced in the soil of an upland forest: a 13CH4-labelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">jpgU2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, virtual meeting, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane budget of a temperate forest: the underestimated contribution of understorey vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JpGU 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, virtual meeting, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of vegetation to methane emission produced in the soil of an upland forest: a 13CH4-labelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna - virtual meeting, Austria. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser la productivité et la durabilité des systèmes de culture forestiers et agroforestiers grâce à la fixation symbiotique de l’azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Piutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique « Valorisation du végétal – Entre recherche et innovation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term dynamics and partitioning of newly assimilated carbon in the foliage of adult beech and pine are driven by seasonal variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Desalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Vienna, Austria. pp.2017 - 8652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13CO2 pulse labeling experiment reveals phloem function impairment in young beech trees subjected to severe drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Desalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Fribourg-en-Brisgau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modeling soil intra-day variability of the 13CO2 & 12CO2 production in a scots pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.23 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modeling soil intra-day variability of the 13CO2 & 12CO2 production and transport in a scots pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Wylock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bonn, Germany. pp.21 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modeling soil intra-day variability of the 13CO2 & 12CO2 production and transport in a scots pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Wylock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ICOS International Conference on Greenhouse Gases and Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology to measure continuously the δ13C of soil CO2 efflux and concentration at different depths by laser spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Longdoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union (AGU). USA., Dec 2012, San Francisco, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of 13C-14C in soil CO2: Impact on 14C groundwater ages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Corcho-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd V.M. Goldschmidt 2012 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizon Partitioning of Soil CO2 Sources and their Isotopic Composition (13C) in a [i]Pinus Sylvestris[/i] Stand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmer Schack-Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union (AGU). USA., Dec 2012, San Francisco, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of modern groundwater: the role of the unsaturated zone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Corcho-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Radiocarbon Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belowground carbon allocation in a temperate beech forest: new insight into carbon residence time using whole tree 13C labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome J. Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling aboveground and belowground activities using short term fluctuations in 13C composition of soil respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belowground carbon allocation in a temperate beech forest: new insight into carbon residence time using whole tree 13C labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome J. Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbiotic versus saprotrophic strategy during Tuber melanosporum ascocarp development. Preliminary results based on 13C and 15N natural abundance and on in situ 13CO2 pulse-labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Mushroom Biology and Mushroom Products (ICMCMP7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Arcachon, France. 577 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of the amount of carbon allocated to respiration after in situ 13CO2 pulse labelling of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome J. Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fall Meeting AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San francisco, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the transfer of recently assimilated carbon after in situ 13CO2 pulse labelling of trees for a better understanding of belowground carbon allocation in forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome J. Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action FP0803 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Birmensdorf, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of the amount of carbon allocated to respiration after in situ 13CO2 pulse labelling of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on the usage of new techniques to understand gas exchange and carbon dynamics in the forest ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily work with stable isotope spectroscopy instruments in Hesse forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BASIN Pre-AGU Meeting: Routine application of novel stable isotope spectroscopy instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15N and 13C labelling for tracing storage and remobilisation of carbon and nitrogen in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST SIBAE-WG2 Workshop. Analysing post labelling experiments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nancy, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing winter storage and spring remobilisation of carbon and nitrogen in young and old temperate trees with stable isotopes. Relations with soil nutrient availability and environmental factors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séraphine Vizoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Valenzuela Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“using stable isotope to study N fixation and N cycling in ecosystems”, Workshop ecost sibae (Nancy-Friday 10 September 2010).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile soil carbon: joint project PROCOPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmer Schack-Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion dans le cadre du partenariat Hubert Curien "PROCOPE"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Freiburg, Germany. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-tree distribution and seasonal dynamics of carbon and nitrogen storage compounds in young and mature temperate trees. Tools for characterization and quantification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séraphine Vizoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Les réserves végétales et leur importance agronomique et sylvicole Congrès franco-anglais "Université de Caen Basse-Normandie 9 et 10 Juin 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the transfer of recently assimilated carbon into the soil after in situ 13CO2 pulse labelling of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berviller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chipeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. ISRR (International Society of Root Research) Symposium 'Root Research and Applications'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vienne, Austria. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of alley cropping agroforestry potential in northeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Piutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of vegetation (trees and ground vegetation) on the methane budget of a temperate forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou-Kine Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copernicus Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Geophysical Research Abstracts, 20, 2018, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of methane effluxes and soil methane concentrations to compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States. , n.p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modeling soil intra-day variability of the 13CO2 & 12CO2 production and transport in a scots pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Wylock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bonn, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does poplar / black locust mixture influence growth and functioning of each species in a short-rotation plantation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Poplar Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology to measure continuously the δ13C of soil CO2 efflux and concentration at different depths by laser spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. , Geophysical Research Abstracts, 13, 1 p., 2011, 8th EGU General assembly</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of moderate warming and soil humidity gradient on net carbon exchange of a Sphagnum peatland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon in Peatlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate warming on the carbon sink capacity of peatlands ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Stable Isotope Users group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variation of 13C signature of soil respiration in a beech forest ecosystem measured with a tunable diode laser spectrophotometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference of the ESF Programme. The role of soils in the terrestrial carbon balance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Pont-à-Mousson, France. 1 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using 13C to Quantify Phloem Transport on Tall Plants in the Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phloem Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-151, 2019, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-9562-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la compréhension des mécanismes contrôlant les flux de CO2 et de CH4 dans les écosystèmes forestiers tempérés par l’utilisation de l’outil isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environmental Sciences. Université de Lorraine, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04590777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId191"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> caroline plain </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The addition of chemical compounds extracted from leaf litter leachates enhances short term methane uptake by forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Arricastres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Desalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Z Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 459, pp.117347. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential soil methane oxidation in naturally regenerated oak-dominated temperate deciduous forest stands responds to soil water status regardless of their age—an intact core incubation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79, pp.29. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-022-01145-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse labelling of deep soil layers in forest with 13 CH 4 : testing a new method for tracing methane in the upper horizons, understorey vegetation and tree stems using laserbased spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-021-00775-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of prolonged drought on phloem anatomy and phloem transport in young beech trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Desalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoko Tsuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (2), pp.201-210. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpy070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of vegetation on the methane budget of a temperate forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou-Kiné Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 221 (3), pp.1447-1456. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Water Stable Isotopes in the Unsaturated Zone to Quantify Recharge in Two Contrasted Infiltration Regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Larocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gibert-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2017.09.0170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856039v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations drive short-term dynamics and partitioning of recently assimilated carbon in the foliage of adult beech and pine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Desalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 213 (1), pp.140-153. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of compaction by heavy machine traffic on soil fluxes of methane and carbon dioxide in a temperate broadleaved forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou-Kiné Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 382, pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.09.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols forestiers, puits de méthane : un service écosystémique méconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 68 (4), pp.313-322. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/62129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of nitrogen and carbon transfer from soil organic matter to Tuber melanosporum mycorrhizas and ascocarps using 15N and 13C soil labelling and wholegenome oligoarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hossann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 395 (1-2), pp.351-373. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2557-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ 13 CO 2 pulse labelling of field-grown eucalypt trees revealed the effects of potassium nutrition and throughfall exclusion on phloem transport of photosynthetic carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvaldo Machado Rodrigues Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Packer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (1), pp.6 - 21. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpv090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the soil CO2 production and its carbon isotope composition in forest soil layers using the flux-gradient approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmer Schack-Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 188, pp.45-57. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2013.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la truffe se nourrit-elle ? La nutrition carbonée et azotée de l’ascocarpe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87 (2), pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the addition of labile substrate destabilise old soil organic matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisette Gelhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja C. W. Moerdijk-Poortvliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.149 - 160. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2014.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mode d’acquisition du carbone pendant le développement des ascocarpes de Tuber melanosporum Vittad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hossann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 83 (2), pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la truffe se nourrit-elle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 82, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for continuously measuring the C-13 of soil CO2 concentrations at different depths by laser spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Longdoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (4), pp.516 - 525. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon transfer from the host to [i]Tuber melanosporum[/i] mycorrhizas and ascocarps followed using a 13C pulse-labeling technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hossann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0064626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on C-13 and C-14 variability in soil CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -A. Corcho-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 189, pp.431 - 441. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of δ13C-CO2 and A14C-CO2 variability in soil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Corcho-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on 13C and 14C variability in soil CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Massault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 189-190, pp.431-441 (IF 2,318)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of belowground carbon transfer assessed by in situ 13CO2 pulse labelling of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bakker M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (5), pp.1153-1168. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-8-1153-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00637046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric phenanthrene pollution modulates carbon allocation in red clover (Trifolium pratense L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Desalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (10), pp.2759-2765. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ assessment of the velocity of carbon transfer by tracing 13C in trunk CO2 efflux after pulse labelling: variations among tree species and seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fresneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 190 (1), pp.181-192. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03599.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and daily time course of the 13C composition of soil CO2 efflux recorded with a tunable diode laser spectrophotometer (TDLS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 318 (1-2), pp.137-151. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-008-9824-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing of recently assimilated carbon in respiration at high temporal resolution in the field with a tuneable diode laser absorption spectrometer after in situ 13CO2 pulse labelling of 20-year-old beech trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanwen Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (11), pp.1433-1445. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpp072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does stand age affect methane consumption of forest soil? A study in a chronosequence of sessile oak.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, France. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-6896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of vegetation to methane emission produced in the soil of an upland forest: a 13CH4-labelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">jpgU2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, virtual meeting, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane budget of a temperate forest: the underestimated contribution of understorey vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JpGU 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, virtual meeting, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of vegetation to methane emission produced in the soil of an upland forest: a 13CH4-labelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna - virtual meeting, Austria. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser la productivité et la durabilité des systèmes de culture forestiers et agroforestiers grâce à la fixation symbiotique de l’azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Piutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique « Valorisation du végétal – Entre recherche et innovation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term dynamics and partitioning of newly assimilated carbon in the foliage of adult beech and pine are driven by seasonal variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Desalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Vienna, Austria. pp.2017 - 8652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13CO2 pulse labeling experiment reveals phloem function impairment in young beech trees subjected to severe drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Desalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Fribourg-en-Brisgau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modeling soil intra-day variability of the 13CO2 & 12CO2 production in a scots pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.23 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modeling soil intra-day variability of the 13CO2 & 12CO2 production and transport in a scots pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Wylock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bonn, Germany. pp.21 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modeling soil intra-day variability of the 13CO2 & 12CO2 production and transport in a scots pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Wylock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ICOS International Conference on Greenhouse Gases and Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology to measure continuously the δ13C of soil CO2 efflux and concentration at different depths by laser spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Longdoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union (AGU). USA., Dec 2012, San Francisco, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of 13C-14C in soil CO2: Impact on 14C groundwater ages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Corcho-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd V.M. Goldschmidt 2012 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizon Partitioning of Soil CO2 Sources and their Isotopic Composition (13C) in a [i]Pinus Sylvestris[/i] Stand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmer Schack-Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union (AGU). USA., Dec 2012, San Francisco, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of modern groundwater: the role of the unsaturated zone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Corcho-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Radiocarbon Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belowground carbon allocation in a temperate beech forest: new insight into carbon residence time using whole tree 13C labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome J. Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling aboveground and belowground activities using short term fluctuations in 13C composition of soil respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belowground carbon allocation in a temperate beech forest: new insight into carbon residence time using whole tree 13C labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome J. Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbiotic versus saprotrophic strategy during Tuber melanosporum ascocarp development. Preliminary results based on 13C and 15N natural abundance and on in situ 13CO2 pulse-labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Mushroom Biology and Mushroom Products (ICMCMP7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Arcachon, France. 577 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of the amount of carbon allocated to respiration after in situ 13CO2 pulse labelling of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome J. Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fall Meeting AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San francisco, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the transfer of recently assimilated carbon after in situ 13CO2 pulse labelling of trees for a better understanding of belowground carbon allocation in forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome J. Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action FP0803 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Birmensdorf, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of the amount of carbon allocated to respiration after in situ 13CO2 pulse labelling of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on the usage of new techniques to understand gas exchange and carbon dynamics in the forest ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily work with stable isotope spectroscopy instruments in Hesse forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BASIN Pre-AGU Meeting: Routine application of novel stable isotope spectroscopy instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15N and 13C labelling for tracing storage and remobilisation of carbon and nitrogen in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST SIBAE-WG2 Workshop. Analysing post labelling experiments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nancy, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing winter storage and spring remobilisation of carbon and nitrogen in young and old temperate trees with stable isotopes. Relations with soil nutrient availability and environmental factors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séraphine Vizoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Valenzuela Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“using stable isotope to study N fixation and N cycling in ecosystems”, Workshop ecost sibae (Nancy-Friday 10 September 2010).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile soil carbon: joint project PROCOPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmer Schack-Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion dans le cadre du partenariat Hubert Curien "PROCOPE"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Freiburg, Germany. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-tree distribution and seasonal dynamics of carbon and nitrogen storage compounds in young and mature temperate trees. Tools for characterization and quantification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séraphine Vizoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Les réserves végétales et leur importance agronomique et sylvicole Congrès franco-anglais "Université de Caen Basse-Normandie 9 et 10 Juin 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the transfer of recently assimilated carbon into the soil after in situ 13CO2 pulse labelling of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berviller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chipeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. ISRR (International Society of Root Research) Symposium 'Root Research and Applications'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vienne, Austria. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of alley cropping agroforestry potential in northeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Piutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of vegetation (trees and ground vegetation) on the methane budget of a temperate forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou-Kine Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copernicus Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Geophysical Research Abstracts, 20, 2018, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of methane effluxes and soil methane concentrations to compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States. , n.p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modeling soil intra-day variability of the 13CO2 & 12CO2 production and transport in a scots pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Wylock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bonn, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does poplar / black locust mixture influence growth and functioning of each species in a short-rotation plantation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Poplar Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology to measure continuously the δ13C of soil CO2 efflux and concentration at different depths by laser spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. , Geophysical Research Abstracts, 13, 1 p., 2011, 8th EGU General assembly</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of moderate warming and soil humidity gradient on net carbon exchange of a Sphagnum peatland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon in Peatlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate warming on the carbon sink capacity of peatlands ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Stable Isotope Users group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variation of 13C signature of soil respiration in a beech forest ecosystem measured with a tunable diode laser spectrophotometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference of the ESF Programme. The role of soils in the terrestrial carbon balance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Pont-à-Mousson, France. 1 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using 13C to Quantify Phloem Transport on Tall Plants in the Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phloem Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-151, 2019, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-9562-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la compréhension des mécanismes contrôlant les flux de CO2 et de CH4 dans les écosystèmes forestiers tempérés par l’utilisation de l’outil isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environmental Sciences. Université de Lorraine, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04590777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId191"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arricastres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Desalme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z Lerch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Vaultier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117347" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03858826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01145-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-021-00775-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178457v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Dannoura" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoko Tsuji" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy070" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01938609v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Plain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou-Kin&#233; Ndiaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15452" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856039v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbecot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larocque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gibert-Brunet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2017.09.0170" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490772v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gerant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14124" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.09.037" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944319v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62129" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269283v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hossann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2557-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557275v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Machado Rodrigues Cabral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Packer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv090" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268561v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Goffin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmer Schack-Kirchner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.11.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631060v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Le Tacon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Maurice" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268955v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisette Gelhaye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja C. W. Moerdijk-Poortvliet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.04.030" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268083v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Parent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Longdoz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12047" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D8CS95LH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649417v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269189v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064626" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268263v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbecot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gibert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -A. Corcho-Alvarado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.06.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GS4SKLV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337526v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Corcho-Alvarado" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725721v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00637046v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dannoura" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bakker M." TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1153-2011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649829v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.05.015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VN724NX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652532v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako M. Dannoura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03599.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659868v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Longdoz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9824-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NSRXHCS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666253v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwen Dong" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp072" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944131v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-6896" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944140v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944193v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944106v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13502" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975282v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dall&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943062v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003157v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269272v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797813v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Wylock" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269271v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267914v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337528v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267915v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goffin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337529v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804601v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808464v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Grossiord" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964860v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749356v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819276v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757418v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799903v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814937v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815818v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799936v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique G&#233;rant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphine Vizoso" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Valenzuela Nunez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820864v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812099v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Genet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821270v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ngao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berviller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipeaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975331v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cochard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052975v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou-Kine Ndiaye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adsabs.harvard.edu/abs/2018EGUGA.20.9183P" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794209v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delogu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797814v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958841v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Gana" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745475v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979133v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bernard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Clerc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979128v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815654v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944178v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9562-2_12" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04590777v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arricastres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Desalme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z Lerch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Vaultier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117347" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03858826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01145-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-021-00775-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178457v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Dannoura" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoko Tsuji" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy070" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01938609v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Plain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou-Kin&#233; Ndiaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15452" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856039v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbecot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larocque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gibert-Brunet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2017.09.0170" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490772v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gerant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14124" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.09.037" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944319v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62129" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269283v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hossann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2557-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557275v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Machado Rodrigues Cabral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Packer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv090" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268561v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Goffin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmer Schack-Kirchner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.11.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631060v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Le Tacon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Maurice" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268955v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisette Gelhaye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja C. W. Moerdijk-Poortvliet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.04.030" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269189v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649417v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268083v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Parent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Longdoz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12047" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D8CS95LH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064626" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268263v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbecot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gibert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -A. Corcho-Alvarado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.06.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GS4SKLV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337526v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Corcho-Alvarado" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725721v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00637046v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dannoura" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bakker M." TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1153-2011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649829v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.05.015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VN724NX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652532v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako M. Dannoura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03599.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659868v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Longdoz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9824-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NSRXHCS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666253v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwen Dong" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp072" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944131v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-6896" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944140v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944193v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944106v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13502" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975282v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dall&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943062v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003157v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269272v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797813v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Wylock" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269271v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267914v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337528v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267915v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goffin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337529v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804601v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808464v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Grossiord" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964860v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749356v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819276v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757418v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799903v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814937v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815818v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799936v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique G&#233;rant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphine Vizoso" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Valenzuela Nunez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820864v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812099v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Genet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821270v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ngao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berviller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipeaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975331v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cochard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052975v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou-Kine Ndiaye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adsabs.harvard.edu/abs/2018EGUGA.20.9183P" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794209v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delogu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797814v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958841v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Gana" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745475v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979133v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bernard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Clerc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979128v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815654v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944178v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9562-2_12" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04590777v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>