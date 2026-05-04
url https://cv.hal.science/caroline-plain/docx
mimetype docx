--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> caroline plain </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The addition of chemical compounds extracted from leaf litter leachates enhances short term methane uptake by forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Arricastres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Desalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Z Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 459, pp.117347. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential soil methane oxidation in naturally regenerated oak-dominated temperate deciduous forest stands responds to soil water status regardless of their age—an intact core incubation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79, pp.29. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-022-01145-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse labelling of deep soil layers in forest with 13 CH 4 : testing a new method for tracing methane in the upper horizons, understorey vegetation and tree stems using laserbased spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-021-00775-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of prolonged drought on phloem anatomy and phloem transport in young beech trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Desalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoko Tsuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (2), pp.201-210. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpy070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of vegetation on the methane budget of a temperate forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou-Kiné Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 221 (3), pp.1447-1456. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Water Stable Isotopes in the Unsaturated Zone to Quantify Recharge in Two Contrasted Infiltration Regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Larocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gibert-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2017.09.0170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856039v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations drive short-term dynamics and partitioning of recently assimilated carbon in the foliage of adult beech and pine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Desalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 213 (1), pp.140-153. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of compaction by heavy machine traffic on soil fluxes of methane and carbon dioxide in a temperate broadleaved forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou-Kiné Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 382, pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.09.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols forestiers, puits de méthane : un service écosystémique méconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 68 (4), pp.313-322. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/62129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of nitrogen and carbon transfer from soil organic matter to Tuber melanosporum mycorrhizas and ascocarps using 15N and 13C soil labelling and wholegenome oligoarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hossann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 395 (1-2), pp.351-373. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2557-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ 13 CO 2 pulse labelling of field-grown eucalypt trees revealed the effects of potassium nutrition and throughfall exclusion on phloem transport of photosynthetic carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvaldo Machado Rodrigues Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Packer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (1), pp.6 - 21. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpv090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the soil CO2 production and its carbon isotope composition in forest soil layers using the flux-gradient approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmer Schack-Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 188, pp.45-57. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2013.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la truffe se nourrit-elle ? La nutrition carbonée et azotée de l’ascocarpe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87 (2), pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the addition of labile substrate destabilise old soil organic matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisette Gelhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja C. W. Moerdijk-Poortvliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.149 - 160. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2014.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mode d’acquisition du carbone pendant le développement des ascocarpes de Tuber melanosporum Vittad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hossann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 83 (2), pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la truffe se nourrit-elle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 82, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for continuously measuring the C-13 of soil CO2 concentrations at different depths by laser spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Longdoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (4), pp.516 - 525. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon transfer from the host to [i]Tuber melanosporum[/i] mycorrhizas and ascocarps followed using a 13C pulse-labeling technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hossann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0064626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on C-13 and C-14 variability in soil CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -A. Corcho-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 189, pp.431 - 441. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of δ13C-CO2 and A14C-CO2 variability in soil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Corcho-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on 13C and 14C variability in soil CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Massault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 189-190, pp.431-441 (IF 2,318)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of belowground carbon transfer assessed by in situ 13CO2 pulse labelling of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bakker M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (5), pp.1153-1168. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-8-1153-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00637046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric phenanthrene pollution modulates carbon allocation in red clover (Trifolium pratense L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Desalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (10), pp.2759-2765. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ assessment of the velocity of carbon transfer by tracing 13C in trunk CO2 efflux after pulse labelling: variations among tree species and seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fresneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 190 (1), pp.181-192. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03599.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and daily time course of the 13C composition of soil CO2 efflux recorded with a tunable diode laser spectrophotometer (TDLS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 318 (1-2), pp.137-151. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-008-9824-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing of recently assimilated carbon in respiration at high temporal resolution in the field with a tuneable diode laser absorption spectrometer after in situ 13CO2 pulse labelling of 20-year-old beech trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanwen Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (11), pp.1433-1445. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpp072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does stand age affect methane consumption of forest soil? A study in a chronosequence of sessile oak.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, France. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-6896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of vegetation to methane emission produced in the soil of an upland forest: a 13CH4-labelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">jpgU2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, virtual meeting, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane budget of a temperate forest: the underestimated contribution of understorey vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JpGU 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, virtual meeting, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of vegetation to methane emission produced in the soil of an upland forest: a 13CH4-labelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna - virtual meeting, Austria. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser la productivité et la durabilité des systèmes de culture forestiers et agroforestiers grâce à la fixation symbiotique de l’azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Piutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique « Valorisation du végétal – Entre recherche et innovation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term dynamics and partitioning of newly assimilated carbon in the foliage of adult beech and pine are driven by seasonal variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Desalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Vienna, Austria. pp.2017 - 8652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13CO2 pulse labeling experiment reveals phloem function impairment in young beech trees subjected to severe drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Desalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Fribourg-en-Brisgau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modeling soil intra-day variability of the 13CO2 & 12CO2 production in a scots pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.23 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modeling soil intra-day variability of the 13CO2 & 12CO2 production and transport in a scots pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Wylock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bonn, Germany. pp.21 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modeling soil intra-day variability of the 13CO2 & 12CO2 production and transport in a scots pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Wylock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ICOS International Conference on Greenhouse Gases and Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology to measure continuously the δ13C of soil CO2 efflux and concentration at different depths by laser spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Longdoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union (AGU). USA., Dec 2012, San Francisco, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of 13C-14C in soil CO2: Impact on 14C groundwater ages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Corcho-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd V.M. Goldschmidt 2012 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizon Partitioning of Soil CO2 Sources and their Isotopic Composition (13C) in a [i]Pinus Sylvestris[/i] Stand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmer Schack-Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union (AGU). USA., Dec 2012, San Francisco, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of modern groundwater: the role of the unsaturated zone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Corcho-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Radiocarbon Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belowground carbon allocation in a temperate beech forest: new insight into carbon residence time using whole tree 13C labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome J. Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling aboveground and belowground activities using short term fluctuations in 13C composition of soil respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belowground carbon allocation in a temperate beech forest: new insight into carbon residence time using whole tree 13C labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome J. Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbiotic versus saprotrophic strategy during Tuber melanosporum ascocarp development. Preliminary results based on 13C and 15N natural abundance and on in situ 13CO2 pulse-labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Mushroom Biology and Mushroom Products (ICMCMP7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Arcachon, France. 577 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of the amount of carbon allocated to respiration after in situ 13CO2 pulse labelling of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome J. Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fall Meeting AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San francisco, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the transfer of recently assimilated carbon after in situ 13CO2 pulse labelling of trees for a better understanding of belowground carbon allocation in forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome J. Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action FP0803 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Birmensdorf, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of the amount of carbon allocated to respiration after in situ 13CO2 pulse labelling of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on the usage of new techniques to understand gas exchange and carbon dynamics in the forest ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily work with stable isotope spectroscopy instruments in Hesse forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BASIN Pre-AGU Meeting: Routine application of novel stable isotope spectroscopy instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15N and 13C labelling for tracing storage and remobilisation of carbon and nitrogen in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST SIBAE-WG2 Workshop. Analysing post labelling experiments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nancy, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing winter storage and spring remobilisation of carbon and nitrogen in young and old temperate trees with stable isotopes. Relations with soil nutrient availability and environmental factors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séraphine Vizoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Valenzuela Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“using stable isotope to study N fixation and N cycling in ecosystems”, Workshop ecost sibae (Nancy-Friday 10 September 2010).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile soil carbon: joint project PROCOPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmer Schack-Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion dans le cadre du partenariat Hubert Curien "PROCOPE"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Freiburg, Germany. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-tree distribution and seasonal dynamics of carbon and nitrogen storage compounds in young and mature temperate trees. Tools for characterization and quantification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séraphine Vizoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Les réserves végétales et leur importance agronomique et sylvicole Congrès franco-anglais "Université de Caen Basse-Normandie 9 et 10 Juin 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the transfer of recently assimilated carbon into the soil after in situ 13CO2 pulse labelling of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berviller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chipeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. ISRR (International Society of Root Research) Symposium 'Root Research and Applications'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vienne, Austria. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of alley cropping agroforestry potential in northeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Piutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of vegetation (trees and ground vegetation) on the methane budget of a temperate forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou-Kine Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copernicus Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Geophysical Research Abstracts, 20, 2018, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of methane effluxes and soil methane concentrations to compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States. , n.p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modeling soil intra-day variability of the 13CO2 & 12CO2 production and transport in a scots pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Wylock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bonn, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does poplar / black locust mixture influence growth and functioning of each species in a short-rotation plantation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Poplar Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology to measure continuously the δ13C of soil CO2 efflux and concentration at different depths by laser spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. , Geophysical Research Abstracts, 13, 1 p., 2011, 8th EGU General assembly</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of moderate warming and soil humidity gradient on net carbon exchange of a Sphagnum peatland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon in Peatlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate warming on the carbon sink capacity of peatlands ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Stable Isotope Users group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variation of 13C signature of soil respiration in a beech forest ecosystem measured with a tunable diode laser spectrophotometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference of the ESF Programme. The role of soils in the terrestrial carbon balance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Pont-à-Mousson, France. 1 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using 13C to Quantify Phloem Transport on Tall Plants in the Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phloem Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-151, 2019, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-9562-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la compréhension des mécanismes contrôlant les flux de CO2 et de CH4 dans les écosystèmes forestiers tempérés par l’utilisation de l’outil isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environmental Sciences. Université de Lorraine, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04590777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId191"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> caroline plain </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The addition of chemical compounds extracted from leaf litter leachates enhances short term methane uptake by forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Arricastres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Desalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Z Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 459, pp.117347. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential soil methane oxidation in naturally regenerated oak-dominated temperate deciduous forest stands responds to soil water status regardless of their age—an intact core incubation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79, pp.29. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-022-01145-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse labelling of deep soil layers in forest with 13 CH 4 : testing a new method for tracing methane in the upper horizons, understorey vegetation and tree stems using laserbased spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-021-00775-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of prolonged drought on phloem anatomy and phloem transport in young beech trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Desalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoko Tsuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (2), pp.201-210. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpy070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of vegetation on the methane budget of a temperate forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou-Kiné Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 221 (3), pp.1447-1456. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Water Stable Isotopes in the Unsaturated Zone to Quantify Recharge in Two Contrasted Infiltration Regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Larocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gibert-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2017.09.0170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856039v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations drive short-term dynamics and partitioning of recently assimilated carbon in the foliage of adult beech and pine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Desalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 213 (1), pp.140-153. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of compaction by heavy machine traffic on soil fluxes of methane and carbon dioxide in a temperate broadleaved forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou-Kiné Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 382, pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.09.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols forestiers, puits de méthane : un service écosystémique méconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 68 (4), pp.313-322. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/62129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of nitrogen and carbon transfer from soil organic matter to Tuber melanosporum mycorrhizas and ascocarps using 15N and 13C soil labelling and wholegenome oligoarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hossann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 395 (1-2), pp.351-373. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2557-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ 13 CO 2 pulse labelling of field-grown eucalypt trees revealed the effects of potassium nutrition and throughfall exclusion on phloem transport of photosynthetic carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvaldo Machado Rodrigues Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Packer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (1), pp.6 - 21. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpv090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the soil CO2 production and its carbon isotope composition in forest soil layers using the flux-gradient approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmer Schack-Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 188, pp.45-57. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2013.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la truffe se nourrit-elle ? La nutrition carbonée et azotée de l’ascocarpe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87 (2), pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the addition of labile substrate destabilise old soil organic matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisette Gelhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja C. W. Moerdijk-Poortvliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.149 - 160. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2014.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon transfer from the host to [i]Tuber melanosporum[/i] mycorrhizas and ascocarps followed using a 13C pulse-labeling technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hossann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0064626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mode d’acquisition du carbone pendant le développement des ascocarpes de Tuber melanosporum Vittad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hossann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 83 (2), pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la truffe se nourrit-elle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 82, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for continuously measuring the C-13 of soil CO2 concentrations at different depths by laser spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Longdoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (4), pp.516 - 525. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on 13C and 14C variability in soil CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Massault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 189-190, pp.431-441 (IF 2,318)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on C-13 and C-14 variability in soil CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -A. Corcho-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 189, pp.431 - 441. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of δ13C-CO2 and A14C-CO2 variability in soil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Corcho-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ assessment of the velocity of carbon transfer by tracing 13C in trunk CO2 efflux after pulse labelling: variations among tree species and seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fresneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 190 (1), pp.181-192. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03599.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of belowground carbon transfer assessed by in situ 13CO2 pulse labelling of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bakker M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (5), pp.1153-1168. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-8-1153-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00637046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric phenanthrene pollution modulates carbon allocation in red clover (Trifolium pratense L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Desalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (10), pp.2759-2765. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and daily time course of the 13C composition of soil CO2 efflux recorded with a tunable diode laser spectrophotometer (TDLS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 318 (1-2), pp.137-151. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-008-9824-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing of recently assimilated carbon in respiration at high temporal resolution in the field with a tuneable diode laser absorption spectrometer after in situ 13CO2 pulse labelling of 20-year-old beech trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanwen Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (11), pp.1433-1445. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpp072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does stand age affect methane consumption of forest soil? A study in a chronosequence of sessile oak.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, France. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-6896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of vegetation to methane emission produced in the soil of an upland forest: a 13CH4-labelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">jpgU2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, virtual meeting, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane budget of a temperate forest: the underestimated contribution of understorey vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JpGU 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, virtual meeting, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of vegetation to methane emission produced in the soil of an upland forest: a 13CH4-labelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna - virtual meeting, Austria. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser la productivité et la durabilité des systèmes de culture forestiers et agroforestiers grâce à la fixation symbiotique de l’azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Piutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique « Valorisation du végétal – Entre recherche et innovation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term dynamics and partitioning of newly assimilated carbon in the foliage of adult beech and pine are driven by seasonal variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Desalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Vienna, Austria. pp.2017 - 8652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13CO2 pulse labeling experiment reveals phloem function impairment in young beech trees subjected to severe drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Desalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Fribourg-en-Brisgau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modeling soil intra-day variability of the 13CO2 & 12CO2 production in a scots pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.23 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modeling soil intra-day variability of the 13CO2 & 12CO2 production and transport in a scots pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Wylock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bonn, Germany. pp.21 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modeling soil intra-day variability of the 13CO2 & 12CO2 production and transport in a scots pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Wylock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ICOS International Conference on Greenhouse Gases and Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of modern groundwater: the role of the unsaturated zone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Corcho-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Radiocarbon Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology to measure continuously the δ13C of soil CO2 efflux and concentration at different depths by laser spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Longdoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union (AGU). USA., Dec 2012, San Francisco, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of 13C-14C in soil CO2: Impact on 14C groundwater ages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Corcho-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd V.M. Goldschmidt 2012 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizon Partitioning of Soil CO2 Sources and their Isotopic Composition (13C) in a [i]Pinus Sylvestris[/i] Stand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmer Schack-Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union (AGU). USA., Dec 2012, San Francisco, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbiotic versus saprotrophic strategy during Tuber melanosporum ascocarp development. Preliminary results based on 13C and 15N natural abundance and on in situ 13CO2 pulse-labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Mushroom Biology and Mushroom Products (ICMCMP7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Arcachon, France. 577 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belowground carbon allocation in a temperate beech forest: new insight into carbon residence time using whole tree 13C labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome J. Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling aboveground and belowground activities using short term fluctuations in 13C composition of soil respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belowground carbon allocation in a temperate beech forest: new insight into carbon residence time using whole tree 13C labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome J. Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing winter storage and spring remobilisation of carbon and nitrogen in young and old temperate trees with stable isotopes. Relations with soil nutrient availability and environmental factors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séraphine Vizoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Valenzuela Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“using stable isotope to study N fixation and N cycling in ecosystems”, Workshop ecost sibae (Nancy-Friday 10 September 2010).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of the amount of carbon allocated to respiration after in situ 13CO2 pulse labelling of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome J. Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fall Meeting AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San francisco, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the transfer of recently assimilated carbon after in situ 13CO2 pulse labelling of trees for a better understanding of belowground carbon allocation in forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome J. Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action FP0803 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Birmensdorf, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of the amount of carbon allocated to respiration after in situ 13CO2 pulse labelling of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on the usage of new techniques to understand gas exchange and carbon dynamics in the forest ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily work with stable isotope spectroscopy instruments in Hesse forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BASIN Pre-AGU Meeting: Routine application of novel stable isotope spectroscopy instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15N and 13C labelling for tracing storage and remobilisation of carbon and nitrogen in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST SIBAE-WG2 Workshop. Analysing post labelling experiments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nancy, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile soil carbon: joint project PROCOPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmer Schack-Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion dans le cadre du partenariat Hubert Curien "PROCOPE"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Freiburg, Germany. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-tree distribution and seasonal dynamics of carbon and nitrogen storage compounds in young and mature temperate trees. Tools for characterization and quantification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séraphine Vizoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Les réserves végétales et leur importance agronomique et sylvicole Congrès franco-anglais "Université de Caen Basse-Normandie 9 et 10 Juin 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the transfer of recently assimilated carbon into the soil after in situ 13CO2 pulse labelling of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berviller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chipeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. ISRR (International Society of Root Research) Symposium 'Root Research and Applications'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vienne, Austria. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of alley cropping agroforestry potential in northeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Piutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of vegetation (trees and ground vegetation) on the methane budget of a temperate forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou-Kine Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copernicus Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Geophysical Research Abstracts, 20, 2018, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of methane effluxes and soil methane concentrations to compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States. , n.p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modeling soil intra-day variability of the 13CO2 & 12CO2 production and transport in a scots pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Wylock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bonn, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does poplar / black locust mixture influence growth and functioning of each species in a short-rotation plantation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Poplar Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology to measure continuously the δ13C of soil CO2 efflux and concentration at different depths by laser spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. , Geophysical Research Abstracts, 13, 1 p., 2011, 8th EGU General assembly</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of moderate warming and soil humidity gradient on net carbon exchange of a Sphagnum peatland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon in Peatlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate warming on the carbon sink capacity of peatlands ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Stable Isotope Users group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variation of 13C signature of soil respiration in a beech forest ecosystem measured with a tunable diode laser spectrophotometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference of the ESF Programme. The role of soils in the terrestrial carbon balance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Pont-à-Mousson, France. 1 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using 13C to Quantify Phloem Transport on Tall Plants in the Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phloem Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-151, 2019, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-9562-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la compréhension des mécanismes contrôlant les flux de CO2 et de CH4 dans les écosystèmes forestiers tempérés par l’utilisation de l’outil isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environmental Sciences. Université de Lorraine, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04590777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId191"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arricastres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Desalme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z Lerch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Vaultier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117347" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03858826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01145-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-021-00775-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178457v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Dannoura" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoko Tsuji" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy070" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01938609v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Plain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou-Kin&#233; Ndiaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15452" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856039v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbecot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larocque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gibert-Brunet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2017.09.0170" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490772v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gerant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14124" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.09.037" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944319v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62129" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269283v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hossann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2557-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557275v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Machado Rodrigues Cabral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Packer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv090" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268561v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Goffin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmer Schack-Kirchner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.11.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631060v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Le Tacon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Maurice" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268955v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisette Gelhaye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja C. W. Moerdijk-Poortvliet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.04.030" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269189v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649417v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268083v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Parent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Longdoz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12047" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D8CS95LH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064626" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268263v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbecot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gibert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -A. Corcho-Alvarado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.06.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GS4SKLV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337526v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Corcho-Alvarado" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725721v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00637046v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dannoura" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bakker M." TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1153-2011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649829v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.05.015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VN724NX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652532v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako M. Dannoura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03599.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659868v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Longdoz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9824-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NSRXHCS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666253v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwen Dong" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp072" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944131v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-6896" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944140v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944193v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944106v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13502" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975282v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dall&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943062v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003157v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269272v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797813v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Wylock" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269271v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267914v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337528v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267915v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goffin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337529v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804601v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808464v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Grossiord" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964860v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749356v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819276v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757418v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799903v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814937v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815818v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799936v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique G&#233;rant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphine Vizoso" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Valenzuela Nunez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820864v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812099v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Genet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821270v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ngao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berviller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipeaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975331v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cochard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052975v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou-Kine Ndiaye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adsabs.harvard.edu/abs/2018EGUGA.20.9183P" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794209v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delogu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797814v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958841v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Gana" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745475v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979133v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bernard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Clerc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979128v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815654v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944178v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9562-2_12" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04590777v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arricastres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Desalme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z Lerch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Vaultier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117347" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03858826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01145-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-021-00775-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178457v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Dannoura" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoko Tsuji" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy070" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01938609v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Plain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou-Kin&#233; Ndiaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15452" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856039v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbecot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larocque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gibert-Brunet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2017.09.0170" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490772v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gerant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14124" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.09.037" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944319v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62129" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269283v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hossann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2557-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557275v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Machado Rodrigues Cabral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Packer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv090" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268561v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Goffin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmer Schack-Kirchner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.11.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631060v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Le Tacon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Maurice" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268955v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisette Gelhaye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja C. W. Moerdijk-Poortvliet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.04.030" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268445v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064626" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269189v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649417v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268083v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Parent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Longdoz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12047" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D8CS95LH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725721v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbecot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gibert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268263v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -A. Corcho-Alvarado" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.06.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GS4SKLV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337526v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Corcho-Alvarado" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652532v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako M. Dannoura" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03599.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00637046v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dannoura" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bakker M." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1153-2011" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649829v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.05.015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VN724NX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659868v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Longdoz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9824-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NSRXHCS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666253v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwen Dong" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp072" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944131v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-6896" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944140v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944193v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944106v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13502" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975282v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dall&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943062v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003157v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269272v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797813v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Wylock" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269271v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337529v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267914v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337528v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267915v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goffin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749356v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804601v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808464v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Grossiord" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964860v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799936v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique G&#233;rant" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphine Vizoso" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Valenzuela Nunez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819276v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757418v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799903v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814937v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815818v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820864v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812099v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Genet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821270v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ngao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berviller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipeaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975331v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cochard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052975v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou-Kine Ndiaye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adsabs.harvard.edu/abs/2018EGUGA.20.9183P" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794209v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delogu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797814v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958841v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Gana" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745475v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979133v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bernard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Clerc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979128v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815654v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944178v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9562-2_12" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04590777v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>