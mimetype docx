--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> caroline plain </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The addition of chemical compounds extracted from leaf litter leachates enhances short term methane uptake by forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Arricastres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Desalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Z Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 459, pp.117347. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential soil methane oxidation in naturally regenerated oak-dominated temperate deciduous forest stands responds to soil water status regardless of their age—an intact core incubation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79, pp.29. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-022-01145-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse labelling of deep soil layers in forest with 13 CH 4 : testing a new method for tracing methane in the upper horizons, understorey vegetation and tree stems using laserbased spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-021-00775-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of prolonged drought on phloem anatomy and phloem transport in young beech trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Desalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoko Tsuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (2), pp.201-210. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpy070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of vegetation on the methane budget of a temperate forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou-Kiné Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 221 (3), pp.1447-1456. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Water Stable Isotopes in the Unsaturated Zone to Quantify Recharge in Two Contrasted Infiltration Regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Larocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gibert-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2017.09.0170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856039v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations drive short-term dynamics and partitioning of recently assimilated carbon in the foliage of adult beech and pine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Desalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 213 (1), pp.140-153. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of compaction by heavy machine traffic on soil fluxes of methane and carbon dioxide in a temperate broadleaved forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou-Kiné Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 382, pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.09.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols forestiers, puits de méthane : un service écosystémique méconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 68 (4), pp.313-322. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/62129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of nitrogen and carbon transfer from soil organic matter to Tuber melanosporum mycorrhizas and ascocarps using 15N and 13C soil labelling and wholegenome oligoarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hossann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 395 (1-2), pp.351-373. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2557-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ 13 CO 2 pulse labelling of field-grown eucalypt trees revealed the effects of potassium nutrition and throughfall exclusion on phloem transport of photosynthetic carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvaldo Machado Rodrigues Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Packer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (1), pp.6 - 21. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpv090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the soil CO2 production and its carbon isotope composition in forest soil layers using the flux-gradient approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmer Schack-Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 188, pp.45-57. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2013.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la truffe se nourrit-elle ? La nutrition carbonée et azotée de l’ascocarpe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87 (2), pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the addition of labile substrate destabilise old soil organic matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisette Gelhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja C. W. Moerdijk-Poortvliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.149 - 160. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2014.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon transfer from the host to [i]Tuber melanosporum[/i] mycorrhizas and ascocarps followed using a 13C pulse-labeling technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hossann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0064626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mode d’acquisition du carbone pendant le développement des ascocarpes de Tuber melanosporum Vittad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hossann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 83 (2), pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la truffe se nourrit-elle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 82, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for continuously measuring the C-13 of soil CO2 concentrations at different depths by laser spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Longdoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (4), pp.516 - 525. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on 13C and 14C variability in soil CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Massault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 189-190, pp.431-441 (IF 2,318)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on C-13 and C-14 variability in soil CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -A. Corcho-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 189, pp.431 - 441. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of δ13C-CO2 and A14C-CO2 variability in soil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Corcho-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ assessment of the velocity of carbon transfer by tracing 13C in trunk CO2 efflux after pulse labelling: variations among tree species and seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fresneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 190 (1), pp.181-192. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03599.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of belowground carbon transfer assessed by in situ 13CO2 pulse labelling of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bakker M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (5), pp.1153-1168. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-8-1153-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00637046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric phenanthrene pollution modulates carbon allocation in red clover (Trifolium pratense L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Desalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (10), pp.2759-2765. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and daily time course of the 13C composition of soil CO2 efflux recorded with a tunable diode laser spectrophotometer (TDLS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 318 (1-2), pp.137-151. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-008-9824-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing of recently assimilated carbon in respiration at high temporal resolution in the field with a tuneable diode laser absorption spectrometer after in situ 13CO2 pulse labelling of 20-year-old beech trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanwen Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (11), pp.1433-1445. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpp072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does stand age affect methane consumption of forest soil? A study in a chronosequence of sessile oak.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, France. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-6896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of vegetation to methane emission produced in the soil of an upland forest: a 13CH4-labelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">jpgU2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, virtual meeting, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane budget of a temperate forest: the underestimated contribution of understorey vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JpGU 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, virtual meeting, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of vegetation to methane emission produced in the soil of an upland forest: a 13CH4-labelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna - virtual meeting, Austria. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser la productivité et la durabilité des systèmes de culture forestiers et agroforestiers grâce à la fixation symbiotique de l’azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Piutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique « Valorisation du végétal – Entre recherche et innovation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term dynamics and partitioning of newly assimilated carbon in the foliage of adult beech and pine are driven by seasonal variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Desalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Vienna, Austria. pp.2017 - 8652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13CO2 pulse labeling experiment reveals phloem function impairment in young beech trees subjected to severe drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Desalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Fribourg-en-Brisgau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modeling soil intra-day variability of the 13CO2 & 12CO2 production in a scots pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.23 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modeling soil intra-day variability of the 13CO2 & 12CO2 production and transport in a scots pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Wylock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bonn, Germany. pp.21 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modeling soil intra-day variability of the 13CO2 & 12CO2 production and transport in a scots pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Wylock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ICOS International Conference on Greenhouse Gases and Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of modern groundwater: the role of the unsaturated zone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Corcho-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Radiocarbon Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology to measure continuously the δ13C of soil CO2 efflux and concentration at different depths by laser spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Longdoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union (AGU). USA., Dec 2012, San Francisco, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of 13C-14C in soil CO2: Impact on 14C groundwater ages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Corcho-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd V.M. Goldschmidt 2012 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizon Partitioning of Soil CO2 Sources and their Isotopic Composition (13C) in a [i]Pinus Sylvestris[/i] Stand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmer Schack-Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union (AGU). USA., Dec 2012, San Francisco, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbiotic versus saprotrophic strategy during Tuber melanosporum ascocarp development. Preliminary results based on 13C and 15N natural abundance and on in situ 13CO2 pulse-labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Mushroom Biology and Mushroom Products (ICMCMP7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Arcachon, France. 577 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belowground carbon allocation in a temperate beech forest: new insight into carbon residence time using whole tree 13C labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome J. Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling aboveground and belowground activities using short term fluctuations in 13C composition of soil respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belowground carbon allocation in a temperate beech forest: new insight into carbon residence time using whole tree 13C labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome J. Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing winter storage and spring remobilisation of carbon and nitrogen in young and old temperate trees with stable isotopes. Relations with soil nutrient availability and environmental factors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séraphine Vizoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Valenzuela Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“using stable isotope to study N fixation and N cycling in ecosystems”, Workshop ecost sibae (Nancy-Friday 10 September 2010).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of the amount of carbon allocated to respiration after in situ 13CO2 pulse labelling of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome J. Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fall Meeting AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San francisco, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the transfer of recently assimilated carbon after in situ 13CO2 pulse labelling of trees for a better understanding of belowground carbon allocation in forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome J. Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action FP0803 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Birmensdorf, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of the amount of carbon allocated to respiration after in situ 13CO2 pulse labelling of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on the usage of new techniques to understand gas exchange and carbon dynamics in the forest ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily work with stable isotope spectroscopy instruments in Hesse forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BASIN Pre-AGU Meeting: Routine application of novel stable isotope spectroscopy instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15N and 13C labelling for tracing storage and remobilisation of carbon and nitrogen in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST SIBAE-WG2 Workshop. Analysing post labelling experiments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nancy, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile soil carbon: joint project PROCOPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmer Schack-Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion dans le cadre du partenariat Hubert Curien "PROCOPE"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Freiburg, Germany. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-tree distribution and seasonal dynamics of carbon and nitrogen storage compounds in young and mature temperate trees. Tools for characterization and quantification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séraphine Vizoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Les réserves végétales et leur importance agronomique et sylvicole Congrès franco-anglais "Université de Caen Basse-Normandie 9 et 10 Juin 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the transfer of recently assimilated carbon into the soil after in situ 13CO2 pulse labelling of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berviller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chipeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. ISRR (International Society of Root Research) Symposium 'Root Research and Applications'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vienne, Austria. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of alley cropping agroforestry potential in northeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Piutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of vegetation (trees and ground vegetation) on the methane budget of a temperate forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou-Kine Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copernicus Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Geophysical Research Abstracts, 20, 2018, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of methane effluxes and soil methane concentrations to compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States. , n.p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modeling soil intra-day variability of the 13CO2 & 12CO2 production and transport in a scots pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Wylock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bonn, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does poplar / black locust mixture influence growth and functioning of each species in a short-rotation plantation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Poplar Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology to measure continuously the δ13C of soil CO2 efflux and concentration at different depths by laser spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. , Geophysical Research Abstracts, 13, 1 p., 2011, 8th EGU General assembly</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of moderate warming and soil humidity gradient on net carbon exchange of a Sphagnum peatland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon in Peatlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate warming on the carbon sink capacity of peatlands ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Stable Isotope Users group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variation of 13C signature of soil respiration in a beech forest ecosystem measured with a tunable diode laser spectrophotometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference of the ESF Programme. The role of soils in the terrestrial carbon balance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Pont-à-Mousson, France. 1 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using 13C to Quantify Phloem Transport on Tall Plants in the Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phloem Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-151, 2019, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-9562-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la compréhension des mécanismes contrôlant les flux de CO2 et de CH4 dans les écosystèmes forestiers tempérés par l’utilisation de l’outil isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environmental Sciences. Université de Lorraine, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04590777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId191"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> caroline plain </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The addition of chemical compounds extracted from leaf litter leachates enhances short term methane uptake by forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Arricastres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Desalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Z Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Vaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 459, pp.117347. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential soil methane oxidation in naturally regenerated oak-dominated temperate deciduous forest stands responds to soil water status regardless of their age—an intact core incubation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79, pp.29. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-022-01145-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse labelling of deep soil layers in forest with 13 CH 4 : testing a new method for tracing methane in the upper horizons, understorey vegetation and tree stems using laserbased spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-021-00775-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of prolonged drought on phloem anatomy and phloem transport in young beech trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Desalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoko Tsuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (2), pp.201-210. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpy070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of vegetation on the methane budget of a temperate forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou-Kiné Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 221 (3), pp.1447-1456. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Water Stable Isotopes in the Unsaturated Zone to Quantify Recharge in Two Contrasted Infiltration Regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Larocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gibert-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2017.09.0170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856039v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations drive short-term dynamics and partitioning of recently assimilated carbon in the foliage of adult beech and pine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Desalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 213 (1), pp.140-153. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of compaction by heavy machine traffic on soil fluxes of methane and carbon dioxide in a temperate broadleaved forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou-Kiné Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 382, pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.09.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols forestiers, puits de méthane : un service écosystémique méconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 68 (4), pp.313-322. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/62129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of nitrogen and carbon transfer from soil organic matter to Tuber melanosporum mycorrhizas and ascocarps using 15N and 13C soil labelling and wholegenome oligoarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hossann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 395 (1-2), pp.351-373. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2557-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ 13 CO 2 pulse labelling of field-grown eucalypt trees revealed the effects of potassium nutrition and throughfall exclusion on phloem transport of photosynthetic carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osvaldo Machado Rodrigues Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Packer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (1), pp.6 - 21. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpv090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the soil CO2 production and its carbon isotope composition in forest soil layers using the flux-gradient approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aubinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmer Schack-Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 188, pp.45-57. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2013.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la truffe se nourrit-elle ? La nutrition carbonée et azotée de l’ascocarpe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87 (2), pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the addition of labile substrate destabilise old soil organic matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisette Gelhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja C. W. Moerdijk-Poortvliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.149 - 160. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2014.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon transfer from the host to [i]Tuber melanosporum[/i] mycorrhizas and ascocarps followed using a 13C pulse-labeling technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hossann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0064626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la truffe se nourrit-elle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 82, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for continuously measuring the C-13 of soil CO2 concentrations at different depths by laser spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Longdoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (4), pp.516 - 525. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mode d’acquisition du carbone pendant le développement des ascocarpes de Tuber melanosporum Vittad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hossann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 83 (2), pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on 13C and 14C variability in soil CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Massault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 189-190, pp.431-441 (IF 2,318)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on C-13 and C-14 variability in soil CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -A. Corcho-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 189, pp.431 - 441. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of δ13C-CO2 and A14C-CO2 variability in soil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Corcho-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ assessment of the velocity of carbon transfer by tracing 13C in trunk CO2 efflux after pulse labelling: variations among tree species and seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fresneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 190 (1), pp.181-192. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03599.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric phenanthrene pollution modulates carbon allocation in red clover (Trifolium pratense L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Desalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (10), pp.2759-2765. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of belowground carbon transfer assessed by in situ 13CO2 pulse labelling of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bakker M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (5), pp.1153-1168. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-8-1153-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00637046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and daily time course of the 13C composition of soil CO2 efflux recorded with a tunable diode laser spectrophotometer (TDLS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 318 (1-2), pp.137-151. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-008-9824-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing of recently assimilated carbon in respiration at high temporal resolution in the field with a tuneable diode laser absorption spectrometer after in situ 13CO2 pulse labelling of 20-year-old beech trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanwen Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (11), pp.1433-1445. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpp072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does stand age affect methane consumption of forest soil? A study in a chronosequence of sessile oak.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, France. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-6896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of vegetation to methane emission produced in the soil of an upland forest: a 13CH4-labelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">jpgU2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, virtual meeting, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of vegetation to methane emission produced in the soil of an upland forest: a 13CH4-labelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna - virtual meeting, Austria. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-13502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane budget of a temperate forest: the underestimated contribution of understorey vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JpGU 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, virtual meeting, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser la productivité et la durabilité des systèmes de culture forestiers et agroforestiers grâce à la fixation symbiotique de l’azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Piutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique « Valorisation du végétal – Entre recherche et innovation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13CO2 pulse labeling experiment reveals phloem function impairment in young beech trees subjected to severe drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Desalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Fribourg-en-Brisgau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term dynamics and partitioning of newly assimilated carbon in the foliage of adult beech and pine are driven by seasonal variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Desalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Vienna, Austria. pp.2017 - 8652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modeling soil intra-day variability of the 13CO2 & 12CO2 production in a scots pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.23 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modeling soil intra-day variability of the 13CO2 & 12CO2 production and transport in a scots pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Wylock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bonn, Germany. pp.21 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modeling soil intra-day variability of the 13CO2 & 12CO2 production and transport in a scots pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Wylock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ICOS International Conference on Greenhouse Gases and Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of modern groundwater: the role of the unsaturated zone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Corcho-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Radiocarbon Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of 13C-14C in soil CO2: Impact on 14C groundwater ages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Corcho-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd V.M. Goldschmidt 2012 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology to measure continuously the δ13C of soil CO2 efflux and concentration at different depths by laser spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Longdoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union (AGU). USA., Dec 2012, San Francisco, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizon Partitioning of Soil CO2 Sources and their Isotopic Composition (13C) in a [i]Pinus Sylvestris[/i] Stand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmer Schack-Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union (AGU). USA., Dec 2012, San Francisco, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbiotic versus saprotrophic strategy during Tuber melanosporum ascocarp development. Preliminary results based on 13C and 15N natural abundance and on in situ 13CO2 pulse-labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Mushroom Biology and Mushroom Products (ICMCMP7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Arcachon, France. 577 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belowground carbon allocation in a temperate beech forest: new insight into carbon residence time using whole tree 13C labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome J. Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling aboveground and belowground activities using short term fluctuations in 13C composition of soil respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belowground carbon allocation in a temperate beech forest: new insight into carbon residence time using whole tree 13C labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome J. Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing winter storage and spring remobilisation of carbon and nitrogen in young and old temperate trees with stable isotopes. Relations with soil nutrient availability and environmental factors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séraphine Vizoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Valenzuela Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“using stable isotope to study N fixation and N cycling in ecosystems”, Workshop ecost sibae (Nancy-Friday 10 September 2010).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of the amount of carbon allocated to respiration after in situ 13CO2 pulse labelling of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome J. Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fall Meeting AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San francisco, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the transfer of recently assimilated carbon after in situ 13CO2 pulse labelling of trees for a better understanding of belowground carbon allocation in forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome J. Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action FP0803 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Birmensdorf, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of the amount of carbon allocated to respiration after in situ 13CO2 pulse labelling of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on the usage of new techniques to understand gas exchange and carbon dynamics in the forest ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15N and 13C labelling for tracing storage and remobilisation of carbon and nitrogen in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST SIBAE-WG2 Workshop. Analysing post labelling experiments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nancy, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily work with stable isotope spectroscopy instruments in Hesse forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BASIN Pre-AGU Meeting: Routine application of novel stable isotope spectroscopy instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile soil carbon: joint project PROCOPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmer Schack-Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion dans le cadre du partenariat Hubert Curien "PROCOPE"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Freiburg, Germany. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the transfer of recently assimilated carbon into the soil after in situ 13CO2 pulse labelling of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako M. Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berviller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chipeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. ISRR (International Society of Root Research) Symposium 'Root Research and Applications'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vienne, Austria. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-tree distribution and seasonal dynamics of carbon and nitrogen storage compounds in young and mature temperate trees. Tools for characterization and quantification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séraphine Vizoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Les réserves végétales et leur importance agronomique et sylvicole Congrès franco-anglais "Université de Caen Basse-Normandie 9 et 10 Juin 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of alley cropping agroforestry potential in northeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Piutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of vegetation (trees and ground vegetation) on the methane budget of a temperate forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou-Kine Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copernicus Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Geophysical Research Abstracts, 20, 2018, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of methane effluxes and soil methane concentrations to compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States. , n.p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modeling soil intra-day variability of the 13CO2 & 12CO2 production and transport in a scots pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Wylock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bonn, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does poplar / black locust mixture influence growth and functioning of each species in a short-rotation plantation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Gana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Poplar Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology to measure continuously the δ13C of soil CO2 efflux and concentration at different depths by laser spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. , Geophysical Research Abstracts, 13, 1 p., 2011, 8th EGU General assembly</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of moderate warming and soil humidity gradient on net carbon exchange of a Sphagnum peatland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon in Peatlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate warming on the carbon sink capacity of peatlands ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Stable Isotope Users group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variation of 13C signature of soil respiration in a beech forest ecosystem measured with a tunable diode laser spectrophotometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Plain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference of the ESF Programme. The role of soils in the terrestrial carbon balance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Pont-à-Mousson, France. 1 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using 13C to Quantify Phloem Transport on Tall Plants in the Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masako Dannoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phloem Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-151, 2019, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-9562-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la compréhension des mécanismes contrôlant les flux de CO2 et de CH4 dans les écosystèmes forestiers tempérés par l’utilisation de l’outil isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environmental Sciences. Université de Lorraine, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04590777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId191"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arricastres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Desalme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z Lerch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Vaultier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117347" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03858826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01145-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-021-00775-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178457v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Dannoura" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoko Tsuji" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy070" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01938609v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Plain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou-Kin&#233; Ndiaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15452" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856039v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbecot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larocque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gibert-Brunet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2017.09.0170" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490772v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gerant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14124" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.09.037" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944319v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62129" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269283v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hossann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2557-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557275v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Machado Rodrigues Cabral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Packer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv090" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268561v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Goffin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmer Schack-Kirchner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.11.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631060v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Le Tacon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Maurice" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268955v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisette Gelhaye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja C. W. Moerdijk-Poortvliet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.04.030" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268445v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064626" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269189v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649417v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268083v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Parent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Longdoz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12047" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D8CS95LH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725721v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbecot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gibert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268263v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -A. Corcho-Alvarado" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.06.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GS4SKLV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337526v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Corcho-Alvarado" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652532v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako M. Dannoura" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03599.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00637046v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dannoura" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bakker M." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1153-2011" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649829v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.05.015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VN724NX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659868v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Longdoz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9824-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NSRXHCS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666253v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwen Dong" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp072" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944131v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-6896" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944140v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944193v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944106v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13502" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975282v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dall&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943062v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003157v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269272v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797813v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Wylock" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269271v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337529v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267914v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337528v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267915v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goffin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749356v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804601v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808464v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Grossiord" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964860v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799936v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique G&#233;rant" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphine Vizoso" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Valenzuela Nunez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819276v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757418v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799903v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814937v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815818v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820864v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812099v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Genet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821270v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ngao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berviller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipeaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975331v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cochard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052975v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou-Kine Ndiaye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adsabs.harvard.edu/abs/2018EGUGA.20.9183P" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794209v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delogu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797814v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958841v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Gana" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745475v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979133v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bernard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Clerc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979128v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815654v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944178v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9562-2_12" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04590777v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arricastres" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Desalme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z Lerch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Vaultier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117347" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03858826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01145-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-021-00775-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178457v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Dannoura" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoko Tsuji" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy070" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01938609v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Plain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou-Kin&#233; Ndiaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15452" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856039v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Barbecot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larocque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gibert-Brunet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2017.09.0170" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490772v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gerant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14124" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.09.037" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944319v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62129" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269283v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hossann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2557-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557275v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Machado Rodrigues Cabral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Packer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv090" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268561v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Goffin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmer Schack-Kirchner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.11.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631060v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Le Tacon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Maurice" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268955v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisette Gelhaye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja C. W. Moerdijk-Poortvliet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.04.030" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268445v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064626" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649417v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268083v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Parent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Longdoz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12047" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D8CS95LH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269189v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725721v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbecot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gibert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268263v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -A. Corcho-Alvarado" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.06.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GS4SKLV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337526v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Corcho-Alvarado" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652532v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako M. Dannoura" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03599.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649829v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.05.015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VN724NX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00637046v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dannoura" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bakker M." TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1153-2011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659868v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Longdoz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-008-9824-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NSRXHCS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666253v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwen Dong" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp072" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944131v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-6896" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944140v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944106v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13502" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944193v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975282v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dall&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003157v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943062v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269272v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797813v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Wylock" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269271v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337529v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337528v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267914v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267915v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goffin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749356v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804601v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808464v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Grossiord" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964860v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799936v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique G&#233;rant" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphine Vizoso" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Valenzuela Nunez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819276v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757418v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799903v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815818v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814937v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820864v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821270v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ngao" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berviller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipeaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812099v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Genet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975331v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cochard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052975v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou-Kine Ndiaye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adsabs.harvard.edu/abs/2018EGUGA.20.9183P" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794209v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delogu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797814v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958841v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Gana" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745475v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979133v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bernard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Clerc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979128v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815654v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944178v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9562-2_12" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04590777v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>