--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -1060,511 +1060,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Extemporaneous Oral Tramadol, Fluoxetine, and Doxycycline Suspensions in SyrSpend SF pH4.</w:t>
+                <w:t xml:space="preserve">Pharmacokinetics of low‐dose methotrexate in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Espana</w:t>
+                <w:t xml:space="preserve">Antoine Rostang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Joseph-Tornabène</w:t>
+                <w:t xml:space="preserve">Isabelle Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Espana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Jaquet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pauline Panzuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of pharmaceutical compounding</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (5), pp.461-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvp.12857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969650v1</w:t>
+                <w:t xml:space="preserve">hal-03138330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particularités de l'antibiothérapie raisonnée chez les caprins</w:t>
+                <w:t xml:space="preserve">Stability of Extemporaneous Oral Tramadol, Fluoxetine, and Doxycycline Suspensions in SyrSpend SF pH4.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Salles</w:t>
+                <w:t xml:space="preserve">B Espana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zorée Djelouadji</w:t>
+                <w:t xml:space="preserve">F Joseph-Tornabène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jaquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Prouillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (46), pp.61-67</w:t>
+              <w:t xml:space="preserve">International journal of pharmaceutical compounding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (4), pp.327-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04968328v1</w:t>
+                <w:t xml:space="preserve">hal-04969650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ synthesis of Fe 3 O 4 nanoparticles coated by chito-oligosaccharides: physico-chemical characterizations and cytotoxicity evaluation for biomedical applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Particularités de l'antibiothérapie raisonnée chez les caprins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Milhau</w:t>
+                <w:t xml:space="preserve">E. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Dosciatti Bini</w:t>
+                <w:t xml:space="preserve">Zorée Djelouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Prouillac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (46), pp.61-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749772v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetics of low‐dose methotrexate in horses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ synthesis of Fe 3 O 4 nanoparticles coated by chito-oligosaccharides: physico-chemical characterizations and cytotoxicity evaluation for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Nunes de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rostang</w:t>
+                <w:t xml:space="preserve">Amani Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Desjardins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Espana</w:t>
+                <w:t xml:space="preserve">Nadège Milhau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Panzuti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Berny</w:t>
+                <w:t xml:space="preserve">Raquel Dosciatti Bini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Prouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 43 (5), pp.461-469. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (17), pp.175602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jvp.12857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab68f9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138330v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médicaments et effets iatrogènes en médecine vétérinaire</w:t>
               </w:r>
@@ -1645,51 +1645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment remplacer les antibiotiques chez le cheval ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Prouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zorée Djelouadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratique vétérinaire équine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 52 (208), pp.56-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1708,390 +1708,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetics of low-dose methotrexate in healthy beagle dogs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementation of the OIE recommendations in Ukrainian veterinary education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Mosca</w:t>
+                <w:t xml:space="preserve">M. Rublenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Prouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Jeannin</w:t>
+                <w:t xml:space="preserve">N. Vovkotrub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Luissiez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Berny</w:t>
+                <w:t xml:space="preserve">Karine Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tsarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'OIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622491v1</w:t>
+                <w:t xml:space="preserve">hal-04730961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new innovative educational methods in pharmacology and toxicology at the veterinary school of Lyon: application to good practice in antibacterial prescription</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Prouillac</w:t>
+                <w:t xml:space="preserve">Pharmacokinetics of low-dose methotrexate in healthy beagle dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rostang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zouheira Djelouadji</w:t>
+                <w:t xml:space="preserve">Marion Mosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Luissiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berny</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. vet. Pharmacol. Ther.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvp.12640⟩</w:t>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (5), pp.659-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvp.12673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711101v1</w:t>
+                <w:t xml:space="preserve">hal-02622491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of the OIE recommendations in Ukrainian veterinary education</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a new innovative educational methods in pharmacology and toxicology at the veterinary school of Lyon: application to good practice in antibacterial prescription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Prouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Portier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zouheira Djelouadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'OIE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">J. vet. Pharmacol. Ther.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 ((Suppl. 1)), pp.71-72 (O21.2). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvp.12640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730961v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of ABC transporters in trans-epithelial transport of vitamin K antagonists</w:t>
               </w:r>
@@ -3410,189 +3410,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, antioxidant properties and radioprotective effects of new benzothiazoles and thiadiazoles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Induction of cells differentiation and ABC transporters expression by a myco-estrogen, zearalenone, in human choriocarcinoma cell line (BeWo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Prouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Videmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Mazallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2009.05.039⟩</w:t>
+              <w:t xml:space="preserve">Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 263 (2-3), pp.100-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2009.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969758v1</w:t>
+                <w:t xml:space="preserve">hal-04969698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction of cells differentiation and ABC transporters expression by a myco-estrogen, zearalenone, in human choriocarcinoma cell line (BeWo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Prouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3624,217 +3607,234 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 263 (2-3), pp.100-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tox.2009.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of cells differentiation and ABC transporters expression by a myco-estrogen, zearalenone, in human choriocarcinoma cell line (BeWo)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, antioxidant properties and radioprotective effects of new benzothiazoles and thiadiazoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cressier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Prouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Amourette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diserbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tox.2009.06.023⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (14), pp.5275-5284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2009.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969749v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction of cells differentiation and ABC transporters expression by a myco-estrogen, zearalenone, in human choriocarcinoma cell line (BeWo)</w:t>
               </w:r>
@@ -3882,88 +3882,88 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 263 (2-3), pp.100-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tox.2009.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969698v1</w:t>
+                <w:t xml:space="preserve">hal-04969749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABCC1, ABCC2 and ABCC3 are implicated in the transepithelial transport of the myco-estrogen zearalenone and its major metabolites</w:t>
               </w:r>
@@ -4369,286 +4369,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Radioprotective Effects of New Phosphorothioates Derived From Naphthylmethylimidazoline and Naphthylethylimidazoline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation, in vitro, of the radioprotection of DNA from γ-rays by naphazoline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Prouillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Célariès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Prouillac</w:t>
+                <w:t xml:space="preserve">Benoît Célariès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Amourette</w:t>
+                <w:t xml:space="preserve">Patricia Vicendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Rima</w:t>
+                <w:t xml:space="preserve">Ghassoub Rima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 329 (3), pp.196-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2006.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10426500600634640⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969785v1</w:t>
+                <w:t xml:space="preserve">hal-04969777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation, in vitro, of the radioprotection of DNA from γ-rays by naphazoline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and Radioprotective Effects of New Phosphorothioates Derived From Naphthylmethylimidazoline and Naphthylethylimidazoline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Célariès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Prouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Vicendo</w:t>
+                <w:t xml:space="preserve">C. Amourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghassoub Rima</w:t>
+                <w:t xml:space="preserve">C. Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2006.01.002⟩</w:t>
+              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 181 (10), pp.2345-2360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10426500600634640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969777v1</w:t>
+                <w:t xml:space="preserve">hal-04969785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotransformation of the flame retardant tetrabromo-bisphenol A by human and rat sub-cellular liver fractions</w:t>
               </w:r>
@@ -5500,51 +5500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Prouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Priymenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GA – 70th Annual Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Thessaloniki, Greece. pp.1573-1574, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6701,51 +6701,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218356v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Moustaghfir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Espana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Hauray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Charretier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Hammed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.70016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05121984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prouillac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yassine Mallem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05422125v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Destanque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#226;tre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Louzier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01316-25" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05037572v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04643242v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Cococcetta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Barzic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2460/ajvr.22.11.0203" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05025492v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Victoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496262v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sainte Beuve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2022.05.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04916565v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10111369" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Guern" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rozier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31038/JPPR.2021444" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Espana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Joseph-Tornab&#232;ne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jaquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perrot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04968328v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zor&#233;e Djelouadji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02749772v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Nunes de Oliveira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Moussa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Milhau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Dosciatti Bini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab68f9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138330v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rostang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desjardins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Panzuti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12857" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04968126v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hugnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04933429v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622491v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mosca" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Jeannin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Luissiez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12673" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04711101v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheira Djelouadji" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12640" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04730961v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rublenko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vovkotrub" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Portier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tsarenko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600896v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Couturier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdd.2055" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600903v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grellet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyf Eddine Makhlouf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Hovhannessian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Boogaerts" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1098612X15621353" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969676v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Courtois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baudrimont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ohayon-Courtes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Freund-Michel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.2909" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B1H4T1N9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644708v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Koraichi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Inoubli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjem Lakhdari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Meunier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Vega" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2013.05.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHWK3MQT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969700v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Kora&#239;chi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vega" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644479v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matagrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Spohn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Benoit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.457119" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643248v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Videmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mazallon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rodriguez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2012.01.016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR62ZWT6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969705v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benahmed" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2012.04.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9ZQPZM2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650755v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969732v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lecoeur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/dmd.110.033571" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969758v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cressier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hernandez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amourette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diserbo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.05.039" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKGK9J62-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668898v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2009.06.023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51WB38MQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969749v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969698v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969753v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazallon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Delaforge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2009.07.021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HGPBHQG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667774v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969806v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tep" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2008.06.633" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62BLNC5X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969785v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C&#233;lari&#232;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amourette" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lion" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rima" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426500600634640" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969777v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t C&#233;lari&#232;s" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vicendo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassoub Rima" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2006.01.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R06NLHJC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969792v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Perdu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dolo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2005.12.053" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZ10CG8S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05168524v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04740792v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Abou Nasser" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Sakouhi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Haurey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04643278v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coutant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cococcetta" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13332" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735758v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Riou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guionni&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducournau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beauge" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Branger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737320v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Brochard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Girault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04648767v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mallem" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Priymenko" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-1759353" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05026679v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guiouiller" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735802v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bienvenu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738114v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603213v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748356v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2013.05.506" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT8768HV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756182v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753907v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05031165v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218356v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Moustaghfir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Espana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Hauray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Charretier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Hammed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.70016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05121984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prouillac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yassine Mallem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05422125v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Destanque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#226;tre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Louzier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01316-25" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05037572v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04643242v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Cococcetta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Barzic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2460/ajvr.22.11.0203" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05025492v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Victoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496262v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sainte Beuve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2022.05.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04916565v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10111369" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Guern" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rozier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31038/JPPR.2021444" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138330v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rostang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desjardins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Panzuti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12857" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Espana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Joseph-Tornab&#232;ne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jaquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perrot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04968328v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zor&#233;e Djelouadji" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02749772v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Nunes de Oliveira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Moussa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Milhau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Dosciatti Bini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab68f9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04968126v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hugnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04933429v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04730961v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rublenko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vovkotrub" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Portier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tsarenko" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622491v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mosca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Jeannin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Luissiez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12673" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04711101v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheira Djelouadji" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12640" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600896v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Couturier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdd.2055" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600903v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grellet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyf Eddine Makhlouf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Hovhannessian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Boogaerts" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1098612X15621353" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969676v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Courtois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baudrimont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ohayon-Courtes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Freund-Michel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.2909" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B1H4T1N9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644708v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Koraichi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Inoubli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjem Lakhdari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Meunier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Vega" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2013.05.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHWK3MQT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969700v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Kora&#239;chi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vega" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644479v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matagrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Spohn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Benoit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.457119" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643248v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Videmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mazallon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rodriguez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2012.01.016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR62ZWT6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969705v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benahmed" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2012.04.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9ZQPZM2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650755v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969732v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lecoeur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/dmd.110.033571" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969698v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2009.06.023" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51WB38MQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668898v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969758v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cressier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hernandez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amourette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diserbo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.05.039" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKGK9J62-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969749v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969753v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazallon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Delaforge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2009.07.021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HGPBHQG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667774v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969806v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tep" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2008.06.633" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62BLNC5X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969777v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t C&#233;lari&#232;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vicendo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassoub Rima" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2006.01.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R06NLHJC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969785v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C&#233;lari&#232;s" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amourette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lion" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rima" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426500600634640" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969792v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Perdu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dolo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2005.12.053" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZ10CG8S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05168524v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04740792v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Abou Nasser" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Sakouhi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Haurey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04643278v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coutant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cococcetta" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13332" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735758v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Riou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guionni&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducournau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beauge" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Branger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737320v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Brochard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Girault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04648767v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mallem" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Priymenko" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-1759353" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05026679v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guiouiller" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735802v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bienvenu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738114v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603213v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748356v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2013.05.506" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT8768HV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756182v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753907v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05031165v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>