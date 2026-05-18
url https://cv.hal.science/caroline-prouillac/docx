--- v1 (2026-04-16)
+++ v2 (2026-05-18)
@@ -1060,511 +1060,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetics of low‐dose methotrexate in horses</w:t>
+                <w:t xml:space="preserve">Stability of Extemporaneous Oral Tramadol, Fluoxetine, and Doxycycline Suspensions in SyrSpend SF pH4.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rostang</w:t>
+                <w:t xml:space="preserve">B Espana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Desjardins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Espana</w:t>
+                <w:t xml:space="preserve">F Joseph-Tornabène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Panzuti</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Jaquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Prouillac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International journal of pharmaceutical compounding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (4), pp.327-336</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03138330v1</w:t>
+                <w:t xml:space="preserve">hal-04969650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Extemporaneous Oral Tramadol, Fluoxetine, and Doxycycline Suspensions in SyrSpend SF pH4.</w:t>
+                <w:t xml:space="preserve">Particularités de l'antibiothérapie raisonnée chez les caprins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Espana</w:t>
+                <w:t xml:space="preserve">E. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Joseph-Tornabène</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S Perrot</w:t>
+                <w:t xml:space="preserve">Zorée Djelouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Prouillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of pharmaceutical compounding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24 (4), pp.327-336</w:t>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (46), pp.61-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969650v1</w:t>
+                <w:t xml:space="preserve">hal-04968328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particularités de l'antibiothérapie raisonnée chez les caprins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ synthesis of Fe 3 O 4 nanoparticles coated by chito-oligosaccharides: physico-chemical characterizations and cytotoxicity evaluation for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Nunes de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Salles</w:t>
+                <w:t xml:space="preserve">Nadège Milhau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zorée Djelouadji</w:t>
+                <w:t xml:space="preserve">Raquel Dosciatti Bini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Prouillac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (17), pp.175602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab68f9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968328v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ synthesis of Fe 3 O 4 nanoparticles coated by chito-oligosaccharides: physico-chemical characterizations and cytotoxicity evaluation for biomedical applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pharmacokinetics of low‐dose methotrexate in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amani Moussa</w:t>
+                <w:t xml:space="preserve">Antoine Rostang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Milhau</w:t>
+                <w:t xml:space="preserve">Isabelle Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Espana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Dosciatti Bini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Prouillac</w:t>
+                <w:t xml:space="preserve">Pauline Panzuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (17), pp.175602. </w:t>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (5), pp.461-469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab68f9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jvp.12857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749772v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médicaments et effets iatrogènes en médecine vétérinaire</w:t>
               </w:r>
@@ -1645,51 +1645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment remplacer les antibiotiques chez le cheval ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Prouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zorée Djelouadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratique vétérinaire équine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 52 (208), pp.56-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1708,390 +1708,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of the OIE recommendations in Ukrainian veterinary education</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pharmacokinetics of low-dose methotrexate in healthy beagle dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rostang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rublenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Prouillac</w:t>
+                <w:t xml:space="preserve">Marion Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Vovkotrub</w:t>
+                <w:t xml:space="preserve">Morgan Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Portier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Tsarenko</w:t>
+                <w:t xml:space="preserve">Coralie Luissiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'OIE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (5), pp.659-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvp.12673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730961v1</w:t>
+                <w:t xml:space="preserve">hal-02622491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetics of low-dose methotrexate in healthy beagle dogs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rostang</w:t>
+                <w:t xml:space="preserve">Development of a new innovative educational methods in pharmacology and toxicology at the veterinary school of Lyon: application to good practice in antibacterial prescription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Prouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Mosca</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Coralie Luissiez</w:t>
+                <w:t xml:space="preserve">Zouheira Djelouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvp.12673⟩</w:t>
+              <w:t xml:space="preserve">J. vet. Pharmacol. Ther.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 ((Suppl. 1)), pp.71-72 (O21.2). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvp.12640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622491v1</w:t>
+                <w:t xml:space="preserve">hal-04711101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new innovative educational methods in pharmacology and toxicology at the veterinary school of Lyon: application to good practice in antibacterial prescription</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of the OIE recommendations in Ukrainian veterinary education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rublenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Prouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vovkotrub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zouheira Djelouadji</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karine Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tsarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. vet. Pharmacol. Ther.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'OIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711101v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of ABC transporters in trans-epithelial transport of vitamin K antagonists</w:t>
               </w:r>
@@ -3515,51 +3515,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969698v1</w:t>
+                <w:t xml:space="preserve">hal-04969749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction of cells differentiation and ABC transporters expression by a myco-estrogen, zearalenone, in human choriocarcinoma cell line (BeWo)</w:t>
               </w:r>
@@ -3919,51 +3919,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969749v1</w:t>
+                <w:t xml:space="preserve">hal-04969698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABCC1, ABCC2 and ABCC3 are implicated in the transepithelial transport of the myco-estrogen zearalenone and its major metabolites</w:t>
               </w:r>
@@ -5500,51 +5500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Prouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Priymenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GA – 70th Annual Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Thessaloniki, Greece. pp.1573-1574, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6701,51 +6701,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218356v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Moustaghfir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Espana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Hauray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Charretier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Hammed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.70016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05121984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prouillac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yassine Mallem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05422125v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Destanque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#226;tre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Louzier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01316-25" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05037572v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04643242v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Cococcetta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Barzic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2460/ajvr.22.11.0203" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05025492v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Victoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496262v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sainte Beuve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2022.05.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04916565v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10111369" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Guern" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rozier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31038/JPPR.2021444" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138330v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rostang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desjardins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Panzuti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12857" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Espana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Joseph-Tornab&#232;ne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jaquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perrot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04968328v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zor&#233;e Djelouadji" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02749772v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Nunes de Oliveira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Moussa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Milhau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Dosciatti Bini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab68f9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04968126v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hugnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04933429v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04730961v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rublenko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vovkotrub" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Portier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tsarenko" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622491v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mosca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Jeannin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Luissiez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12673" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04711101v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheira Djelouadji" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12640" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600896v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Couturier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdd.2055" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600903v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grellet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyf Eddine Makhlouf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Hovhannessian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Boogaerts" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1098612X15621353" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969676v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Courtois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baudrimont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ohayon-Courtes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Freund-Michel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.2909" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B1H4T1N9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644708v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Koraichi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Inoubli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjem Lakhdari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Meunier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Vega" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2013.05.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHWK3MQT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969700v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Kora&#239;chi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vega" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644479v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matagrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Spohn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Benoit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.457119" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643248v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Videmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mazallon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rodriguez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2012.01.016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR62ZWT6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969705v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benahmed" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2012.04.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9ZQPZM2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650755v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969732v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lecoeur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/dmd.110.033571" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969698v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2009.06.023" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51WB38MQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668898v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969758v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cressier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hernandez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amourette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diserbo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.05.039" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKGK9J62-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969749v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969753v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazallon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Delaforge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2009.07.021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HGPBHQG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667774v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969806v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tep" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2008.06.633" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62BLNC5X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969777v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t C&#233;lari&#232;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vicendo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassoub Rima" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2006.01.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R06NLHJC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969785v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C&#233;lari&#232;s" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amourette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lion" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rima" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426500600634640" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969792v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Perdu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dolo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2005.12.053" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZ10CG8S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05168524v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04740792v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Abou Nasser" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Sakouhi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Haurey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04643278v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coutant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cococcetta" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13332" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735758v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Riou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guionni&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducournau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beauge" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Branger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737320v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Brochard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Girault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04648767v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mallem" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Priymenko" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-1759353" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05026679v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guiouiller" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735802v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bienvenu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738114v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603213v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748356v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2013.05.506" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT8768HV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756182v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753907v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05031165v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218356v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Moustaghfir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Espana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Hauray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Charretier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Hammed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.70016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05121984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prouillac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yassine Mallem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05422125v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Destanque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#226;tre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Louzier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01316-25" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05037572v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04643242v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Cococcetta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Barzic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2460/ajvr.22.11.0203" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05025492v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Victoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496262v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sainte Beuve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2022.05.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04916565v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10111369" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Guern" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rozier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31038/JPPR.2021444" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Espana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Joseph-Tornab&#232;ne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jaquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perrot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04968328v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zor&#233;e Djelouadji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02749772v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Nunes de Oliveira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Moussa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Milhau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Dosciatti Bini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab68f9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138330v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rostang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desjardins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Panzuti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12857" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04968126v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hugnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04933429v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622491v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mosca" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Jeannin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Luissiez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12673" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04711101v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheira Djelouadji" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12640" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04730961v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rublenko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vovkotrub" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Portier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tsarenko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600896v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Couturier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bdd.2055" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600903v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grellet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyf Eddine Makhlouf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Hovhannessian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Boogaerts" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1098612X15621353" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969676v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Courtois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baudrimont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ohayon-Courtes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Freund-Michel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.2909" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B1H4T1N9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644708v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Koraichi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Inoubli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjem Lakhdari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Meunier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Vega" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2013.05.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHWK3MQT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969700v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Kora&#239;chi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vega" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644479v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matagrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Spohn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Benoit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.457119" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643248v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Videmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mazallon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rodriguez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2012.01.016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR62ZWT6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969705v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benahmed" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2012.04.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9ZQPZM2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650755v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969732v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lecoeur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/dmd.110.033571" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969749v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2009.06.023" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51WB38MQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668898v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969758v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cressier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hernandez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amourette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diserbo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.05.039" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKGK9J62-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969698v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969753v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazallon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Delaforge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2009.07.021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HGPBHQG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667774v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969806v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tep" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2008.06.633" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62BLNC5X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969777v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t C&#233;lari&#232;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vicendo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassoub Rima" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2006.01.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R06NLHJC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969785v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C&#233;lari&#232;s" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amourette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lion" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rima" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426500600634640" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04969792v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Perdu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dolo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2005.12.053" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZ10CG8S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05168524v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04740792v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Abou Nasser" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Sakouhi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Haurey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04643278v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coutant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cococcetta" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13332" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735758v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Riou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guionni&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducournau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beauge" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Branger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737320v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Brochard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Girault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04648767v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mallem" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Priymenko" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-1759353" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05026679v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guiouiller" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735802v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bienvenu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738114v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603213v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748356v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2013.05.506" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT8768HV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756182v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753907v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05031165v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>