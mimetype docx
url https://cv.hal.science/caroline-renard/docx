--- v0 (2026-03-09)
+++ v1 (2026-04-12)
@@ -774,432 +774,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pomme Meffre, Le Grain de sable (1983)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Centre Méditerranéen de Création Cinématographique, Une expérience de décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.217-231, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mer sur fond de ciel, À propos de Corniche Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dominique Cabrera, L'intime et le politique, dir. J. Savelli, De l'incidence éditeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traces de Wang Bing, Une mémoire enfouie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Savelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de la Bretèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Perpignan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoire des lieux et écritures cinématographique de l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.167-196, 2021, 978-2-35412-446-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La mer sur fond de ciel. À propos de Corniche Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dominique Cabrera, l’intime et le politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-918193-63-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Préface. Présentation de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Crivello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bellan, Katharina; Renard, Caroline; Vappereau, Marguerite. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Centre Méditerranéen de création cinématographique. Une expérience de décentralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-13, 2021, 9791032003398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559918v1</w:t>
-              </w:r>
-[...304 lines deleted...]
-                <w:t xml:space="preserve">hal-04436977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Bing, une mémoire politique</w:t>
               </w:r>
@@ -1416,488 +1416,488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Filming Bitterness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Renard; Isabelle Anselme; François Amy de la Bretèque. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wang Bing, a filmmaker in China today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille (PUAM)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9782853999953</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Émotion-Cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des émotions dans les arts aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille (PUAM)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9791032000021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille (PUAM)</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01964594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Caroline Renard; Isabelle Anselme; François Amy de la Bretèque. </w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pocket-films, o que se tornou o cinema?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editora Univille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wang Bing, a filmmaker in China today</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9782853999953</w:t>
+              <w:t xml:space="preserve">Arte et Cultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.209-220, 2012, 85-8209-001-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pocket film, que devient le cinéma ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art des années 2000, quelles émergences ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUP, P.p.147-159, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le je espiègle d’Abbas Kiarostami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arte et Cultura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.209-220, 2012, 85-8209-001-3</w:t>
+              <w:t xml:space="preserve">Les doubles je(ux) de l’artiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUP, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique le cinéma, et alors ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le cinéma, et après ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 978-2-7535-1047-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUR</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03148035v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03148036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la prolongation du plan dans Close up et Abc Africa</w:t>
               </w:r>
@@ -2224,247 +2224,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la variabilité dans le cinéma de Wang Bing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Variabilité, mutation, instabilité des créations contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christine Buignet, Carole Nosella, Anne Favier, Jun 2019, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expériences territoriales dans le cinéma de Kelly Reichardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinéastes-arpenteurs, Qu'est-ce qu'un territoire cinématographique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« A la folie (2013) de Wang Bing : sauver la différence »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanassios Thanassis Vassiliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Cinéma et psychanalyse : éthique, esthétique et politique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553958v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03148070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de L'image Manquante, Rithy Panh (2013), le sujet du trauma</w:t>
               </w:r>
@@ -2890,165 +2890,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El sujeto del trauma La imagen perdida | Rithy Panh | 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal ETICA&amp;CINE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Cine y Psicoanálisis: Memorias y luchas, 8 (2), pp.73-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du rapport au monde dans Like Someone in Love d'Abbas Kiarostami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Abbas Kiarostami, si loin si proche, 62, p.p.102-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147872v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04436939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iran 2009, Désir de mutations et mutations des formes filmiques</w:t>
               </w:r>
@@ -4178,51 +4178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/143eg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511200v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Bellan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Vappereau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01964606v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Anselme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amy de La Bret&#232;que" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01964599v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01964603v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389402v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Goodarzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896236v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436966v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03559918v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/centre-mediterraneen-creation-cinematographique" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581842v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148075v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581845v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436977v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Savelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de la Bret&#232;que" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01964823v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477032v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/performance-encore-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01964594v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01964611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148040v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436946v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2336" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148036v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148027v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.yellownow.be/result.php" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896221v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896208v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-02553958v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios Thanassis Vassiliou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148072v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148070v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148073v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147870v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147891v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147872v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436939v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147889v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147888v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147874v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436957v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436951v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/entrelacs.333" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147879v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148024v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436955v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147877v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436956v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148022v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148019v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/143eg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511200v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Bellan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Vappereau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01964606v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Anselme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amy de La Bret&#232;que" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01964599v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01964603v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389402v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Goodarzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896236v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436966v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581842v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148075v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436977v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Savelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de la Bret&#232;que" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581845v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03559918v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/centre-mediterraneen-creation-cinematographique" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01964823v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477032v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/performance-encore-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01964611v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01964594v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436946v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148040v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148036v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148035v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2336" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148027v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.yellownow.be/result.php" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896221v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896208v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148072v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148070v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-02553958v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios Thanassis Vassiliou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148073v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147870v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147891v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436939v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147872v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147889v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147888v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147874v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436957v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436951v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/entrelacs.333" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147879v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148024v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436955v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147877v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436956v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148022v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148019v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>