--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -912,195 +912,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La mer sur fond de ciel. À propos de Corniche Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dominique Cabrera, l’intime et le politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-918193-63-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Traces de Wang Bing, Une mémoire enfouie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Savelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de la Bretèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Perpignan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire des lieux et écritures cinématographique de l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.167-196, 2021, 978-2-35412-446-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436977v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03581845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface. Présentation de la recherche</w:t>
               </w:r>
@@ -1726,178 +1726,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Numérique le cinéma, et alors ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cinéma, et après ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 978-2-7535-1047-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le je espiègle d’Abbas Kiarostami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les doubles je(ux) de l’artiste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUP, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148036v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03148035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la prolongation du plan dans Close up et Abc Africa</w:t>
               </w:r>
@@ -4178,51 +4178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/143eg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511200v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Bellan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Vappereau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01964606v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Anselme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amy de La Bret&#232;que" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01964599v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01964603v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389402v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Goodarzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896236v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436966v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581842v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148075v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436977v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Savelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de la Bret&#232;que" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581845v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03559918v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/centre-mediterraneen-creation-cinematographique" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01964823v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477032v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/performance-encore-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01964611v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01964594v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436946v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148040v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148036v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148035v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2336" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148027v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.yellownow.be/result.php" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896221v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896208v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148072v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148070v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-02553958v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios Thanassis Vassiliou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148073v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147870v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147891v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436939v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147872v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147889v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147888v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147874v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436957v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436951v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/entrelacs.333" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147879v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148024v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436955v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147877v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436956v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148022v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148019v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05205566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/143eg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511200v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Bellan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Vappereau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01964606v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Anselme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Amy de La Bret&#232;que" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01964599v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01964603v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389402v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Goodarzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896236v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436966v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581842v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148075v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581845v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436977v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Savelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de la Bret&#232;que" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03559918v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/centre-mediterraneen-creation-cinematographique" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01964823v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477032v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/performance-encore-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01964611v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01964594v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436946v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148040v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2336" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148036v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148027v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.yellownow.be/result.php" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896221v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896208v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148072v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148070v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-02553958v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios Thanassis Vassiliou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148073v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147870v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147891v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436939v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147872v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147889v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147888v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147884v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147874v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436957v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436951v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/entrelacs.333" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147879v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148024v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436955v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147877v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436956v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148022v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148019v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>