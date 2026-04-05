--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1175,3633 +1175,3645 @@
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 92, pp.20-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.microrel.2018.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multistep magnetron sputtering process and in-situ heat treatment to manufacture thick, fully oxidized and well crystallized YSZ films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Characteristics and properties of a magnetron sputtered gadolinia-doped ceria barrier layer for solid oxide electrochemical cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 349, pp.133 - 143. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.05.065⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 339, pp.57 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.01.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857023v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation mechanisms in martensitic stainless steels: Wear, corrosion and tribocorrosion appraisal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Igual – Muñoz</w:t>
+                <w:t xml:space="preserve">Multistep magnetron sputtering process and in-situ heat treatment to manufacture thick, fully oxidized and well crystallized YSZ films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coddet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2018.01.036⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 349, pp.133 - 143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.05.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857033v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and properties of a magnetron sputtered gadolinia-doped ceria barrier layer for solid oxide electrochemical cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+                <w:t xml:space="preserve">Degradation mechanisms in martensitic stainless steels: Wear, corrosion and tribocorrosion appraisal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dalmau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Igual – Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.01.079⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121, pp.167 - 179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2018.01.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857024v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to modeling the wear mechanism of X40CrMoV5/Fe360B steel couple in an open sliding contact at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaineb Baccouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Mnif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Elleuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (13), pp.2601 - 2608. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/jmr.2017.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation mechanisms and future challenges of titanium and its alloys for dental implant applications in oral environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of tribolayers on the behavior friction of X40CrMoV5/Fe360B steel couple in an open sliding contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba Dalmau Borrás</w:t>
+                <w:t xml:space="preserve">Z. Baccouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Igual Muñoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Richard</w:t>
+                <w:t xml:space="preserve">R. Mnif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geetha Manivasagam</w:t>
+                <w:t xml:space="preserve">R. Elleuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 76, pp.1354 - 1368. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (13), pp.2594 - 2600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2017.02.159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/jmr.2017.81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857034v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of tribolayers on the behavior friction of X40CrMoV5/Fe360B steel couple in an open sliding contact</w:t>
+                <w:t xml:space="preserve">Degradation mechanisms and future challenges of titanium and its alloys for dental implant applications in oral environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Baccouch</w:t>
+                <w:t xml:space="preserve">A Revathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mnif</w:t>
+                <w:t xml:space="preserve">Alba Dalmau Borrás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Elleuch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Richard</w:t>
+                <w:t xml:space="preserve">Anna Igual Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geetha Manivasagam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/jmr.2017.81⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76, pp.1354 - 1368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2017.02.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857037v1</w:t>
+                <w:t xml:space="preserve">hal-01857034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis of the Diatom Community upon Biofilm Development on Stainless Steels in Natural Freshwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smita Mitbavkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessem Landoulsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scanning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017, pp.5052646. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2017/5052646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01547972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to interplay between a delamination test and a sensory analysis of mid-range lipsticks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tillé-Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mofid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 38 (1), pp.100 - 108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ics.12242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis of porosity and transport properties by FIB-SEM 3D imaging of a solder based sintered silver for a new microelectronic component</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafaa Rmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 45 (4), pp.2242-2251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11664-015-4288-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Surface Treatments of Titanium Alloys for Biomedical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 879, pp.1570 - 1575. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.879.1570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power modules die attach: A comprehensive evolution of the nanosilver sintering physical properties versus its porosity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wafaa Rmili</w:t>
+                <w:t xml:space="preserve">Signatures of odd-frequency correlations in the Josephson current of superconductor/ferromagnet hybrid junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Woirgard</w:t>
+                <w:t xml:space="preserve">Alexandre I. Buzdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Azzopardi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manuel Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia S. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.085⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (9), pp.094509 (1-8). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.094509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333171v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures of odd-frequency correlations in the Josephson current of superconductor/ferromagnet hybrid junctions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Power modules die attach: A comprehensive evolution of the nanosilver sintering physical properties versus its porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Houzet</w:t>
+                <w:t xml:space="preserve">Toni Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Rmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia S. Meyer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Woirgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.094509⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (9-10), pp.1997-2002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216352v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations of High Temperature Wear Mechanisms for Tool Steel Under Open-Sliding Contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mnif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Baccouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Elleuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23 (8), pp.2864 - 2870. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11665-014-1082-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the multiaxial amplitude and frequency dependent behavior of rubber: experiments and constitutive modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delattre Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 87 (3), pp.557-578. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5254/rct.14.85995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribological Behavior of New Martensitic Stainless Steels Using Scratch and Dry Wear Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dalmau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Rmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Igual-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 56 (3), pp.517 - 529. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11249-014-0429-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of friction, wear and oxidation behaviour of X40CrMoV5/Fe360B steel couple in an open-sliding contact</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Effect of surface nanocrystallization on the corrosion behavior of Ti–6Al–4V titanium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Jelliti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Retraint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Chemkhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1350650113504564⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 224, pp.82 - 87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.02.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857032v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of surface nanocrystallization on the corrosion behavior of Ti–6Al–4V titanium alloy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Analysis of friction, wear and oxidation behaviour of X40CrMoV5/Fe360B steel couple in an open-sliding contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Baccouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mnif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Elleuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 228 (3), pp.276 - 287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1350650113504564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.02.052⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01857038v1</w:t>
+                <w:t xml:space="preserve">hal-01857032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of equal channel angular extrusion on wear and corrosion behavior of the orthopedic Ti-13Nb-13Zr alloy in simulated body fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.S. Suresh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Geetha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessem Landoulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ramasawmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32, pp.763-771. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msec.2012.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00748686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal urine as painting materials in African rock art revealed by cluster ToF-SIMS mass spectrometry imaging.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of a chromium-free treatment on Hot-Dip Galvanized steel: Electrochemical behaviour and performance in a saline medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Richardin</w:t>
+                <w:t xml:space="preserve">S. Le Manchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessem Landoulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Touboul</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Verchere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 205 (2), pp.475-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jms.1789⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522056v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a chromium-free treatment on Hot-Dip Galvanized steel: Electrochemical behaviour and performance in a saline medium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Animal urine as painting materials in African rock art revealed by cluster ToF-SIMS mass spectrometry imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Le Manchet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Richard</w:t>
+                <w:t xml:space="preserve">Pascale Richardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Verchere</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brunelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.07.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (8), pp.944-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.1789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604773v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzyme-induced ennoblement of AISI 316L stainless steel: Focus on pitting corrosion behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Landoulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dagbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 54 (28), pp.7401-7406. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2009.07.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose oxidase immobilization on stainless steel to mimic the aerobic activities of natural biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Landoulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. El Kirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 54 (1), pp.133-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2008.02.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00326814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ennoblement of stainless steel in the presence of glucose oxidase: nature and role of interfacial processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Enzymatic approach in microbial influenced corrosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Landoulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. El Kirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.G. Rouxhet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pulvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2008.01.038⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (7), pp.2233-2242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es071830g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00308458v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic approach in microbial influenced corrosion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Ennoblement of stainless steel in the presence of glucose oxidase: nature and role of interfacial processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Landoulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. El Kirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.G. Rouxhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es071830g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 320 (2), pp.508-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2008.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00308468v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the passive film and organic constituents at the surface of stainless steel immersed in fresh water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Landoulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. El Kirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pulvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 318, pp.278-289. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2007.09.087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00308463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion des aciers inoxydables induite par les micro-organismes mangano-oxydants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Landoulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dagbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Pulvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 94 (5), pp.485-493. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mattech:2007023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanisme enzymatique en milieux faiblement chlorurés : influence de la glucose oxydase sur le comportement électrochimique de l'acier inoxydable AISI 316L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Landoulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dagbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pulvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 94 (Hors Série), pp.477-483. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mattech:2007022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of functional response and resource exploitation in browsing roe deer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew W. Illius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mésochina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 71, pp.739-734</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4811,2006 +4823,2006 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of annealing temperature on morphological and microstructural properties of CrN-MoN multilayers deposited by reactive magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubenson Mareus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Rosiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLATHINIUM (Plasma Thin film International Union Meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des propriétés thermomécaniques d'assemblages frittés en nano-pâte d'argent de composants électroniques de puissance pour des applications aéronautiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénhaël Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafaa Rmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des mécanismes d’endommagement du Pemd sollicité en compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liva Rabemananjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Boucaud-Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Caliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEformation des POlymères Solides 27e édition DEPOS27</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation expérimentale des mécanismes d'endommagement du polyéthylène moyenne densité (PEMD) sollicité en fatigue par compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liva Rabemananjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Boucaud-Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Caliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36èmes Journées de Printemps de la SF2M (JP 2017) Fatigue des Elastomères, Polymères et Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Mechanical Characterization of Sintered Nano-Silver Paste by Micro-Tensile Tests and Numerical Identification of the Anand Model Parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Thermo-Mechanical Homogenization and Characterization by Inverse Method of a Sintered Nano-Silver Paste for New Power Electronic Systems in Aeronautics Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafaa Rmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAPS Power 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">Club Cast3M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067061v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Mechanical Homogenization and Characterization by Inverse Method of a Sintered Nano-Silver Paste for New Power Electronic Systems in Aeronautics Applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study on yttria stabilized zirconia electrolyte and gadolinia-doped ceria barrier layer deposited by d.c. magnetron sputtering under reactive conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Laurent Coddet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amael Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club Cast3M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Plasma Surface Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067062v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on yttria stabilized zirconia electrolyte and gadolinia-doped ceria barrier layer deposited by d.c. magnetron sputtering under reactive conditions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermo-Mechanical Characterization of Sintered Nano-Silver Paste by Micro-Tensile Tests and Numerical Identification of the Anand Model Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Rmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Plasma Surface Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Garmisch-Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">IMAPS Power 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358859v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the Life-Span of NbC-Co and WC-Co Inserts During Different Machining Operations on 100Cr6 (SAE 52100) Bearing Steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Woydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Morandeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Wear Resistant Alloys for the Mining and Processing Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Campinas, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability in Power Modules Die Attach: A Comprehensive Evolution of the Nanocrystalline Silver Sintering Physical Properties Versus its Porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafaa Rmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Woirgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Symposium on Reliability of Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation d'un élastomère dissipatif: application au pré-dimensionnement de pièces lamifiées élastomère-métal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Experimental and constitutive modeling of a filled rubber with emphasis on the dynamical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Giens, France. pp.CLE USB</w:t>
+              <w:t xml:space="preserve">ECCMR 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Sebastian, Spain. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859638v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and constitutive modeling of a filled rubber with emphasis on the dynamical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Caractérisation et modélisation d'un élastomère dissipatif: application au pré-dimensionnement de pièces lamifiées élastomère-métal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCMR 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, San Sebastian, Spain. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">CSMA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Giens, France. pp.CLE USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859662v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomatériaux : les apports d’un traitement de surface de nanocristallisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Retraint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Demangel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Retraint</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mahdi Chemkhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan Pi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Benhayoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Innovation MEDTECH France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eurexpo Lyon, Apr 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Studies on the Stability and Corrosion Resistance of Ti-6Al-4V Alloy for Biomedical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Jelliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th World Conference on Titanium (Ti-2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement en tribocorrosion de l'alliage Ti6Al4V dans une solution de Ringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Jelliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessem Landoulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Demangel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales Francophones de tribologie (JIFT'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche Tribocorrosion des biomatériaux nanostructurés pour applications biomédicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Jelliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales Francophones de tribologie (JIFT'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribocorrosion d'alliages métalliques (acier inoxydable AISI 316L et TiAl6V) nanostructurés par procédé duplex (SMAT, Nitruration) - Projet « NANOSURF »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Jelliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Benhayoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales Francophones de tribologie (JIFT'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MultiModal Control of Smart Structures Based on Semi-passive Techniques and Modal Observer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Harari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gaudiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOVIC 9th International Conference on Motion and Vibration Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6820,289 +6832,289 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multistep magnetron sputter process for deposition of thick, dense fully oxidized YSZ films with high deposition rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coddet Pierre-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th MIATEC and 14th RDS 2015 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification 2D et 3D par tomographie FIB/SEM de la porosité d’une brasure à base d’argent fritté pour un nouveau composant microélectronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafaa Rmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxièmes Journées Matériaux Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId228"/>
+      <w:footerReference w:type="default" r:id="rId229"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7170,51 +7182,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7B20354"/>
+    <w:nsid w:val="F7EA6ABA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7401,51 +7413,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-richard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8375-8241" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060373172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-9086-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538902v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Cl&#233;ment" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.05.322" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428140v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Zaidi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Son Bui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tournis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aissa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings15050500" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716932v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Za&#239;di" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Deville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings14020207" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466219v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Alfred-Arulrasa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishnan Ramadas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pubudu Tharanga Mahagamage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1101513" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Belhenini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Fatmi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Tougui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roqueta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13020318" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SSMT-12-2022-0063" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03211111v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Aissaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Liascukiene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Genet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupont-Gillain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Kirat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144081" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02382376v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Bettahi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.11.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857023v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coddet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Caillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vulliet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Thomann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.05.065" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857033v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalmau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Igual &#8211; Mu&#241;oz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2018.01.036" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857024v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.01.079" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857036v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Baccouch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mnif" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Elleuch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2017.28" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857034v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Revathi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Dalmau Borr&#225;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Igual Mu&#241;oz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetha Manivasagam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2017.02.159" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857037v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Baccouch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mnif" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Elleuch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2017.81" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547972v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smita Mitbavkar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessem Landoulsi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/5052646" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857028v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Till&#233;-Salmon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mofid" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12242" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BXBHX21N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333197v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Rmili" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Bihan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenhael Le Quilliec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-4288-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857026v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.879.1570" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333171v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Youssef" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Woirgard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.085" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216352v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre I. Buzdin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Houzet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia S. Meyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.094509" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857030v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-014-1082-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057026v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delattre Alexis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lejeunes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.14.85995" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857029v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rmili" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Igual-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-014-0429-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857032v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baccouch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650113504564" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857038v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jelliti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Retraint" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roland" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Chemkhi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.02.052" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WNS1F5V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00748686v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Suresh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geetha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ramasawmy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2012.01.022" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F6L0LT0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522056v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1789" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F33WW5G3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604773v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Manchet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verchere" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.07.009" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH0TZXDK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247936v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Landoulsi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dagbert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeannin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.07.073" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0B680MQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326814v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kirat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.02.110" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QW68RM5M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308458v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Genet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Rouxhet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.01.038" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5PJN98F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308468v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pulvin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es071830g" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q1CJ62J4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308463v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.09.087" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FMX9F7D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250373v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marconnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dagbert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Richard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Pulvin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2007023" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250363v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marconnet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2007022" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C880DF4179B9916B295FDF9593D4B12829A0387C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192056v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. Illius" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#233;sochina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291487v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubenson Mareus" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Caillard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rosiere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899337v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nha&#235;l Le Quilliec" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilbaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741627v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Rabemananjara" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Caliez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741628v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067061v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067062v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358859v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Coddet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vuillet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Thomann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333163v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Leroy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Woydt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morandeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333190v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859638v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delattre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859662v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02886742v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Demangel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Pi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Benhayoune" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02886765v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02886769v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02886778v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02886781v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506182v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Harari" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gaudiller" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290715v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coddet Pierre-Laurent" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333158v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-richard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8375-8241" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060373172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-9086-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538902v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Cl&#233;ment" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.05.322" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428140v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Zaidi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Son Bui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tournis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aissa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings15050500" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716932v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Za&#239;di" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Deville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings14020207" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466219v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Alfred-Arulrasa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishnan Ramadas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pubudu Tharanga Mahagamage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1101513" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Belhenini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Fatmi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Tougui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roqueta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13020318" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SSMT-12-2022-0063" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03211111v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Aissaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Liascukiene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Genet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupont-Gillain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Kirat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144081" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02382376v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Bettahi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.11.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBF1XRTN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857024v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coddet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vulliet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Caillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Thomann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.01.079" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857023v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.05.065" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857033v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalmau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Igual &#8211; Mu&#241;oz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2018.01.036" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857036v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Baccouch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mnif" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Elleuch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2017.28" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857037v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Baccouch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mnif" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Elleuch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2017.81" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857034v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Revathi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Dalmau Borr&#225;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Igual Mu&#241;oz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetha Manivasagam" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2017.02.159" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547972v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smita Mitbavkar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessem Landoulsi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/5052646" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857028v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Till&#233;-Salmon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mofid" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12242" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BXBHX21N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333197v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Rmili" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Bihan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenhael Le Quilliec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-4288-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857026v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.879.1570" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre I. Buzdin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Houzet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia S. Meyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.094509" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333171v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Youssef" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Woirgard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.085" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857030v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-014-1082-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057026v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delattre Alexis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lejeunes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.14.85995" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857029v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rmili" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Igual-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-014-0429-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857038v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jelliti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Retraint" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roland" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Chemkhi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.02.052" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WNS1F5V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857032v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baccouch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650113504564" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00748686v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Suresh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geetha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ramasawmy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2012.01.022" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F6L0LT0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604773v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Manchet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verchere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.07.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH0TZXDK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522056v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1789" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F33WW5G3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247936v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Landoulsi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dagbert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeannin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.07.073" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0B680MQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326814v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kirat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.02.110" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QW68RM5M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308468v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pulvin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es071830g" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q1CJ62J4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308458v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Genet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Rouxhet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.01.038" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5PJN98F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308463v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.09.087" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FMX9F7D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250373v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marconnet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dagbert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Richard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Pulvin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2007023" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250363v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marconnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2007022" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C880DF4179B9916B295FDF9593D4B12829A0387C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192056v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. Illius" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#233;sochina" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291487v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubenson Mareus" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Caillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rosiere" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899337v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nha&#235;l Le Quilliec" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilbaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741627v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Rabemananjara" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Caliez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741628v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067062v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358859v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Coddet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vuillet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Thomann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067061v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333163v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Leroy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Woydt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morandeau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333190v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859662v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delattre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859638v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02886742v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Demangel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Pi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Benhayoune" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02886765v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02886769v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02886778v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02886781v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506182v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Harari" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gaudiller" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290715v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coddet Pierre-Laurent" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333158v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>