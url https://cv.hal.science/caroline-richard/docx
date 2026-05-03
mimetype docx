--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1217,391 +1217,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and properties of a magnetron sputtered gadolinia-doped ceria barrier layer for solid oxide electrochemical cells</w:t>
+                <w:t xml:space="preserve">Degradation mechanisms in martensitic stainless steels: Wear, corrosion and tribocorrosion appraisal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Coddet</w:t>
+                <w:t xml:space="preserve">A. Dalmau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vulliet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Richard</w:t>
+                <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaël Caillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+                <w:t xml:space="preserve">A. Igual – Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.01.079⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121, pp.167 - 179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2018.01.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857024v1</w:t>
+                <w:t xml:space="preserve">hal-01857033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multistep magnetron sputtering process and in-situ heat treatment to manufacture thick, fully oxidized and well crystallized YSZ films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 349, pp.133 - 143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.05.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation mechanisms in martensitic stainless steels: Wear, corrosion and tribocorrosion appraisal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characteristics and properties of a magnetron sputtered gadolinia-doped ceria barrier layer for solid oxide electrochemical cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coddet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dalmau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Igual – Muñoz</w:t>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 121, pp.167 - 179. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 339, pp.57 - 64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2018.01.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.01.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857033v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to modeling the wear mechanism of X40CrMoV5/Fe360B steel couple in an open sliding contact at high temperature</w:t>
               </w:r>
@@ -1698,274 +1698,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of tribolayers on the behavior friction of X40CrMoV5/Fe360B steel couple in an open sliding contact</w:t>
+                <w:t xml:space="preserve">Degradation mechanisms and future challenges of titanium and its alloys for dental implant applications in oral environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Baccouch</w:t>
+                <w:t xml:space="preserve">A Revathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mnif</w:t>
+                <w:t xml:space="preserve">Alba Dalmau Borrás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Elleuch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Richard</w:t>
+                <w:t xml:space="preserve">Anna Igual Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geetha Manivasagam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/jmr.2017.81⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76, pp.1354 - 1368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2017.02.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857037v1</w:t>
+                <w:t xml:space="preserve">hal-01857034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation mechanisms and future challenges of titanium and its alloys for dental implant applications in oral environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of tribolayers on the behavior friction of X40CrMoV5/Fe360B steel couple in an open sliding contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba Dalmau Borrás</w:t>
+                <w:t xml:space="preserve">Z. Baccouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Igual Muñoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Richard</w:t>
+                <w:t xml:space="preserve">R. Mnif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geetha Manivasagam</w:t>
+                <w:t xml:space="preserve">R. Elleuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 76, pp.1354 - 1368. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (13), pp.2594 - 2600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2017.02.159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/jmr.2017.81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857034v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis of the Diatom Community upon Biofilm Development on Stainless Steels in Natural Freshwater</w:t>
               </w:r>
@@ -2055,51 +2055,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to interplay between a delamination test and a sensory analysis of mid-range lipsticks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tillé-Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2377,594 +2377,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures of odd-frequency correlations in the Josephson current of superconductor/ferromagnet hybrid junctions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Power modules die attach: A comprehensive evolution of the nanosilver sintering physical properties versus its porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre I. Buzdin</w:t>
+                <w:t xml:space="preserve">Toni Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Rmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Houzet</w:t>
+                <w:t xml:space="preserve">Eric Woirgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia S. Meyer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephane Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92 (9), pp.094509 (1-8). </w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (9-10), pp.1997-2002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.094509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216352v1</w:t>
+                <w:t xml:space="preserve">hal-01333171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power modules die attach: A comprehensive evolution of the nanosilver sintering physical properties versus its porosity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Signatures of odd-frequency correlations in the Josephson current of superconductor/ferromagnet hybrid junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toni Youssef</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wafaa Rmili</w:t>
+                <w:t xml:space="preserve">Alexandre I. Buzdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Woirgard</w:t>
+                <w:t xml:space="preserve">Manuel Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Azzopardi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julia S. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 55 (9-10), pp.1997-2002. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (9), pp.094509 (1-8). </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.094509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333171v1</w:t>
+                <w:t xml:space="preserve">hal-01216352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of High Temperature Wear Mechanisms for Tool Steel Under Open-Sliding Contact</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Richard</w:t>
+                <w:t xml:space="preserve">On the multiaxial amplitude and frequency dependent behavior of rubber: experiments and constitutive modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delattre Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11665-014-1082-9⟩</w:t>
+              <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87 (3), pp.557-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5254/rct.14.85995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857030v1</w:t>
+                <w:t xml:space="preserve">hal-01057026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the multiaxial amplitude and frequency dependent behavior of rubber: experiments and constitutive modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Richard</w:t>
+                <w:t xml:space="preserve">Investigations of High Temperature Wear Mechanisms for Tool Steel Under Open-Sliding Contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mnif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Baccouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Elleuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 87 (3), pp.557-578. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (8), pp.2864 - 2870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5254/rct.14.85995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11665-014-1082-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057026v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribological Behavior of New Martensitic Stainless Steels Using Scratch and Dry Wear Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dalmau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Rmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Igual-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3005,290 +3005,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of surface nanocrystallization on the corrosion behavior of Ti–6Al–4V titanium alloy</w:t>
+                <w:t xml:space="preserve">Analysis of friction, wear and oxidation behaviour of X40CrMoV5/Fe360B steel couple in an open-sliding contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Jelliti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">C Baccouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mnif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Elleuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.02.052⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 228 (3), pp.276 - 287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1350650113504564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857038v1</w:t>
+                <w:t xml:space="preserve">hal-01857032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of friction, wear and oxidation behaviour of X40CrMoV5/Fe360B steel couple in an open-sliding contact</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Effect of surface nanocrystallization on the corrosion behavior of Ti–6Al–4V titanium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Jelliti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Retraint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Chemkhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 224, pp.82 - 87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.02.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1350650113504564⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01857032v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of equal channel angular extrusion on wear and corrosion behavior of the orthopedic Ti-13Nb-13Zr alloy in simulated body fluid</w:t>
               </w:r>
@@ -3300,51 +3300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.S. Suresh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Geetha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessem Landoulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3414,302 +3414,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00748686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a chromium-free treatment on Hot-Dip Galvanized steel: Electrochemical behaviour and performance in a saline medium</w:t>
+                <w:t xml:space="preserve">Animal urine as painting materials in African rock art revealed by cluster ToF-SIMS mass spectrometry imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Le Manchet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Richard</w:t>
+                <w:t xml:space="preserve">Vincent Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Verchere</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascale Richardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brunelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.07.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (8), pp.944-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.1789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604773v1</w:t>
+                <w:t xml:space="preserve">hal-00522056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal urine as painting materials in African rock art revealed by cluster ToF-SIMS mass spectrometry imaging.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of a chromium-free treatment on Hot-Dip Galvanized steel: Electrochemical behaviour and performance in a saline medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Touboul</w:t>
+                <w:t xml:space="preserve">S. Le Manchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessem Landoulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Brunelle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Verchere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 45 (8), pp.944-50. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 205 (2), pp.475-482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jms.1789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522056v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzyme-induced ennoblement of AISI 316L stainless steel: Focus on pitting corrosion behavior</w:t>
               </w:r>
@@ -3721,51 +3721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Landoulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dagbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3835,543 +3835,543 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose oxidase immobilization on stainless steel to mimic the aerobic activities of natural biofilms</w:t>
+                <w:t xml:space="preserve">Ennoblement of stainless steel in the presence of glucose oxidase: nature and role of interfacial processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Landoulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M.J. Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">K. El Kirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Jeannin</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.G. Rouxhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2008.02.110⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 320 (2), pp.508-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2008.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00326814v1</w:t>
+                <w:t xml:space="preserve">hal-00308458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic approach in microbial influenced corrosion</w:t>
+                <w:t xml:space="preserve">Glucose oxidase immobilization on stainless steel to mimic the aerobic activities of natural biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Landoulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. El Kirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 42 (7), pp.2233-2242. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 54 (1), pp.133-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es071830g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2008.02.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00308468v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00326814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ennoblement of stainless steel in the presence of glucose oxidase: nature and role of interfacial processes</w:t>
+                <w:t xml:space="preserve">Enzymatic approach in microbial influenced corrosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Landoulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. El Kirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Genet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. El Kirat</w:t>
+                <w:t xml:space="preserve">D. Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.G. Rouxhet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Pulvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 320 (2), pp.508-519. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (7), pp.2233-2242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2008.01.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es071830g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00308458v1</w:t>
+                <w:t xml:space="preserve">hal-00308468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the passive film and organic constituents at the surface of stainless steel immersed in fresh water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Landoulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. El Kirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pulvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 318, pp.278-289. </w:t>
@@ -4590,64 +4590,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dagbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pulvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 94 (Hors Série), pp.477-483. </w:t>
@@ -4863,51 +4863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubenson Mareus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Rosiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4956,493 +4956,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des propriétés thermomécaniques d'assemblages frittés en nano-pâte d'argent de composants électroniques de puissance pour des applications aéronautiques</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale des mécanismes d'endommagement du polyéthylène moyenne densité (PEMD) sollicité en fatigue par compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guénhaël Le Quilliec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Toni Youssef</w:t>
+                <w:t xml:space="preserve">Liva Rabemananjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guilbaud</w:t>
+                <w:t xml:space="preserve">Séverine Boucaud-Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Leduc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Caliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">36èmes Journées de Printemps de la SF2M (JP 2017) Fatigue des Elastomères, Polymères et Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899337v1</w:t>
+                <w:t xml:space="preserve">hal-01741628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des mécanismes d’endommagement du Pemd sollicité en compression</w:t>
+                <w:t xml:space="preserve">Identification des propriétés thermomécaniques d'assemblages frittés en nano-pâte d'argent de composants électroniques de puissance pour des applications aéronautiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liva Rabemananjara</w:t>
+                <w:t xml:space="preserve">Guénhaël Le Quilliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Rmili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Boucaud-Gauchet</w:t>
+                <w:t xml:space="preserve">Laurent Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Caliez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEformation des POlymères Solides 27e édition DEPOS27</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Dourdan, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741627v1</w:t>
+                <w:t xml:space="preserve">hal-01899337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale des mécanismes d'endommagement du polyéthylène moyenne densité (PEMD) sollicité en fatigue par compression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Identification des mécanismes d’endommagement du Pemd sollicité en compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liva Rabemananjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Boucaud-Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Caliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36èmes Journées de Printemps de la SF2M (JP 2017) Fatigue des Elastomères, Polymères et Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">DEformation des POlymères Solides 27e édition DEPOS27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741628v1</w:t>
+                <w:t xml:space="preserve">hal-01741627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Mechanical Homogenization and Characterization by Inverse Method of a Sintered Nano-Silver Paste for New Power Electronic Systems in Aeronautics Applications</w:t>
+                <w:t xml:space="preserve">Thermo-Mechanical Characterization of Sintered Nano-Silver Paste by Micro-Tensile Tests and Numerical Identification of the Anand Model Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafaa Rmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club Cast3M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">IMAPS Power 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067062v1</w:t>
+                <w:t xml:space="preserve">hal-02067061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on yttria stabilized zirconia electrolyte and gadolinia-doped ceria barrier layer deposited by d.c. magnetron sputtering under reactive conditions</w:t>
               </w:r>
@@ -5543,152 +5543,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Mechanical Characterization of Sintered Nano-Silver Paste by Micro-Tensile Tests and Numerical Identification of the Anand Model Parameters</w:t>
+                <w:t xml:space="preserve">Thermo-Mechanical Homogenization and Characterization by Inverse Method of a Sintered Nano-Silver Paste for New Power Electronic Systems in Aeronautics Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenhael Le Quilliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafaa Rmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAPS Power 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">Club Cast3M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067061v1</w:t>
+                <w:t xml:space="preserve">hal-02067062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the Life-Span of NbC-Co and WC-Co Inserts During Different Machining Operations on 100Cr6 (SAE 52100) Bearing Steel</w:t>
               </w:r>
@@ -5795,90 +5795,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability in Power Modules Die Attach: A Comprehensive Evolution of the Nanocrystalline Silver Sintering Physical Properties Versus its Porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafaa Rmili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Woirgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5914,325 +5914,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and constitutive modeling of a filled rubber with emphasis on the dynamical properties</w:t>
+                <w:t xml:space="preserve">Caractérisation et modélisation d'un élastomère dissipatif: application au pré-dimensionnement de pièces lamifiées élastomère-métal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCMR 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, San Sebastian, Spain. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">CSMA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Giens, France. pp.CLE USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00859662v1</w:t>
+                <w:t xml:space="preserve">hal-00859638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation d'un élastomère dissipatif: application au pré-dimensionnement de pièces lamifiées élastomère-métal</w:t>
+                <w:t xml:space="preserve">Experimental and constitutive modeling of a filled rubber with emphasis on the dynamical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lejeunes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Giens, France. pp.CLE USB</w:t>
+              <w:t xml:space="preserve">ECCMR 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Sebastian, Spain. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00859638v1</w:t>
+                <w:t xml:space="preserve">hal-00859662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomatériaux : les apports d’un traitement de surface de nanocristallisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Demangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Chemkhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan Pi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6287,77 +6287,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Studies on the Stability and Corrosion Resistance of Ti-6Al-4V Alloy for Biomedical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Jelliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th World Conference on Titanium (Ti-2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6382,77 +6382,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement en tribocorrosion de l'alliage Ti6Al4V dans une solution de Ringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Jelliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessem Landoulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6503,77 +6503,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche Tribocorrosion des biomatériaux nanostructurés pour applications biomédicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Jelliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales Francophones de tribologie (JIFT'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6598,90 +6598,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribocorrosion d'alliages métalliques (acier inoxydable AISI 316L et TiAl6V) nanostructurés par procédé duplex (SMAT, Nitruration) - Projet « NANOSURF »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Jelliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Benhayoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6859,90 +6859,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multistep magnetron sputter process for deposition of thick, dense fully oxidized YSZ films with high deposition rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coddet Pierre-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th MIATEC and 14th RDS 2015 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7182,51 +7182,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7EA6ABA"/>
+    <w:nsid w:val="B74FF560"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7413,51 +7413,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-richard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8375-8241" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060373172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-9086-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538902v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Cl&#233;ment" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.05.322" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428140v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Zaidi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Son Bui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tournis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aissa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings15050500" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716932v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Za&#239;di" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Deville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings14020207" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466219v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Alfred-Arulrasa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishnan Ramadas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pubudu Tharanga Mahagamage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1101513" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Belhenini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Fatmi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Tougui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roqueta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13020318" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SSMT-12-2022-0063" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03211111v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Aissaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Liascukiene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Genet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupont-Gillain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Kirat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144081" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02382376v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Bettahi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.11.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBF1XRTN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857024v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coddet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vulliet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Caillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Thomann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.01.079" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857023v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.05.065" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857033v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalmau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Igual &#8211; Mu&#241;oz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2018.01.036" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857036v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Baccouch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mnif" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Elleuch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2017.28" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857037v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Baccouch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mnif" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Elleuch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2017.81" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857034v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Revathi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Dalmau Borr&#225;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Igual Mu&#241;oz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetha Manivasagam" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2017.02.159" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547972v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smita Mitbavkar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessem Landoulsi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/5052646" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857028v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Till&#233;-Salmon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mofid" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12242" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BXBHX21N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333197v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Rmili" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Bihan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenhael Le Quilliec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-4288-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857026v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.879.1570" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre I. Buzdin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Houzet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia S. Meyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.094509" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333171v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Youssef" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Woirgard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.085" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857030v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-014-1082-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057026v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delattre Alexis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lejeunes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.14.85995" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857029v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rmili" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Igual-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-014-0429-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857038v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jelliti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Retraint" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roland" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Chemkhi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.02.052" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WNS1F5V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857032v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baccouch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650113504564" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00748686v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Suresh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geetha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ramasawmy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2012.01.022" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F6L0LT0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604773v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Manchet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verchere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.07.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH0TZXDK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522056v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1789" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F33WW5G3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247936v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Landoulsi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dagbert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeannin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.07.073" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0B680MQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326814v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kirat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.02.110" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QW68RM5M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308468v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pulvin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es071830g" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q1CJ62J4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308458v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Genet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Rouxhet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.01.038" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5PJN98F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308463v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.09.087" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FMX9F7D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250373v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marconnet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dagbert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Richard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Pulvin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2007023" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250363v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marconnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2007022" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C880DF4179B9916B295FDF9593D4B12829A0387C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192056v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. Illius" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#233;sochina" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291487v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubenson Mareus" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Caillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rosiere" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899337v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nha&#235;l Le Quilliec" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilbaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741627v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Rabemananjara" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Caliez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741628v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067062v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358859v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Coddet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vuillet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Thomann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067061v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333163v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Leroy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Woydt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morandeau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333190v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859662v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delattre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859638v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02886742v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Demangel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Pi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Benhayoune" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02886765v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02886769v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02886778v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02886781v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506182v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Harari" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gaudiller" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290715v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coddet Pierre-Laurent" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333158v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-richard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8375-8241" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060373172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-9086-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538902v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Cl&#233;ment" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.05.322" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428140v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Zaidi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Son Bui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tournis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aissa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings15050500" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716932v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Za&#239;di" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Deville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings14020207" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466219v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Alfred-Arulrasa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishnan Ramadas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pubudu Tharanga Mahagamage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1101513" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Belhenini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Fatmi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Tougui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roqueta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13020318" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SSMT-12-2022-0063" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03211111v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Aissaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Liascukiene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Genet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupont-Gillain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Kirat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144081" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02382376v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Bettahi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.11.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBF1XRTN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857033v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalmau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Igual &#8211; Mu&#241;oz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2018.01.036" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857023v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coddet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Caillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vulliet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Thomann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.05.065" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857024v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.01.079" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857036v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Baccouch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mnif" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Elleuch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2017.28" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857034v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Revathi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Dalmau Borr&#225;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Igual Mu&#241;oz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetha Manivasagam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2017.02.159" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857037v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Baccouch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mnif" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Elleuch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2017.81" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547972v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smita Mitbavkar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessem Landoulsi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/5052646" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857028v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Till&#233;-Salmon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mofid" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12242" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BXBHX21N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333197v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Rmili" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Bihan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenhael Le Quilliec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-4288-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857026v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.879.1570" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333171v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Youssef" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Woirgard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.085" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216352v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre I. Buzdin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Houzet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia S. Meyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.094509" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057026v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delattre Alexis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lejeunes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.14.85995" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857030v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-014-1082-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857029v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rmili" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Igual-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-014-0429-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857032v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baccouch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650113504564" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857038v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jelliti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Retraint" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roland" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Chemkhi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.02.052" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WNS1F5V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00748686v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Suresh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geetha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ramasawmy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2012.01.022" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F6L0LT0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522056v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1789" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F33WW5G3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604773v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Manchet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verchere" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.07.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH0TZXDK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247936v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Landoulsi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dagbert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeannin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.07.073" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0B680MQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308458v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Genet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kirat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Rouxhet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.01.038" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5PJN98F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326814v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.02.110" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QW68RM5M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308468v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pulvin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es071830g" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q1CJ62J4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308463v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.09.087" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FMX9F7D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250373v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marconnet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dagbert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Richard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Pulvin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2007023" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250363v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marconnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2007022" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C880DF4179B9916B295FDF9593D4B12829A0387C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192056v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. Illius" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#233;sochina" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291487v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubenson Mareus" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Caillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rosiere" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741628v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Rabemananjara" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Caliez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899337v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nha&#235;l Le Quilliec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilbaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741627v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067061v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358859v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Coddet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vuillet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Thomann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067062v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333163v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Leroy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Woydt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morandeau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333190v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859638v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delattre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859662v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02886742v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Demangel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Pi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Benhayoune" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02886765v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02886769v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02886778v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02886781v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506182v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Harari" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gaudiller" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290715v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coddet Pierre-Laurent" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333158v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>