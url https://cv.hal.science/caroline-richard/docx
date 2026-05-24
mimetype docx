--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,7127 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7076 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Caroline Richard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">caroline-richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8375-8241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060373172</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Xwj4b6MAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-9086-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A faire</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and mechanical characterization of lead-free piezoelectric ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Monot-Laffez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (22), pp.36014-36021. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.05.322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frictional Behavior of MoS2 Coatings: A Comparative Study of Dynamic and Static Friction in Vacuum and Inert Gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Zaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Son Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tournis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings15050500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction Evolution of Graphite Bearing Impregnated with Polymer Subjected to Vibration Fretting at High Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Zaïdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tournis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (2), pp.207. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings14020207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis by solid route and physicochemical characterizations of blends of calcium orthophosphate powders and mesoporous silicon particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Alfred-Arulrasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harikrishnan Ramadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pubudu Tharanga Mahagamage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Defforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1101513. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2023.1101513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the Homogenization Method in the Numerical Estimation of Wafer Warpage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Belhenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad El Fatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Tougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roqueta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.318. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings13020318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of non-linear fracture mechanics in the modelling of a flip-chip component under drop impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Belhenini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad El Fatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Tougui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soldering and Surface Mount Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (4), pp.199-207. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SSMT-12-2022-0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling surface changes on Cu-Ni alloy upon immersion in aqueous media simulating catalytic activity of aerobic biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irma Liascukiene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupont-Gillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim El Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 503, pp.144081. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.144081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of microstructure of Lead free cu/Sn solders and copper oxide phase precipitation in Cu3Sn intermetallic during thermal cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Bettahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92, pp.20-26. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation mechanisms in martensitic stainless steels: Wear, corrosion and tribocorrosion appraisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Igual – Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.167 - 179. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2018.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multistep magnetron sputtering process and in-situ heat treatment to manufacture thick, fully oxidized and well crystallized YSZ films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 349, pp.133 - 143. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.05.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics and properties of a magnetron sputtered gadolinia-doped ceria barrier layer for solid oxide electrochemical cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 339, pp.57 - 64. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.01.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to modeling the wear mechanism of X40CrMoV5/Fe360B steel couple in an open sliding contact at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Baccouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Mnif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Elleuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (13), pp.2601 - 2608. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/jmr.2017.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation mechanisms and future challenges of titanium and its alloys for dental implant applications in oral environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Revathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Dalmau Borrás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Igual Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geetha Manivasagam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76, pp.1354 - 1368. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2017.02.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of tribolayers on the behavior friction of X40CrMoV5/Fe360B steel couple in an open sliding contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Baccouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mnif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Elleuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (13), pp.2594 - 2600. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/jmr.2017.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of the Diatom Community upon Biofilm Development on Stainless Steels in Natural Freshwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smita Mitbavkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessem Landoulsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scanning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.5052646. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2017/5052646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to interplay between a delamination test and a sensory analysis of mid-range lipsticks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tillé-Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mofid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cosmetic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (1), pp.100 - 108. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ics.12242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of porosity and transport properties by FIB-SEM 3D imaging of a solder based sintered silver for a new microelectronic component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafaa Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhael Le Quilliec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (4), pp.2242-2251. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-015-4288-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Surface Treatments of Titanium Alloys for Biomedical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 879, pp.1570 - 1575. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.879.1570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures of odd-frequency correlations in the Josephson current of superconductor/ferromagnet hybrid junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre I. Buzdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Houzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia S. Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (9), pp.094509 (1-8). </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.92.094509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power modules die attach: A comprehensive evolution of the nanosilver sintering physical properties versus its porosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafaa Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Woirgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (9-10), pp.1997-2002. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the multiaxial amplitude and frequency dependent behavior of rubber: experiments and constitutive modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delattre Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lejeunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rubber Chemistry and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87 (3), pp.557-578. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5254/rct.14.85995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of High Temperature Wear Mechanisms for Tool Steel Under Open-Sliding Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mnif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Baccouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Elleuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (8), pp.2864 - 2870. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11665-014-1082-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribological Behavior of New Martensitic Stainless Steels Using Scratch and Dry Wear Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Igual-Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (3), pp.517 - 529. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11249-014-0429-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of friction, wear and oxidation behaviour of X40CrMoV5/Fe360B steel couple in an open-sliding contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baccouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mnif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Elleuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 228 (3), pp.276 - 287. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350650113504564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surface nanocrystallization on the corrosion behavior of Ti–6Al–4V titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jelliti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Chemkhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 224, pp.82 - 87. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.02.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of equal channel angular extrusion on wear and corrosion behavior of the orthopedic Ti-13Nb-13Zr alloy in simulated body fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Suresh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Geetha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessem Landoulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ramasawmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32, pp.763-771. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2012.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a chromium-free treatment on Hot-Dip Galvanized steel: Electrochemical behaviour and performance in a saline medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Manchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessem Landoulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Verchere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 205 (2), pp.475-482. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal urine as painting materials in African rock art revealed by cluster ToF-SIMS mass spectrometry imaging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Richardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (8), pp.944-50. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.1789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme-induced ennoblement of AISI 316L stainless steel: Focus on pitting corrosion behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Landoulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dagbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (28), pp.7401-7406. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2009.07.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ennoblement of stainless steel in the presence of glucose oxidase: nature and role of interfacial processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Landoulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Rouxhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 320 (2), pp.508-519. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2008.01.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucose oxidase immobilization on stainless steel to mimic the aerobic activities of natural biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Landoulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54 (1), pp.133-139. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2008.02.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic approach in microbial influenced corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Landoulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pulvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (7), pp.2233-2242. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es071830g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the passive film and organic constituents at the surface of stainless steel immersed in fresh water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Landoulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. El Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pulvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 318, pp.278-289. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2007.09.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion des aciers inoxydables induite par les micro-organismes mangano-oxydants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Landoulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dagbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Pulvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94 (5), pp.485-493. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech:2007023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme enzymatique en milieux faiblement chlorurés : influence de la glucose oxydase sur le comportement électrochimique de l'acier inoxydable AISI 316L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Landoulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dagbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pulvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94 (Hors Série), pp.477-483. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech:2007022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of functional response and resource exploitation in browsing roe deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew W. Illius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mésochina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 71, pp.739-734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of annealing temperature on morphological and microstructural properties of CrN-MoN multilayers deposited by reactive magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubenson Mareus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Rosiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLATHINIUM (Plasma Thin film International Union Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale des mécanismes d'endommagement du polyéthylène moyenne densité (PEMD) sollicité en fatigue par compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liva Rabemananjara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Boucaud-Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Caliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36èmes Journées de Printemps de la SF2M (JP 2017) Fatigue des Elastomères, Polymères et Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des propriétés thermomécaniques d'assemblages frittés en nano-pâte d'argent de composants électroniques de puissance pour des applications aéronautiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénhaël Le Quilliec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafaa Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des mécanismes d’endommagement du Pemd sollicité en compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liva Rabemananjara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Boucaud-Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Caliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEformation des POlymères Solides 27e édition DEPOS27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on yttria stabilized zirconia electrolyte and gadolinia-doped ceria barrier layer deposited by d.c. magnetron sputtering under reactive conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Coddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amael Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lise Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Plasma Surface Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Mechanical Homogenization and Characterization by Inverse Method of a Sintered Nano-Silver Paste for New Power Electronic Systems in Aeronautics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhael Le Quilliec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafaa Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Cast3M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Mechanical Characterization of Sintered Nano-Silver Paste by Micro-Tensile Tests and Numerical Identification of the Anand Model Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhael Le Quilliec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafaa Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAPS Power 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the Life-Span of NbC-Co and WC-Co Inserts During Different Machining Operations on 100Cr6 (SAE 52100) Bearing Steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhael Le Quilliec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Woydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Wear Resistant Alloys for the Mining and Processing Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Campinas, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability in Power Modules Die Attach: A Comprehensive Evolution of the Nanocrystalline Silver Sintering Physical Properties Versus its Porosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafaa Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Woirgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Symposium on Reliability of Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation d'un élastomère dissipatif: application au pré-dimensionnement de pièces lamifiées élastomère-métal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lejeunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSMA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Giens, France. pp.CLE USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and constitutive modeling of a filled rubber with emphasis on the dynamical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Méo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lejeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCMR 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Sebastian, Spain. pp.xx-xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomatériaux : les apports d’un traitement de surface de nanocristallisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Demangel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Chemkhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Pi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Benhayoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation MEDTECH France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurexpo Lyon, Apr 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Studies on the Stability and Corrosion Resistance of Ti-6Al-4V Alloy for Biomedical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jelliti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th World Conference on Titanium (Ti-2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement en tribocorrosion de l'alliage Ti6Al4V dans une solution de Ringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jelliti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessem Landoulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Demangel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales Francophones de tribologie (JIFT'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Tribocorrosion des biomatériaux nanostructurés pour applications biomédicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jelliti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales Francophones de tribologie (JIFT'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribocorrosion d'alliages métalliques (acier inoxydable AISI 316L et TiAl6V) nanostructurés par procédé duplex (SMAT, Nitruration) - Projet « NANOSURF »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jelliti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bigerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Benhayoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales Francophones de tribologie (JIFT'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiModal Control of Smart Structures Based on Semi-passive Techniques and Modal Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Harari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gaudiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOVIC 9th International Conference on Motion and Vibration Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multistep magnetron sputter process for deposition of thick, dense fully oxidized YSZ films with high deposition rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coddet Pierre-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Thomann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th MIATEC and 14th RDS 2015 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification 2D et 3D par tomographie FIB/SEM de la porosité d’une brasure à base d’argent fritté pour un nouveau composant microélectronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafaa Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhael Le Quilliec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées Matériaux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Saint-Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId232"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7182,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B74FF560"/>
+    <w:nsid w:val="F02156C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7413,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-richard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8375-8241" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060373172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-9086-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538902v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Cl&#233;ment" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.05.322" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428140v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Zaidi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Son Bui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tournis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aissa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings15050500" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716932v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Za&#239;di" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Deville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings14020207" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466219v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Alfred-Arulrasa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishnan Ramadas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pubudu Tharanga Mahagamage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1101513" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Belhenini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Fatmi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Tougui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roqueta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13020318" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SSMT-12-2022-0063" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03211111v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Aissaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Liascukiene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Genet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupont-Gillain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Kirat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144081" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02382376v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Bettahi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.11.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBF1XRTN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857033v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalmau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Igual &#8211; Mu&#241;oz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2018.01.036" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857023v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coddet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Caillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vulliet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Thomann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.05.065" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857024v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.01.079" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857036v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Baccouch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mnif" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Elleuch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2017.28" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857034v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Revathi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Dalmau Borr&#225;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Igual Mu&#241;oz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetha Manivasagam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2017.02.159" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857037v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Baccouch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mnif" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Elleuch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2017.81" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547972v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smita Mitbavkar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessem Landoulsi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/5052646" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857028v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Till&#233;-Salmon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mofid" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12242" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BXBHX21N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333197v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Rmili" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Bihan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenhael Le Quilliec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-4288-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857026v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.879.1570" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333171v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Youssef" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Woirgard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.085" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216352v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre I. Buzdin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Houzet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia S. Meyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.094509" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057026v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delattre Alexis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lejeunes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.14.85995" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857030v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-014-1082-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857029v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rmili" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Igual-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-014-0429-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857032v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baccouch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650113504564" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857038v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jelliti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Retraint" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roland" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Chemkhi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.02.052" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WNS1F5V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00748686v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Suresh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geetha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ramasawmy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2012.01.022" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F6L0LT0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522056v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1789" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F33WW5G3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604773v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Manchet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verchere" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.07.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH0TZXDK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247936v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Landoulsi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dagbert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeannin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.07.073" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0B680MQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308458v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Genet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kirat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Rouxhet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.01.038" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5PJN98F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326814v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.02.110" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QW68RM5M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308468v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pulvin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es071830g" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q1CJ62J4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308463v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.09.087" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FMX9F7D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250373v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marconnet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dagbert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Richard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Pulvin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2007023" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250363v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marconnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2007022" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C880DF4179B9916B295FDF9593D4B12829A0387C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192056v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. Illius" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#233;sochina" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291487v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubenson Mareus" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Caillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rosiere" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741628v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Rabemananjara" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Caliez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899337v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nha&#235;l Le Quilliec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilbaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741627v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067061v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358859v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Coddet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vuillet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Thomann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067062v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333163v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Leroy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Woydt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morandeau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333190v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859638v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delattre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859662v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02886742v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Demangel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Pi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Benhayoune" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02886765v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02886769v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02886778v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02886781v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506182v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Harari" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gaudiller" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290715v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coddet Pierre-Laurent" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333158v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-richard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8375-8241" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060373172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Xwj4b6MAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-9086-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538902v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Cl&#233;ment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.05.322" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428140v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Zaidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Son Bui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tournis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aissa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings15050500" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716932v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Za&#239;di" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Deville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings14020207" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466219v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Alfred-Arulrasa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishnan Ramadas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pubudu Tharanga Mahagamage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1101513" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636053v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Belhenini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Fatmi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Tougui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roqueta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13020318" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636049v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SSMT-12-2022-0063" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03211111v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Aissaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Liascukiene" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Genet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupont-Gillain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Kirat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.144081" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02382376v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Bettahi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.11.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBF1XRTN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857033v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalmau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Igual &#8211; Mu&#241;oz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2018.01.036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857023v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coddet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Caillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vulliet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Thomann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.05.065" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRJ76T5G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857024v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.01.079" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQKN4M7J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857036v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Baccouch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mnif" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Elleuch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2017.28" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857034v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Revathi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Dalmau Borr&#225;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Igual Mu&#241;oz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetha Manivasagam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2017.02.159" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857037v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Baccouch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mnif" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Elleuch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2017.81" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smita Mitbavkar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessem Landoulsi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/5052646" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857028v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Till&#233;-Salmon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mofid" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12242" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BXBHX21N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333197v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Rmili" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Bihan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenhael Le Quilliec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-4288-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857026v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.879.1570" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216352v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre I. Buzdin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Houzet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia S. Meyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.094509" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Youssef" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Woirgard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.085" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057026v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delattre Alexis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lejeunes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;o" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct.14.85995" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857030v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-014-1082-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857029v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rmili" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Igual-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-014-0429-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857032v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baccouch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650113504564" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01857038v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jelliti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Retraint" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roland" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Chemkhi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.02.052" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WNS1F5V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00748686v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Suresh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geetha" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ramasawmy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2012.01.022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F6L0LT0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604773v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Manchet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verchere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.07.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH0TZXDK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522056v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1789" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F33WW5G3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247936v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Landoulsi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dagbert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeannin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.07.073" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0B680MQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308458v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Genet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Kirat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Rouxhet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.01.038" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5PJN98F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326814v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.02.110" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QW68RM5M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308468v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pulvin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es071830g" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q1CJ62J4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308463v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.09.087" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FMX9F7D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250373v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marconnet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dagbert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Richard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Pulvin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2007023" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250363v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marconnet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2007022" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C880DF4179B9916B295FDF9593D4B12829A0387C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192056v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. Illius" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal M&#233;sochina" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291487v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubenson Mareus" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Caillard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Rosiere" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741628v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Rabemananjara" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Caliez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899337v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nha&#235;l Le Quilliec" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guilbaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741627v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358859v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Coddet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vuillet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Thomann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067062v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067061v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333163v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Leroy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Woydt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morandeau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333190v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859638v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delattre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859662v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02886742v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Demangel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Pi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Benhayoune" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02886765v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02886769v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02886778v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02886781v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506182v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Harari" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gaudiller" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290715v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coddet Pierre-Laurent" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333158v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>