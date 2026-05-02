--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Caroline Robion-Brunner </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">caroline-robion-brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6273-8383</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">167294903</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologue et ethnologue, spécialiste sur l'histoire des métallurgies en Afrique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de recherche CNRS (CR1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du Pôle Histoire et archéologie africaine au laboratoire TRACES/UMR5608</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Ancient Iron-Smelting Furnaces of Guéra (Chad) Through 3D Modeling and AI-Assisted Video Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimet Guemona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics14193923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living among blacksmiths ? Preliminary archaeological results of the 2023 campaign at the Kpeta 2 settlement (Benin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delvoye Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier N'Dah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nyame Akuma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810714v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a history of metals and metallurgists in Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiluf Berhe Woldeyohannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alebachew Belay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of Special issue: a Glimpse on Archeology in Ethiopia Today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alemseged Beldados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of ancient iron production: A case study from the Kaniasso district, Ivory Coast (11 th -19 th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Serneels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Timpoko Kiénon Kabore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4828551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la production du fer dans l’Afrique de l’Ouest médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afriques. Débats, méthodes et terrains d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines et étapes de la diversité des techniques sidérurgiques en Afrique de l’Ouest : le cas de la production du fer en pays bassar (nord du Togo) du XIIIe au XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coustures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assouman Tchetre-Gbandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afriques. Débats, méthodes et terrains d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/afriques.3408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03891729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metals and metallurgists in Wollo and North Shewa Area (Amhara Regional State, Ethiopia). Preliminary results of the survey conducted in Spring 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alebachew Belay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friyat Angesom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nyame Akuma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428102v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forgeron d’Afrique de l’Ouest, l’homme creuset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La Recherche culturelle à l’international, 143, pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03891760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches archéologiques sur les mines et la métallurgie de l’argent à Imiter (Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (1), pp.90-113. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/21915784-20210002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First archeomagnetic data from Kenya and Chad: Analysis of iron furnaces from Mount Kenya and Guéra Massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brina Madingou Tchibinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freda M'Mbogori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimet Guemona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 309, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02959683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidérurgies africaines : esprits, tabous et croyances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythologie(s). Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40, pp.84-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine à venir: l'archéologie comme vecteur du développement durable (le cas de la région Bassar, Nord-Togo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pakou Haréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leberama Bakrobena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lantame Bassabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandjime Konlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la recherche scientifique de l'Université de Lomé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (2), pp.93-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi ton four n'est pas comme le mien ?&amp;quot; Diversité technique dans la sidérurgie ancienne : le cas du Dendi (Bénin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le forgeron, le juge et l'ethnologue : autour de Bruno Martinelli, 88 (2), pp.16-39. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/africanistes.7548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’activité métallurgique au cours du dernier millénaire sur un système fluvial soudano-guinéen. Étude multi-proxy des archives sédimentaires de la vallée du Tatré (pays bassar, Togo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Eichhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (3), pp.257-276. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.12446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégalithes du Sénégal et de la Gambie dans leur contexte régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamady Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Delvoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kléna Sanogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.93-119. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aaa.1033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood exploitation in a major pre-colonial West African iron production centre (Bassar, Togo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 458, pp.158 - 177. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2017.08.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient Iron Metals Tracing by Iron Isotopes Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poitrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coustures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The crucible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Production in Northern Benin: Excavations at Kompa Moussékoubou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Haour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coustures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Béziat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (1), pp.39-57. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3213/2191-5784-10263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dogon: Images & Traditions. By H. Blom. Momentum Publication, Brussels, 2010, 385 pp., ISBN 978-2-8399-0725-5. € 85.00 (Hardback).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10, pp.123 - 124. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3213/2191-5784-10208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENJEUX ET APPORTS DES DONNÉES ETHNOHISTORIQUES À UNE RECONSTITUTION HISTORIQUE DE LA SIDÉRURGIE ANCIENNE DU PAYS DOGON (MALI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.211-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pays dogon et son passé : apports de la douzième année de recherches du programme « Peuplement humain et évolution paléoclimatique en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huysecom Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le peuplement du pays dogon : la onzième année de recherches du programme « Peuplement humain et évolution paléoclimatique en Afrique de l'Ouest »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2008, pp.71-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02505546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chronologie pour le peuplement et le climat du pays dogon : la séquence culturelle et environnementale du gisement d'Ounjougou (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huysecom Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XXVIIIe colloque du GALF, Peuplements et environnements du Néolithique à nos jours, Volume spécial, pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement humain et paleoenvironnement en Afrique de l’Ouest : apports de la huitième année de recherches interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huysecom Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Blench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2005, pp.79-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La septième campagne de terrain à Ounjougou (Mali) et ses apports au programme interdisciplinaire « Paléoenvironnement et peuplement humain en Afrique de l'Ouest »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huysecom Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guindo Nema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2004, pp.57-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating ancient iron smelting in West Africa: archaeomagnetism and methodological challenges at Tchogma 1, Togo (17th-20th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leberama Bakrobena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAfA 2025: 27th Biennial Meeting of the Society of Africanist Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Faro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’émergence de la métallurgie du fer à aujourd’hui: 3000 ans de transformations paysagères des bassins du Nil, du lac Tchad et du fleuve Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guemona Djimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passé, Présent et Futur du Continuum Écologique Ennedi - Oubangui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, African Park, Sep 2024, Ennedi, Tchad</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer radiocarbone et archéomagnétisme pour préciser la chronologie de la métallurgie du fer en Afrique subsaharienne : études méthodologiques au Bénin et au Togo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées REFRAIN, Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMC14, Nov 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique de bas-fourneaux du pays Bassar (Togo) : une étude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pakou Haréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do you interest the public with ironworking artefacts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World of Iron at ten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jane Humphris; Thilo Rehren, Nov 2023, Nairobi, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique de bas-fourneaux du pays Bassar (Togo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wandres Camille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Toer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des sciences de la terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Géosciences Rennes et OSUR, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Temporality of Iron Smelting Sites in West Africa by Coupling Radiocarbon and Archaeomagnetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier N'Dah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Américaine des Archéologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Texas (US), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blacksmiths in Ethiopia today, what is their place in rural societies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Addis Abeba, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time of Iron Metallurgy in Africa: 2 examples to improve our dating methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mantenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de l’Association panafricaine d’archéologie, de préhistoire et disciplines associées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Zanzibar, Tanzania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Iron Data to the medieval West African History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International and Interdisciplinary Conference on African Precolonial History: Extracting the Past from the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exploitations minières anciennes au Maroc : l’exemple d’Imiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Souhassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès de l’association archéologique panafricaine de préhistoire et disciplines associées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites sidérurgiques d’Ounianga (Nord Tchad), un patrimoine archéologique perdu dans le désert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimet Guemona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mourre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès de l’association archéologique panafricaine de préhistoire et disciplines associées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Histories and diversity in African metallurgies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gand University, Apr 2018, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire(s) des métallurgies africaines, entre pérennité des savoirs et diversité des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Monuments et documents de l'Afrique Ancienne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Bosc-Tiessé (INHA); Marie-Laure Derat (CNRS, Orient &amp; Méditerranée); Anaïs Wion (CNRS, IMAF), Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sidérurgie en pays Bassar (Nord Togo) et la question de la diversité technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Interdisciplinaires sur les Métaux - 7ème séance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Dillman, Maxime Héritier, Gaspard Pagès, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bitchabé, le village des forgerons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coustures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Métal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fer du pays bassar. Bitchabé, le village des forgerons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coustures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG de l'association Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Montauban, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron production in the Bassar Region : an example of ore selection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coustures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Béziat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd biennal meeting of the Society of Africanist Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African iron working, between durability of knowledge and diversity of technogy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Archaeological Research Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Exceter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron production in Bassar Region (Togo): evidence of several technologies linked with population migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coustures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Colloque de la Society of Africanist Archaeologists (SAfA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mégalithes du Sénégal et de Gambie dans leur contexte régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamady Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Delvoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sonogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Biennial Meeting of the Society of Africanist Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Africanist Archaeologists, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassar, production d’une histoire du fer sans cesse réactualisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à L'Institut Français à Lomé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFT, Feb 2016, Lomé, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron isotopes analysis for ancient metal tracing: application to the study of iron making in the Bassar region (Togo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poitrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coustures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Biennial meeting of the Society of Africanist Archaeologists (SAFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient metals tracing by iron isotopes analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poitrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coustures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème symposium d’archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Kalamata, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidérurgie ancienne : des hommes, du fer, du pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Université de Lomé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lomé, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialité des échanges de métaux précieux au moyen âge entre Méditerranée et Afrique. Que sait-on ? Comment le sait-on ? Comment faire mieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Argent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Baron; J-M Pailler, May 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéométallurgie du fer en Afrique : Entre pérennité des savoirs et diversité des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fer dans tous ses états : passé, présent et futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS – Mission pour l’Interdisciplinarité et Académie des Sciences, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les isotopes du fer, un nouvel outil pour le traçage des métaux anciens. Société Française des IsotopeS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poitrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coustures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Monréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron isotopes as a new tool for ancient metal tracing : comparaison with classical tracing methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poitrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coustures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres de l’EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fer et Forgerons d'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Université de Lomé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lomé, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le regard de l’anthropologue : Apport de Bruno Martinelli aux archéo-métallurgistes ouest-africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’hommage à Bruno Martinelli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandra Fancello, May 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SIDERENT : Sidérurgie et Environnement au Togo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coustures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Eichhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque de l’Association des Archéologue d’Afrique de l’Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Lomé, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production du fer dans le nord du Bénin: les fouilles de Kampa Moussékoubou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coustures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Béziat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'université d'Abomey-Calavi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Abomey-Calavi, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce transsaharien et circulation des métaux précieux au Moyen Age : contribution des découvertes archéologiques à la matérialité des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Fauvelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Rencontres des Etudes Africaines en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetalAfrica: from dream to reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Humphris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Constans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Congress of the PanAfrican Archaeological Association of Prehistory and Related Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Johannesbourg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron and Blacksmiths in the Dendi (North Benin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coustures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Congress of the PanAfrican Archaeological Association of Prehistory and Related Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Johannesbourg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et histoire de l’Afrique ancienne : actualités de la recherche et formations en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Rencontres des Etudes Africaines en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réaf, Jun 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidérurgie ancienne : des hommes, du fer, du pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Institut Français à N'Djaména</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, N'Djaména, Tchad</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidérurgie ancienne : des hommes, du fer, du pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 10 ans de l’université de Kara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Kara, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeomagnetism study of iron metallurgy archaeological sites in Togo and Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Toer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Wandres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Castle meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Ultrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood exploitation for Bassar iron smelting – a re-evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Eichhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Colloque de la Society of Africanist Archaeologists (SAfA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the environmental impact of intensive pre-colonial iron production of West Africa: The contribution of a multi-proxy study in Bassar region (Togo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Colloque de la Society of Africanist Archaeologists (SAfA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site sidérurgie de Lollo (Nord Bénin) : quelle diversité technique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimet Guemona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Colloque de la Society of Africanist Archaeologists (SAfA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie des régions lacutres du Tchad : premiers résultats de la mission archéologique franco-tchadienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchago Bouimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mbairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Colloque de la Society of Africanist Archaeologists (SAfA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary petrographic analyses of ancient slags of lead-silver metallurgy (Imiter Mine, Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Béziat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Society of Africanist Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métallurgie du fer et Société africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archaeopress, 2395, 2012, BAR International Series, 978-1-4073-0988-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplements des forgerons et traditions sidérurgiques : Vers une histoire de la production du fer sur le plateau de Bandiagara (pays dogon, Mali) durant les empires précoloniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africa Magna Verlag, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Terre aux Hommes. Transformer la matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxydes. Couleurs et métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.230-234, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03891778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des recherches interdisciplinaires à l'écriture de l'histoire du fer en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Charlier; Dominique Garcia; François-Xavier Fauvelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et archéologie du fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errances éditions, 2022, 978-2-87772-973-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôts de mobilier et pratiques commémoratives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Delvoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamady Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bocoum (H.), LAPORTE (L.) ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages mégalithiques du Sénégal et de La Gambie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Histoire Générale du Sénégal, pp.144-166, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Ironworks of West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helène Timpoko Kienon-Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fonyama Thiombiano-Ilboudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassina Simporé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Global Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-19, 2020, 978-3-030-30016-6. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30018-0_3326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is the Meaning of the Extreme Variability of Ancient Ironworking in West Africa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Technologies in the Ancient Sahara and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.290-314, 2020, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781108908047.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôts funéraires et pratiques commémoratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Delvoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamady Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hamady Bocoum; Luc Laporte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages mégalithiques du Sénégal et de la Gambie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tautem, pp.131-149, A paraître, Histoire Générale du Sénégal, 979-10-97230-23-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Ironworks of West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helène Timpoko Kienon-Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fonyama Thiombiano-Ilboudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassina Simporé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Smith. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Global Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-19, 2019, 978-3-319-51726-1. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51726-1_3326-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 'long-burning issue': comparing woody resource use for ironworking in three major iron smelting centres od sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Eichhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Humphris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meurers-Balke, Jutta; Zerl, Tanja; Gerlach, Renate. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auf dem Holzweg.. Eine Würdigung für Ursula Tegtmeier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DGUF Kerpen-Loogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-124, 2019, Archäologische Berichte, 9783945663158. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/propylaeum.492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4. Mission archéologique franco-tchadienne aux lacs d’Ounianga (Tchad)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guemona Djimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchago Bouimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coustures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Eichhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Raymond; Florence Sylvestre; Dangbet Zakinet; Abderamane Moussa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Tchad des lacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-98, 2019, 9782709927154. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.30571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ironworking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haour A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Two Thousand Years in Dendi, Northern Benin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.174-192, 2018, Journal of African Archaeology Monographs Series, 978-90-04-37669-4. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004376694_019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique des métaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François-Xavier Fauvelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique ancienne. De l’Acacus au Zimbabwe, 20000 avant notre ère – XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.518-543, 2018, 978-2-7011-9836-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to protect archaeological sites: Metallurgic sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Serneels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Cornelissen, O. Gosselain, A. Livingstone Smith, S. MacEachern. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field manual for African Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée Royal de l’Afrique Centrale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-133, 2017, 978-9-4922-4427-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tchad, un patrimoine naturel et culturel exceptionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mbairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Mbida Mindzié, R. Neba’ane Asombang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie préventive et patrimoines en Afrique centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Clé, pp.203-228, 2017, Actes de la Conférence internationale sur l'archéologie préventive le long du pipeline Tchad-Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger et fouiller un site archéologique : le cas des sites métallurgiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Serneels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Cornelissen, O. Gosselain, A. Livingstone Smith, S. MacEachern. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de terrain en archéologie africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée Royal de l’Afrique Centrale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-133, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les routes de l’or africain au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Coquery-Vidrovitch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique des routes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.82-89, 2017, catalogue d’exposition au musée du Quai Branly, 2330057040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du bois dans le cadre d’une production sidérurgique intensive. Le district de Fiko (pays dogon, Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Eichhorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marina Lafay; Françoise Le Guennec-Coppens; Élisée Coulibaly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels regards scientifiques sur l’Afrique depuis les indépendances ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.313-332, 2016, 978-2811-1-1559-3. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/kart.lafay.2016.01.0313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture historique, économique et spatiale de la production sidérurgique : les sites de réduction du village de Wol (pays dogon, Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Robion-Brunner; Bruno Martinelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métallurgie du fer et Société africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAR International Series (2395), Archaeopress, pp.125-140, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tell de Sadia en Pays dogon : la treizième année de recherches du programme « Peuplement humain et paléoenvironnement en Afrique de l'Ouest »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Jeanbourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht SLSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Fondation Suisse-Liechtenstein pour les recherches archéologiques à l'étranger, pp.101-221, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02315051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dixième année de recherche du programme « Peuplement humain et évolution paléoclimatique en Afrique de l'Ouest »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht SLSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation Suisse-Liechtenstein pour les recherches archéologiques à l'étranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-140, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement humain et paléoenvironnement en Afrique de l’Ouest : résultats de neuvième année de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht SLSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation Suisse-Liechtenstein pour les recherches archéologiques à l’étranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-122, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFRICA Archéométallurgie du Fer : Ressources, Identités et Commerce en Afrique Rapport des missions et des analyses archéologiques et archéo-sous-marines francobénino-togolaise effectuées entre octobre 2023 et septembre 2024 Présenté par</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essohanam Batchana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Bakrobena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Ayedoun Affolabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéométallurgie du Fer : Ressources, Identités et Commerce en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mantenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Berthaut-Clarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Delvoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the October-November mission 2022 of the TECME project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de la mission juin 2022 du projet AFRICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de la mission juin 2021 du projet AFRICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Archaeological Survey in Wollo and North Shewa Area, Amhara National Regional State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CFEE – Centre Français des Etudes Ethiopiennes (Addis Abeba). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de la mission décembre 2019 du projet AFRICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’activité 2019 du projet AFRICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fer dans le Tarn aux périodes anciennes. Rapport de prospection thématique (autorisation 171, année 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coustures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Midi-Pyrénées. 2015, pp.196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fer dans le Tarn aux périodes anciennes. Rapport de prospection thématique (autorisation 204, année 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coustures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Midi-Pyrénées. 2014, pp.139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a history of iron production on the Bandiagara plateau (Dogon Country, Mali) during the pre-colonial empires: Blacksmith settlement and ironmaking traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanities and Social Sciences. Faculté des sciences de l’Université de Genève, 2008. English. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04287222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fer et scorie : contribution des données sidérurgiques à l’histoire des sociétés ouest-africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Toulouse - Jean Jaurès, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04284359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId229"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Caroline Robion-Brunner </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">caroline-robion-brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6273-8383</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">167294903</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologue et ethnologue, spécialiste sur l'histoire des métallurgies en Afrique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de recherche CNRS (CR1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du Pôle Histoire et archéologie africaine au laboratoire TRACES/UMR5608</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Ancient Iron-Smelting Furnaces of Guéra (Chad) Through 3D Modeling and AI-Assisted Video Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimet Guemona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics14193923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living among blacksmiths ? Preliminary archaeological results of the 2023 campaign at the Kpeta 2 settlement (Benin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delvoye Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier N'Dah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nyame Akuma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810714v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of Special issue: a Glimpse on Archeology in Ethiopia Today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alemseged Beldados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of ancient iron production: A case study from the Kaniasso district, Ivory Coast (11 th -19 th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Serneels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Timpoko Kiénon Kabore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4828551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a history of metals and metallurgists in Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiluf Berhe Woldeyohannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alebachew Belay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la production du fer dans l’Afrique de l’Ouest médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afriques. Débats, méthodes et terrains d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metals and metallurgists in Wollo and North Shewa Area (Amhara Regional State, Ethiopia). Preliminary results of the survey conducted in Spring 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alebachew Belay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friyat Angesom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nyame Akuma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428102v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forgeron d’Afrique de l’Ouest, l’homme creuset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La Recherche culturelle à l’international, 143, pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03891760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines et étapes de la diversité des techniques sidérurgiques en Afrique de l’Ouest : le cas de la production du fer en pays bassar (nord du Togo) du XIIIe au XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coustures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assouman Tchetre-Gbandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afriques. Débats, méthodes et terrains d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/afriques.3408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03891729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches archéologiques sur les mines et la métallurgie de l’argent à Imiter (Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (1), pp.90-113. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/21915784-20210002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First archeomagnetic data from Kenya and Chad: Analysis of iron furnaces from Mount Kenya and Guéra Massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brina Madingou Tchibinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freda M'Mbogori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimet Guemona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 309, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02959683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidérurgies africaines : esprits, tabous et croyances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythologie(s). Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40, pp.84-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine à venir: l'archéologie comme vecteur du développement durable (le cas de la région Bassar, Nord-Togo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pakou Haréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leberama Bakrobena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lantame Bassabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandjime Konlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la recherche scientifique de l'Université de Lomé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (2), pp.93-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’activité métallurgique au cours du dernier millénaire sur un système fluvial soudano-guinéen. Étude multi-proxy des archives sédimentaires de la vallée du Tatré (pays bassar, Togo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Eichhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (3), pp.257-276. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.12446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi ton four n'est pas comme le mien ?&amp;quot; Diversité technique dans la sidérurgie ancienne : le cas du Dendi (Bénin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le forgeron, le juge et l'ethnologue : autour de Bruno Martinelli, 88 (2), pp.16-39. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/africanistes.7548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégalithes du Sénégal et de la Gambie dans leur contexte régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamady Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Delvoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kléna Sanogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Polet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.93-119. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aaa.1033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood exploitation in a major pre-colonial West African iron production centre (Bassar, Togo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 458, pp.158 - 177. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2017.08.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient Iron Metals Tracing by Iron Isotopes Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poitrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coustures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The crucible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Production in Northern Benin: Excavations at Kompa Moussékoubou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Haour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coustures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Béziat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (1), pp.39-57. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3213/2191-5784-10263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dogon: Images & Traditions. By H. Blom. Momentum Publication, Brussels, 2010, 385 pp., ISBN 978-2-8399-0725-5. € 85.00 (Hardback).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10, pp.123 - 124. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3213/2191-5784-10208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENJEUX ET APPORTS DES DONNÉES ETHNOHISTORIQUES À UNE RECONSTITUTION HISTORIQUE DE LA SIDÉRURGIE ANCIENNE DU PAYS DOGON (MALI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.211-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pays dogon et son passé : apports de la douzième année de recherches du programme « Peuplement humain et évolution paléoclimatique en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huysecom Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chronologie pour le peuplement et le climat du pays dogon : la séquence culturelle et environnementale du gisement d'Ounjougou (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huysecom Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XXVIIIe colloque du GALF, Peuplements et environnements du Néolithique à nos jours, Volume spécial, pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le peuplement du pays dogon : la onzième année de recherches du programme « Peuplement humain et évolution paléoclimatique en Afrique de l'Ouest »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2008, pp.71-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02505546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement humain et paleoenvironnement en Afrique de l’Ouest : apports de la huitième année de recherches interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huysecom Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Blench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2005, pp.79-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La septième campagne de terrain à Ounjougou (Mali) et ses apports au programme interdisciplinaire « Paléoenvironnement et peuplement humain en Afrique de l'Ouest »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huysecom Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guindo Nema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2004, pp.57-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating ancient iron smelting in West Africa: archaeomagnetism and methodological challenges at Tchogma 1, Togo (17th-20th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leberama Bakrobena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAfA 2025: 27th Biennial Meeting of the Society of Africanist Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Faro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’émergence de la métallurgie du fer à aujourd’hui: 3000 ans de transformations paysagères des bassins du Nil, du lac Tchad et du fleuve Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guemona Djimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passé, Présent et Futur du Continuum Écologique Ennedi - Oubangui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, African Park, Sep 2024, Ennedi, Tchad</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do you interest the public with ironworking artefacts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World of Iron at ten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jane Humphris; Thilo Rehren, Nov 2023, Nairobi, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique de bas-fourneaux du pays Bassar (Togo) : une étude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pakou Haréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique de bas-fourneaux du pays Bassar (Togo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wandres Camille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Toer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des sciences de la terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Géosciences Rennes et OSUR, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Temporality of Iron Smelting Sites in West Africa by Coupling Radiocarbon and Archaeomagnetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier N'Dah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Américaine des Archéologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Texas (US), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer radiocarbone et archéomagnétisme pour préciser la chronologie de la métallurgie du fer en Afrique subsaharienne : études méthodologiques au Bénin et au Togo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées REFRAIN, Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMC14, Nov 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blacksmiths in Ethiopia today, what is their place in rural societies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Addis Abeba, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time of Iron Metallurgy in Africa: 2 examples to improve our dating methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mantenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de l’Association panafricaine d’archéologie, de préhistoire et disciplines associées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Zanzibar, Tanzania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Iron Data to the medieval West African History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International and Interdisciplinary Conference on African Precolonial History: Extracting the Past from the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites sidérurgiques d’Ounianga (Nord Tchad), un patrimoine archéologique perdu dans le désert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimet Guemona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mourre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès de l’association archéologique panafricaine de préhistoire et disciplines associées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Histories and diversity in African metallurgies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gand University, Apr 2018, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sidérurgie en pays Bassar (Nord Togo) et la question de la diversité technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Interdisciplinaires sur les Métaux - 7ème séance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Dillman, Maxime Héritier, Gaspard Pagès, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire(s) des métallurgies africaines, entre pérennité des savoirs et diversité des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Monuments et documents de l'Afrique Ancienne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Bosc-Tiessé (INHA); Marie-Laure Derat (CNRS, Orient &amp; Méditerranée); Anaïs Wion (CNRS, IMAF), Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exploitations minières anciennes au Maroc : l’exemple d’Imiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Souhassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès de l’association archéologique panafricaine de préhistoire et disciplines associées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bitchabé, le village des forgerons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coustures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Métal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fer du pays bassar. Bitchabé, le village des forgerons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coustures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG de l'association Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Montauban, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron isotopes analysis for ancient metal tracing: application to the study of iron making in the Bassar region (Togo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poitrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coustures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Biennial meeting of the Society of Africanist Archaeologists (SAFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassar, production d’une histoire du fer sans cesse réactualisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à L'Institut Français à Lomé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFT, Feb 2016, Lomé, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African iron working, between durability of knowledge and diversity of technogy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Archaeological Research Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Exceter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron production in Bassar Region (Togo): evidence of several technologies linked with population migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coustures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Colloque de la Society of Africanist Archaeologists (SAfA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mégalithes du Sénégal et de Gambie dans leur contexte régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamady Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Delvoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sonogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Biennial Meeting of the Society of Africanist Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Africanist Archaeologists, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient metals tracing by iron isotopes analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poitrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coustures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème symposium d’archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Kalamata, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron production in the Bassar Region : an example of ore selection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coustures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Béziat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd biennal meeting of the Society of Africanist Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le regard de l’anthropologue : Apport de Bruno Martinelli aux archéo-métallurgistes ouest-africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’hommage à Bruno Martinelli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandra Fancello, May 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SIDERENT : Sidérurgie et Environnement au Togo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coustures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Eichhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque de l’Association des Archéologue d’Afrique de l’Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Lomé, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fer et Forgerons d'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Université de Lomé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lomé, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron isotopes as a new tool for ancient metal tracing : comparaison with classical tracing methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poitrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coustures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres de l’EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les isotopes du fer, un nouvel outil pour le traçage des métaux anciens. Société Française des IsotopeS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poitrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coustures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Monréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production du fer dans le nord du Bénin: les fouilles de Kampa Moussékoubou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coustures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Béziat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'université d'Abomey-Calavi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Abomey-Calavi, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialité des échanges de métaux précieux au moyen âge entre Méditerranée et Afrique. Que sait-on ? Comment le sait-on ? Comment faire mieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Argent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Baron; J-M Pailler, May 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéométallurgie du fer en Afrique : Entre pérennité des savoirs et diversité des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fer dans tous ses états : passé, présent et futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS – Mission pour l’Interdisciplinarité et Académie des Sciences, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidérurgie ancienne : des hommes, du fer, du pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Université de Lomé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lomé, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetalAfrica: from dream to reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Humphris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Constans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Congress of the PanAfrican Archaeological Association of Prehistory and Related Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Johannesbourg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron and Blacksmiths in the Dendi (North Benin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coustures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Congress of the PanAfrican Archaeological Association of Prehistory and Related Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Johannesbourg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et histoire de l’Afrique ancienne : actualités de la recherche et formations en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Rencontres des Etudes Africaines en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réaf, Jun 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce transsaharien et circulation des métaux précieux au Moyen Age : contribution des découvertes archéologiques à la matérialité des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Fauvelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Rencontres des Etudes Africaines en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidérurgie ancienne : des hommes, du fer, du pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Institut Français à N'Djaména</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, N'Djaména, Tchad</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidérurgie ancienne : des hommes, du fer, du pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 10 ans de l’université de Kara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Kara, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeomagnetism study of iron metallurgy archaeological sites in Togo and Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Toer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Wandres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Castle meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Ultrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the environmental impact of intensive pre-colonial iron production of West Africa: The contribution of a multi-proxy study in Bassar region (Togo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fressard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Colloque de la Society of Africanist Archaeologists (SAfA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site sidérurgie de Lollo (Nord Bénin) : quelle diversité technique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimet Guemona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Colloque de la Society of Africanist Archaeologists (SAfA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood exploitation for Bassar iron smelting – a re-evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Eichhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Colloque de la Society of Africanist Archaeologists (SAfA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie des régions lacutres du Tchad : premiers résultats de la mission archéologique franco-tchadienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchago Bouimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mbairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Colloque de la Society of Africanist Archaeologists (SAfA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary petrographic analyses of ancient slags of lead-silver metallurgy (Imiter Mine, Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Béziat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the Society of Africanist Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métallurgie du fer et Société africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archaeopress, 2395, 2012, BAR International Series, 978-1-4073-0988-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplements des forgerons et traditions sidérurgiques : Vers une histoire de la production du fer sur le plateau de Bandiagara (pays dogon, Mali) durant les empires précoloniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africa Magna Verlag, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des recherches interdisciplinaires à l'écriture de l'histoire du fer en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Charlier; Dominique Garcia; François-Xavier Fauvelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et archéologie du fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errances éditions, 2022, 978-2-87772-973-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Terre aux Hommes. Transformer la matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxydes. Couleurs et métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.230-234, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03891778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôts de mobilier et pratiques commémoratives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Delvoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamady Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bocoum (H.), LAPORTE (L.) ed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages mégalithiques du Sénégal et de La Gambie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Histoire Générale du Sénégal, pp.144-166, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Ironworks of West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helène Timpoko Kienon-Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fonyama Thiombiano-Ilboudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassina Simporé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Global Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-19, 2020, 978-3-030-30016-6. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30018-0_3326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôts funéraires et pratiques commémoratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Delvoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamady Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hamady Bocoum; Luc Laporte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages mégalithiques du Sénégal et de la Gambie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tautem, pp.131-149, A paraître, Histoire Générale du Sénégal, 979-10-97230-23-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is the Meaning of the Extreme Variability of Ancient Ironworking in West Africa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Technologies in the Ancient Sahara and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.290-314, 2020, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781108908047.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 'long-burning issue': comparing woody resource use for ironworking in three major iron smelting centres od sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Eichhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Humphris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Meurers-Balke, Jutta; Zerl, Tanja; Gerlach, Renate. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auf dem Holzweg.. Eine Würdigung für Ursula Tegtmeier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DGUF Kerpen-Loogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-124, 2019, Archäologische Berichte, 9783945663158. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/propylaeum.492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4. Mission archéologique franco-tchadienne aux lacs d’Ounianga (Tchad)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guemona Djimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchago Bouimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coustures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Eichhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Raymond; Florence Sylvestre; Dangbet Zakinet; Abderamane Moussa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Tchad des lacs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-98, 2019, 9782709927154. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irdeditions.30571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Ironworks of West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helène Timpoko Kienon-Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fonyama Thiombiano-Ilboudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassina Simporé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Smith. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Global Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-19, 2019, 978-3-319-51726-1. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51726-1_3326-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique des métaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François-Xavier Fauvelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique ancienne. De l’Acacus au Zimbabwe, 20000 avant notre ère – XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.518-543, 2018, 978-2-7011-9836-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ironworking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haour A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Two Thousand Years in Dendi, Northern Benin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.174-192, 2018, Journal of African Archaeology Monographs Series, 978-90-04-37669-4. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004376694_019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tchad, un patrimoine naturel et culturel exceptionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mbairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Mbida Mindzié, R. Neba’ane Asombang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie préventive et patrimoines en Afrique centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Clé, pp.203-228, 2017, Actes de la Conférence internationale sur l'archéologie préventive le long du pipeline Tchad-Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to protect archaeological sites: Metallurgic sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Serneels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Cornelissen, O. Gosselain, A. Livingstone Smith, S. MacEachern. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field manual for African Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée Royal de l’Afrique Centrale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-133, 2017, 978-9-4922-4427-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger et fouiller un site archéologique : le cas des sites métallurgiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Serneels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Cornelissen, O. Gosselain, A. Livingstone Smith, S. MacEachern. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de terrain en archéologie africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée Royal de l’Afrique Centrale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-133, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les routes de l’or africain au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Coquery-Vidrovitch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique des routes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.82-89, 2017, catalogue d’exposition au musée du Quai Branly, 2330057040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du bois dans le cadre d’une production sidérurgique intensive. Le district de Fiko (pays dogon, Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Eichhorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marina Lafay; Françoise Le Guennec-Coppens; Élisée Coulibaly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels regards scientifiques sur l’Afrique depuis les indépendances ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.313-332, 2016, 978-2811-1-1559-3. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/kart.lafay.2016.01.0313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture historique, économique et spatiale de la production sidérurgique : les sites de réduction du village de Wol (pays dogon, Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Robion-Brunner; Bruno Martinelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métallurgie du fer et Société africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAR International Series (2395), Archaeopress, pp.125-140, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tell de Sadia en Pays dogon : la treizième année de recherches du programme « Peuplement humain et paléoenvironnement en Afrique de l'Ouest »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Jeanbourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht SLSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Fondation Suisse-Liechtenstein pour les recherches archéologiques à l'étranger, pp.101-221, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02315051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dixième année de recherche du programme « Peuplement humain et évolution paléoclimatique en Afrique de l'Ouest »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht SLSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation Suisse-Liechtenstein pour les recherches archéologiques à l'étranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-140, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement humain et paléoenvironnement en Afrique de l’Ouest : résultats de neuvième année de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht SLSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation Suisse-Liechtenstein pour les recherches archéologiques à l’étranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-122, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFRICA Archéométallurgie du Fer : Ressources, Identités et Commerce en Afrique Rapport des missions et des analyses archéologiques et archéo-sous-marines francobénino-togolaise effectuées entre octobre 2023 et septembre 2024 Présenté par</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essohanam Batchana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Bakrobena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Ayedoun Affolabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéométallurgie du Fer : Ressources, Identités et Commerce en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mantenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Berthaut-Clarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Delvoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the October-November mission 2022 of the TECME project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de la mission juin 2022 du projet AFRICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de la mission juin 2021 du projet AFRICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Archaeological Survey in Wollo and North Shewa Area, Amhara National Regional State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CFEE – Centre Français des Etudes Ethiopiennes (Addis Abeba). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de la mission décembre 2019 du projet AFRICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’activité 2019 du projet AFRICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fer dans le Tarn aux périodes anciennes. Rapport de prospection thématique (autorisation 171, année 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coustures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Filippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Midi-Pyrénées. 2015, pp.196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fer dans le Tarn aux périodes anciennes. Rapport de prospection thématique (autorisation 204, année 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Coustures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Midi-Pyrénées. 2014, pp.139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a history of iron production on the Bandiagara plateau (Dogon Country, Mali) during the pre-colonial empires: Blacksmith settlement and ironmaking traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanities and Social Sciences. Faculté des sciences de l’Université de Genève, 2008. English. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04287222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fer et scorie : contribution des données sidérurgiques à l’histoire des sociétés ouest-africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Toulouse - Jean Jaurès, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04284359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId229"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0327080"/>
+    <w:nsid w:val="90A15A7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-robion-brunner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6273-8383" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167294903" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293024v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimet Guemona" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14193923" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810714v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delvoye Adrien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier N'Dah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mangier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810582v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiluf Berhe Woldeyohannes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alebachew Belay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810602v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemseged Beldados" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810563v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Morel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Serneels" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Timpoko Ki&#233;non Kabore" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4828551" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03416171v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891729v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coustures" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dugast" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assouman Tchetre-Gbandi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.3408" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03428102v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friyat Angesom" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891760v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03176019v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/21915784-20210002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02959683v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brina Madingou Tchibinda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Perrin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freda M'Mbogori" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106588" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03416290v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02884843v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakou Har&#233;na" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leberama Bakrobena" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lantame Bassabi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandjime Konlani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02090661v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.7548" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02010435v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Eichhorn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12446" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RWNT024K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679496v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamady Bocoum" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delvoye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#233;na Sanogo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Polet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.1033" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02995109v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.08.073" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01985001v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Milot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01946626v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Champion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3213/2191-5784-10263" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284373v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3213/2191-5784-10208" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02012948v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535063v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huysecom Eric" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ozainne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505546v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512165v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soriano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535167v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Schaer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Blench" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535206v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gallay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guindo Nema" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Keita" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468154v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ricci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828702v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guemona Djimet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230763v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835945v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284392v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835888v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandres Camille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Toer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835863v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835962v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929358v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mantenant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835976v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011396v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Souhassou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011258v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02012845v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02012836v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02010522v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02012924v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02012926v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01985086v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011344v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011361v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Barros" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02140433v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sonogo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cros" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02012819v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011336v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poitrasson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02012915v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011254v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011343v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011263v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011332v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02012916v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011341v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011340v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02012930v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011393v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02012910v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Humphris" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Constans" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011355v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011353v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02012913v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011339v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828747v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Wandres" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011399v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011402v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fressard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Drezen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011403v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02012934v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchago Bouimon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mbairo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012541v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011219v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martinelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02010448v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891778v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03428103v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678154v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamotte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02357157v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Timpoko Kienon-Kabore" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fonyama Thiombiano-Ilboudo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassina Simpor&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30018-0_3326" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001518v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108908047.010" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02425720v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683383v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51726-1_3326-1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02357156v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dguf.de/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.492" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02357086v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/492/9782709927178" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.30571" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011215v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/38780" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004376694_019" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02010514v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011208v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.africamuseum.be/sites/../ENG_FMA_Chap3_HR.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011223v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011200v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.africamuseum.be/docs/publications/FMAA/fr/LR/FRA_FMA_Book_LR.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011189v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/node/57821" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011249v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.lafay.2016.01.0313" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02010546v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315051v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Jeanbourquin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022352v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slsa.ch/pdf/mali/OunjougouF_07.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535097v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slsa.ch/pdf/mali/OunjougouF_06.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828613v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essohanam Batchana" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Bakrobena" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Ayedoun Affolabi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337492v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berthaut-Clarac" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230731v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230735v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230737v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230738v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230745v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230748v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01987783v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Filippini" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pailler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01987773v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04287222v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04284359v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/caroline-robion-brunner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6273-8383" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167294903" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293024v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimet Guemona" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14193923" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810714v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delvoye Adrien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier N'Dah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mangier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810602v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemseged Beldados" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810563v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Morel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Serneels" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Timpoko Ki&#233;non Kabore" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4828551" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810582v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiluf Berhe Woldeyohannes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alebachew Belay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03416171v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03428102v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friyat Angesom" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891729v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coustures" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Dugast" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assouman Tchetre-Gbandi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/afriques.3408" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03176019v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/21915784-20210002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02959683v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brina Madingou Tchibinda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Perrin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freda M'Mbogori" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106588" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03416290v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02884843v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakou Har&#233;na" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leberama Bakrobena" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lantame Bassabi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandjime Konlani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02010435v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Eichhorn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12446" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RWNT024K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02090661v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.7548" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679496v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamady Bocoum" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delvoye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#233;na Sanogo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Polet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.1033" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02995109v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.08.073" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01985001v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Milot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01946626v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Champion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3213/2191-5784-10263" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284373v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3213/2191-5784-10208" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02012948v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535063v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huysecom Eric" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ozainne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512165v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soriano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505546v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535167v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Schaer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Blench" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535206v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gallay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guindo Nema" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Keita" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468154v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ricci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828702v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guemona Djimet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284392v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835945v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835888v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandres Camille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Toer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835863v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230763v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835962v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929358v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mantenant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835976v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011258v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02012845v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02010522v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02012836v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011396v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Souhassou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02012924v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02012926v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011336v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poitrasson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02012819v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011344v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011361v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Barros" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02140433v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sonogo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011335v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01985086v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011341v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011340v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02012916v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011332v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011263v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02012930v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011254v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011343v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02012915v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02012910v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Humphris" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Constans" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011355v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011353v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011393v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02012913v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011339v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828747v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Wandres" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011402v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fressard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Drezen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011403v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011399v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02012934v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchago Bouimon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mbairo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012541v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011219v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martinelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02010448v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03428103v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891778v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678154v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamotte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02357157v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Timpoko Kienon-Kabore" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fonyama Thiombiano-Ilboudo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassina Simpor&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30018-0_3326" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02425720v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001518v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108908047.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02357156v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dguf.de/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.492" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02357086v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/492/9782709927178" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.30571" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683383v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51726-1_3326-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02010514v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011215v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/38780" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004376694_019" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011223v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011208v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.africamuseum.be/sites/../ENG_FMA_Chap3_HR.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011200v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.africamuseum.be/docs/publications/FMAA/fr/LR/FRA_FMA_Book_LR.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011189v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/node/57821" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011249v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.lafay.2016.01.0313" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02010546v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315051v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Jeanbourquin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022352v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slsa.ch/pdf/mali/OunjougouF_07.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535097v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slsa.ch/pdf/mali/OunjougouF_06.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828613v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essohanam Batchana" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Bakrobena" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Ayedoun Affolabi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337492v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berthaut-Clarac" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230731v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230735v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230737v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230738v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230745v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230748v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01987783v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Filippini" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pailler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01987773v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04287222v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04284359v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>