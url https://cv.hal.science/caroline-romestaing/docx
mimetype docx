--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -1028,1299 +1028,1299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbivory increases on freshwater plants exposed to artificial light at night</w:t>
+                <w:t xml:space="preserve">Mechanical ventilation preserves diaphragm mitochondrial function in a rat sepsis model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mondy</w:t>
+                <w:t xml:space="preserve">P. Eyenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Boisselet</w:t>
+                <w:t xml:space="preserve">B. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Poussineau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lengagne</w:t>
+                <w:t xml:space="preserve">P. Ndille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquabot.2021.103447⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine Experimental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40635-021-00384-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03371315v1</w:t>
+                <w:t xml:space="preserve">hal-03373684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in foraging mode caused by a decline in prey size have major bioenergetic consequences for a small pelagic fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wild versus lab house mice: Effects of age, diet, and genetics on molar geometry and topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoland Savriama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Thoral</w:t>
+                <w:t xml:space="preserve">Laetita Averty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Queiros</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Gasset</w:t>
+                <w:t xml:space="preserve">Julie Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.13535⟩</w:t>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 240 (1), pp.66-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joa.13529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03234605v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wild versus lab house mice: Effects of age, diet, and genetics on molar geometry and topography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in foraging mode caused by a decline in prey size have major bioenergetic consequences for a small pelagic fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Thoral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Queiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoland Savriama</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+                <w:t xml:space="preserve">Gilbert Dutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angéline Clair</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Ulmann</w:t>
+                <w:t xml:space="preserve">Eric Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/joa.13529⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90, pp.2289-2301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.13535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375733v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D models related to the publication: Wild versus lab house mice: Effects of age, diet, and genetics on molar geometry and topography.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoland Savriama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MorphoMuseum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (3), pp.e141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18563/journal.m3.141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goldfish Response to Chronic Hypoxia: Mitochondrial Respiration, Fuel Preference and Energy Metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Herbivory increases on freshwater plants exposed to artificial light at night</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Boisselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Farhat</w:t>
+                <w:t xml:space="preserve">Sophie Poussineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hang Cheng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+                <w:t xml:space="preserve">Félix Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Pamenter</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Lengagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo11030187⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 175, pp.103447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquabot.2021.103447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197165v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosynthetic and morphological traits control aquatic plant distribution according to light stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Goldfish Response to Chronic Hypoxia: Mitochondrial Respiration, Fuel Preference and Energy Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Arthaud</w:t>
+                <w:t xml:space="preserve">Hang Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Toury</w:t>
+                <w:t xml:space="preserve">Matthew Pamenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Romestaing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gudrun Bornette</w:t>
+                <w:t xml:space="preserve">Jean-Michel Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10682-021-10134-9⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo11030187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388953v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical ventilation preserves diaphragm mitochondrial function in a rat sepsis model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photosynthetic and morphological traits control aquatic plant distribution according to light stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Eyenga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Roussel</w:t>
+                <w:t xml:space="preserve">J. Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Rey</w:t>
+                <w:t xml:space="preserve">C. Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ndille</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gudrun Bornette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine Experimental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (1), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Evolutionary ecology, 35 (5-6), pp.739-760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40635-021-00384-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10682-021-10134-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373684v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal muscle metabolism in sea-acclimatized king penguins. II. Improved efficiency of mitochondrial bioenergetics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative genomic analysis identifies small open reading frames (sORFs) with peptide-encoding features in avian 16S rDNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Marmillot</w:t>
+                <w:t xml:space="preserve">Mathieu Mortz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Axel Monternier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyril Degletagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.233684⟩</w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112 (2), pp.1120-1127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2019.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998668v1</w:t>
+                <w:t xml:space="preserve">hal-02345550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved mitochondrial coupling as a response to high mass-specific metabolic rate in extremely small mammals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+                <w:t xml:space="preserve">Skeletal muscle metabolism in sea-acclimatized king penguins. II. Improved efficiency of mitochondrial bioenergetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marmillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Axel Monternier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude H. B. Duchamp</w:t>
+                <w:t xml:space="preserve">Aurore Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Veyrunes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Renaud</w:t>
+                <w:t xml:space="preserve">Gaëlle Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 223 (5), pp.jeb215558. </w:t>
+              <w:t xml:space="preserve">, 2020, 223 (21), pp.jeb233684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.215558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.233684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506463v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomic analysis identifies small open reading frames (sORFs) with peptide-encoding features in avian 16S rDNA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved mitochondrial coupling as a response to high mass-specific metabolic rate in extremely small mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Boël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Mortz</w:t>
+                <w:t xml:space="preserve">Claude H. B. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Degletagne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frederic Veyrunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 112 (2), pp.1120-1127. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 223 (5), pp.jeb215558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2019.06.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.215558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345550v1</w:t>
+                <w:t xml:space="preserve">hal-02506463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erythroid differentiation displays a peak of energy consumption concomitant with glycolytic metabolism rearrangements</w:t>
               </w:r>
@@ -2551,3581 +2551,3593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Threshold effect in the H2O2 production of skeletal muscle mitochondria during fasting and refeeding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Duchamp</w:t>
+                <w:t xml:space="preserve">TRPV1 variants impair intracellular Ca2+ signaling and may confer susceptibility to malignant hyperthermia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vanden Abeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lotteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.196188⟩</w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (2), pp.441-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41436-018-0066-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067274v1</w:t>
+                <w:t xml:space="preserve">hal-02475163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRPV1 variants impair intracellular Ca2+ signaling and may confer susceptibility to malignant hyperthermia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Monnier</w:t>
+                <w:t xml:space="preserve">Threshold effect in the H2O2 production of skeletal muscle mitochondria during fasting and refeeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Boël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mortz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (2), pp.441-450. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 222 (4, jeb196188), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41436-018-0066-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.196188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475163v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time course of liver mitochondrial function and intrinsic changes in oxidative phosphorylation in a rat model of sepsis</w:t>
+                <w:t xml:space="preserve">Dietary exacerbation of metabolic stress leads to accelerated hepatic carcinogenesis in glycogen storage disease type Ia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Eyenga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Roussel</w:t>
+                <w:t xml:space="preserve">Monika Gjorgjieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Morel</w:t>
+                <w:t xml:space="preserve">Julien Caldéraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+                <w:t xml:space="preserve">Laure Monteillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine Experimental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40635-018-0197-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (5), pp.1074-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhep.2018.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873712v1</w:t>
+                <w:t xml:space="preserve">inserm-02339527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fasting enhances mitochondrial efficiency in duckling skeletal muscle by acting on the substrate oxidation system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+                <w:t xml:space="preserve">Consequences of electroshock-induced narcosis in fish muscle: from mitochondria to swim performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Voituron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.172213⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92 (6), pp.1805 - 1818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.13621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815730v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of electroshock-induced narcosis in fish muscle: from mitochondria to swim performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Voituron</w:t>
+                <w:t xml:space="preserve">Fasting enhances mitochondrial efficiency in duckling skeletal muscle by acting on the substrate oxidation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Boël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfb.13621⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 221 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.172213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815735v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary exacerbation of metabolic stress leads to accelerated hepatic carcinogenesis in glycogen storage disease type Ia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time course of liver mitochondrial function and intrinsic changes in oxidative phosphorylation in a rat model of sepsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Silva</w:t>
+                <w:t xml:space="preserve">Pierre Eyenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Raffin</w:t>
+                <w:t xml:space="preserve">Jérome Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhep.2018.07.017⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine Experimental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (31), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40635-018-0197-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02339527v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doping for sex: Bad for mitochondrial performances? Case of testosterone supplemented Hyla arborea during the courtship period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia L. Desprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Dumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - A: Comparative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 209, pp.74-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cbpa.2017.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atrial fibrillation is associated with hypermethylation in human left atrium, and treatment with decitabine reduces atrial tachyarrhythmias in spontaneously hypertensive rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Doñate Puertas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Research, The Journal of Laboratory and Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 184, pp.57 - 67.e5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trsl.2017.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to measure mitochondrial function in birds using red blood cells: a case study in the king penguin and perspectives in ecology and evolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+                <w:t xml:space="preserve">Chronic stress, energy transduction, and free-radical production in a reptile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Voituron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Schull</w:t>
+                <w:t xml:space="preserve">Rémy Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Le Galliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lefol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Patrice Robin</w:t>
+                <w:t xml:space="preserve">Claudy Haussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.12724⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 185 (2), pp.195 - 203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-017-3933-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487867v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic stress, energy transduction, and free-radical production in a reptile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Voituron</w:t>
+                <w:t xml:space="preserve">How to measure mitochondrial function in birds using red blood cells: a case study in the king penguin and perspectives in ecology and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Stier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Josserand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Le Galliard</w:t>
+                <w:t xml:space="preserve">Quentin Schull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudy Haussy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Roussel</w:t>
+                <w:t xml:space="preserve">Emilie Lefol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrice Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-017-3933-1⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.12724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622247v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased mitochondrial energy efficiency in skeletal muscle after long-term fasting: its relevance to animal performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Rameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 220 (13), pp.2445 - 2451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jeb.159087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid-induced thermogenesis is up-regulated by the first cold-water immersions in juvenile penguins</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urban pollution of sediments: Impact on the physiology and burrowing activity of tubificid worms and consequences on biogeochemical processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Le Coadic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Axel Monternier</w:t>
+                <w:t xml:space="preserve">Mathilde Pigneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Volatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Physiology B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00360-016-0975-3⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 568 ( 196–207), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.05.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332835v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban pollution of sediments: Impact on the physiology and burrowing activity of tubificid worms and consequences on biogeochemical processes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+                <w:t xml:space="preserve">Hormetic response triggers multifaceted anti-oxidant strategies in immature king penguins (Aptenodytes patagonicus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Maire</w:t>
+                <w:t xml:space="preserve">Cyril Dégletagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bodennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Axel Monternier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mortz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.05.174⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97, pp.577-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2016.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334156v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormetic response triggers multifaceted anti-oxidant strategies in immature king penguins (Aptenodytes patagonicus)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Lipid-induced thermogenesis is up-regulated by the first cold-water immersions in juvenile penguins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tornos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Coadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Axel Monternier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Mortz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2016.07.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Physiology B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 186, pp.639-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00360-016-0975-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01368870v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposite Phenotypes of Muscle Strength and Locomotor Function in Mouse Models of Partial Trisomy and Monosomy 21 for the Proximal Hspa13-App Region</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of amlodipine and perindoprilate on the structure and function of mitochondria in ventricular cardiomyocytes during ischemia-reperfusion in the pig.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Duchon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+                <w:t xml:space="preserve">Zahida Mamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignasi Sahún</w:t>
+                <w:t xml:space="preserve">Mohamed Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Pothion</w:t>
+                <w:t xml:space="preserve">Ossam Rhondali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dehina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1005062⟩</w:t>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29, pp.21-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fcp.12070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323519v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative phosphorylation efficiency, proton conductance and reactive oxygen species production of liver mitochondria correlates with body mass in frogs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adeline Dumet</w:t>
+                <w:t xml:space="preserve">Opposite Phenotypes of Muscle Strength and Locomotor Function in Mouse Models of Partial Trisomy and Monosomy 21 for the Proximal Hspa13-App Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Rey</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sahún</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pothion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.126086⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 : e1005062. ((3)), pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1005062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327786v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of amlodipine and perindoprilate on the structure and function of mitochondria in ventricular cardiomyocytes during ischemia-reperfusion in the pig.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chevalier</w:t>
+                <w:t xml:space="preserve">Oxidative phosphorylation efficiency, proton conductance and reactive oxygen species production of liver mitochondria correlates with body mass in frogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Dumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 218, pp.3222-3228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.126086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fcp.12070⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01327829v1</w:t>
+                <w:t xml:space="preserve">hal-01327786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of olfactory sensitivity and glucose-sensing by the feeding state in obese Zucker rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Aimé</w:t>
+                <w:t xml:space="preserve">Early septic shock induces loss of oxidative phosphorylation yield plasticity in liver mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Eyenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Palouzier-Paulignan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Samuel Garcia</w:t>
+                <w:t xml:space="preserve">Jérôme Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00326⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (2), pp.285-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13105-013-0280-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112695v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-01011258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroid status affects membranes susceptibility to free radicals and oxidative balance in skeletal muscle of Muscovy ducklings (Cairina moschata)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Rey</w:t>
+                <w:t xml:space="preserve">Cellular and molecular cues of glucose sensing in the rat olfactory bulb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolly Al Koborssy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Palouzier-Paulignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Fongy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 321A, pp.415-421. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (333), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jez.1872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2014.00333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01079202v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-stressful temperature effect on oxidative balance and life history traits in adult fish (Oryzias latipes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hemmer-Brepson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hemmer-Brepson</w:t>
+                <w:t xml:space="preserve">L. Replumaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Voituron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Daufresne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 217 (2), pp.274-282. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jeb.096172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00947053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A link between hepatic glucose production and peripheral energy metabolism via hepatokines.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of olfactory sensitivity and glucose-sensing by the feeding state in obese Zucker rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Palouzier-Paulignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolly Al Koborssy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aya Abdul-Wahed</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Damien Roussel</w:t>
+                <w:t xml:space="preserve">Samuel Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2014.05.005⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (326), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01350728v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular and molecular cues of glucose sensing in the rat olfactory bulb</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Thevenet</w:t>
+                <w:t xml:space="preserve">Thyroid status affects membranes susceptibility to free radicals and oxidative balance in skeletal muscle of Muscovy ducklings (Cairina moschata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bodennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Dumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Fongy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2014.00333⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 321A, pp.415-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jez.1872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112710v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early septic shock induces loss of oxidative phosphorylation yield plasticity in liver mitochondria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Eyenga</w:t>
+                <w:t xml:space="preserve">A link between hepatic glucose production and peripheral energy metabolism via hepatokines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Abdul-Wahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gautier-Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Casteras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Soty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13105-013-0280-5⟩</w:t>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (5), pp.531-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2014.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-01011258v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01350728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Functional TRPV1 Channels in the Sarcoplasmic Reticulum of Mouse Skeletal Muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lotteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien van Coppenolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (3, e58673), pp.1450-1460. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0018317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00804903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventive antioxidant responses to extreme oxygen level fluctuation in a subterranean crustacean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lawniczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Maazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 165, pp.299-303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cbpa.2013.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00815924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogeny of muscle bioenergetics in Adelie penguin chicks (Pygoscelis adeliae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Fongy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Blanc,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lacoste-Garanger,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 305 (9), pp.1065-1075. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpregu.00137.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00942580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leanness of Lou/C rats does not require higher thermogenic capacity of brown adipose tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Belouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibille Brigitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6134,278 +6146,278 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 104 (5), pp.893-899. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.Physbeh.2011.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00650976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial Structure and Function Are Disrupted by Standard Isolation Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Taivassalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darmyn Ritchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katthryn Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thomas Melissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (3), pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0018317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00591977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leanness of Lou/C rats does not require higher thermogenic capacity of brown adipose tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Belouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6414,1126 +6426,1126 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 104 (5), pp.893-899. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physbeh.2011.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold-acclimation-induced non-shivering thermogenesis in birds is associated with upregulation of avian UCP but not with innate uncoupling or altered ATP efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Rouanet</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Letexier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Dominique Letexier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Belouze</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Belouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 213, pp.2476-2482. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+              <w:t xml:space="preserve">, 2010, 213 (14), pp.2476 - 2482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jeb.043489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539497v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold-acclimation-induced non-shivering thermogenesis in birds is associated with upregulation of avian UCP but not with innate uncoupling or altered ATP efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Rouanet</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Letexier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">D. Letexier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maud Belouze</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 213 (14), pp.2476 - 2482. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 213, pp.2476-2482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.043489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.043489⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04879924v1</w:t>
+                <w:t xml:space="preserve">hal-00539497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial adaptations to steatohepatitis induced by a methionine- and choline-deficient diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Letexier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mourier</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 294 ((1)), pp.E110-E119</w:t>
+              <w:t xml:space="preserve">, 2008, 294, pp.110-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00214284v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reptilian uncoupling protein: functionality and expression in sub-zero temperatures</w:t>
+                <w:t xml:space="preserve">Mitochondrial adaptations to steatohepatitis induced by a methionine- and choline-deficient diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Letexier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">B. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Letexier</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 211, pp.1456-1462</w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 294 ((1)), pp.E110-E119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428094v1</w:t>
+                <w:t xml:space="preserve">hal-00214284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial adaptations to steatohepatitis induced by a methionine- and choline-deficient diet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Reptilian uncoupling protein: functionality and expression in sub-zero temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Letexier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Belouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 294, pp.110-119</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 211, pp.1456-1462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428128v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term highly saturated fat diet does not induce NASH in Wistar rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dautresme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4, pp.4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1743-7075-4-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00144329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative DNA damage and antioxidant defenses in the European common lizard (Lacerta vivipara) in supercooled and frozen states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Voituron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">cryobiology.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 52, pp.74-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2005.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glutamate agonists release excitatory aminoacids from rat astrocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denoroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Parrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Leviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives italiennes de biologie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 141, pp.11-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7543,91 +7555,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wild versus lab house mice: multifaceted signature of captive breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dufournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7646,297 +7658,297 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Mouse Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Vila de Conde, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pollution lumineuse induit une augmentation de l’herbivorie sur les macrophytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Boisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Poussineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lengagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactions entre les végétaux aquatiques et leur environnement biotique et abiotique : de la connaissance à la gestion. Première conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la réponse au stress médiée par le zinc et Zra dans la virulence des bactéries à Gram négatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Borde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la FR BioEnviS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Villeurbane, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7946,163 +7958,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early septic shock induces loss of oxidative phosphorylation yield plasticity in liver mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Eyenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Meeting of the Contribution To Progress in Obesity and Diabetes Research (CTPIOD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Reus, Spain. pp.12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13105-013-0280-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8112,114 +8124,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéatohépatite et adaptations métaboliques: Effets d'un régime enrichi en lipides saturés, ou carencé en choline et méthionine, sur la bioénergétique et le métabolisme hépatique de rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physiologie [q-bio.TO]. Université Claude Bernard - Lyon I, 2007. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00262387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId289"/>
+      <w:footerReference w:type="default" r:id="rId290"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8366,51 +8378,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222550v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bo&#235;l" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Herpe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duchamp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romestaing" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.250373" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643974v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Amar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13998" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466020v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hardouin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blad091" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622079v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lebrun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.220" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281392v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie A Hardouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.200" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510408v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Voituron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roussel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Teulier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ternon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/716904" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03764878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Galliard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;az Dupou&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-022-01454-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371315v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boisselet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poussineau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vallier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lengagne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2021.103447" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234605v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thoral" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Queiros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Dutto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gasset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13535" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375733v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoland Savriama" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Clair" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetita Averty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ulmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13529" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797090v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.141" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03197165v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Farhat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Cheng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Pamenter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Weber" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11030187" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388953v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arthaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romestaing" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-021-10134-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373684v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eyenga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ndille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-021-00384-w" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02998668v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marmillot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Axel Monternier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bourguignon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Toullec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.233684" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02506463v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude H. B. Duchamp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Veyrunes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.215558" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02345550v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mortz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Degletagne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2019.06.026" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02318812v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Richard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vallin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221472" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02317484v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1693" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02067274v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.196188" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475163v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vanden Abeele" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lotteau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducreux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Monnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-018-0066-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01873712v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eyenga" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Morel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-018-0197-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01815730v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.172213" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01815735v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Teulier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13621" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02339527v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Gjorgjieva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cald&#233;raro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monteillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Silva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Raffin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2018.07.017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01520206v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Desprat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.04.021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01621517v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Do&#241;ate Puertas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meugnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2017.03.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M3LS28K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487867v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schull" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lefol" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Robin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12724" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01622247v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Josserand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Haussy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-017-3933-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01633887v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rameau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.159087" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01332835v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tornos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Coadic" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-016-0975-3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01334156v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pigneret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Volatier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.174" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01368870v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril D&#233;gletagne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bodennec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.07.015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL9Z3402-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323519v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sah&#250;n" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pothion" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005062" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01327786v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Salin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.126086" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01327829v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahida Mamou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chahine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossam Rhondali" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Dehina" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevalier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12070" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C544B8063137F59E53223AC1FF54C4419026DB6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01112695v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Aim&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Palouzier-Paulignan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Salem" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolly Al Koborssy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00326" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01079202v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fongy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1872" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J33RRGXK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00947053v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hemmer-Brepson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Replumaz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daufresne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.096172" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350728v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Abdul-Wahed" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier-Stein" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Casteras" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Soty" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2014.05.005" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01112710v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00333" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01011258v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-013-0280-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00804903v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Legrand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien van Coppenolle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018317" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815924v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lawniczak" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maazouzi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2013.03.028" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFL0KCK4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00942580v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Blanc," TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacoste-Garanger," TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rouanet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00137.2013" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00650976v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Belouze" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Brigitte" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.Physbeh.2011.05.029" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJB9Q43L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00591977v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Picard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Taivassalo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darmyn Ritchie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katthryn Wright" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas Melissa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264775v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sibille" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.05.029" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539497v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rouanet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Letexier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belouze" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.043489" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879924v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Letexier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214284v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Piquet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mourier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428094v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sibille" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428128v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Piquet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144329v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Piquet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bedu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouleau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dautresme" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-4-4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091729v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servais" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barr&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2005.09.006" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRLBSWXG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081896v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denoroy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parrot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leviel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879759v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dufournet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne R&#233;my" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871705v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810129v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borde" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rodrigue" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741839v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00262387v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222550v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bo&#235;l" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Herpe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duchamp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romestaing" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.250373" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643974v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Amar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13998" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466020v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hardouin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blad091" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622079v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lebrun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.220" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281392v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie A Hardouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.200" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510408v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Voituron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roussel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Teulier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ternon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/716904" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03764878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Galliard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;az Dupou&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-022-01454-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373684v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eyenga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ndille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-021-00384-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoland Savriama" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Clair" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetita Averty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ulmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13529" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234605v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thoral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Queiros" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Dutto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gasset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13535" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797090v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.141" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371315v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boisselet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poussineau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vallier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lengagne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2021.103447" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03197165v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Farhat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Cheng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Pamenter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Weber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11030187" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388953v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arthaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romestaing" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-021-10134-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02345550v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mortz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Degletagne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2019.06.026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02998668v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marmillot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Axel Monternier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bourguignon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Toullec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.233684" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02506463v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude H. B. Duchamp" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Veyrunes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.215558" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02318812v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Richard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vallin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221472" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02317484v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1693" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475163v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vanden Abeele" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lotteau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducreux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Monnier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-018-0066-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02067274v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.196188" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02339527v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Gjorgjieva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cald&#233;raro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monteillet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Silva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Raffin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2018.07.017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BNGLSDP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01815735v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Teulier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13621" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01815730v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.172213" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01873712v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eyenga" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Morel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-018-0197-y" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01520206v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Desprat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.04.021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01621517v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Do&#241;ate Puertas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meugnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2017.03.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M3LS28K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01622247v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Josserand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Haussy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-017-3933-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487867v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schull" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lefol" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Robin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12724" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01633887v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rameau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.159087" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01334156v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pigneret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Volatier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.174" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01368870v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril D&#233;gletagne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bodennec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.07.015" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL9Z3402-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01332835v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tornos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Coadic" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-016-0975-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01327829v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahida Mamou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chahine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossam Rhondali" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Dehina" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevalier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12070" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C544B8063137F59E53223AC1FF54C4419026DB6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323519v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sah&#250;n" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pothion" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005062" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01327786v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Salin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.126086" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01011258v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-013-0280-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01112710v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolly Al Koborssy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Palouzier-Paulignan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Salem" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00333" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00947053v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hemmer-Brepson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Replumaz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daufresne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.096172" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01112695v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Aim&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00326" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01079202v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fongy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1872" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J33RRGXK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350728v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Abdul-Wahed" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier-Stein" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Casteras" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Soty" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2014.05.005" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00804903v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Legrand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien van Coppenolle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018317" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815924v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lawniczak" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maazouzi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2013.03.028" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFL0KCK4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00942580v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Blanc," TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacoste-Garanger," TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rouanet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00137.2013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00650976v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Belouze" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Brigitte" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.Physbeh.2011.05.029" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJB9Q43L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00591977v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Picard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Taivassalo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darmyn Ritchie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katthryn Wright" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas Melissa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264775v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sibille" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.05.029" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879924v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Letexier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.043489" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539497v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rouanet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Letexier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belouze" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428128v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Piquet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214284v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Piquet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mourier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428094v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sibille" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144329v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Piquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bedu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouleau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dautresme" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-4-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091729v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servais" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barr&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2005.09.006" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRLBSWXG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081896v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denoroy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parrot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leviel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879759v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dufournet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne R&#233;my" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871705v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810129v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borde" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rodrigue" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741839v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00262387v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>