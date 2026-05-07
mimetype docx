--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -249,334 +249,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner ear morphology in wild versus laboratory house mice</w:t>
+                <w:t xml:space="preserve">Molar wear in house mice: insight into diet preferences at an ecological timescale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Amar</w:t>
+                <w:t xml:space="preserve">Ronan Ledevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Chevret</w:t>
+                <w:t xml:space="preserve">Anne-Béatrice Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐Pierre Quéré</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 244 (5), pp.722-738. </w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 141 (2), pp.289-305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/joa.13998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biolinnean/blad091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643974v1</w:t>
+                <w:t xml:space="preserve">hal-04466020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molar wear in house mice: insight into diet preferences at an ecological timescale?</w:t>
+                <w:t xml:space="preserve">Inner ear morphology in wild versus laboratory house mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Ledevin</w:t>
+                <w:t xml:space="preserve">Léa Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Béatrice Dufour</w:t>
+                <w:t xml:space="preserve">Pascale Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Hardouin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean‐Pierre Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 141 (2), pp.289-305. </w:t>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 244 (5), pp.722-738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biolinnean/blad091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/joa.13998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04466020v1</w:t>
+                <w:t xml:space="preserve">hal-04643974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D models related to the publication: Inner ear morphology in wild vs laboratory house mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -662,51 +662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D models related to the publication: Molar wear in house mice: insight into diet preferences at an ecological time scale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ledevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1028,1031 +1028,1048 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical ventilation preserves diaphragm mitochondrial function in a rat sepsis model</w:t>
+                <w:t xml:space="preserve">Goldfish Response to Chronic Hypoxia: Mitochondrial Respiration, Fuel Preference and Energy Metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Eyenga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Roussel</w:t>
+                <w:t xml:space="preserve">Elie Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Rey</w:t>
+                <w:t xml:space="preserve">Hang Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ndille</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthew Pamenter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Weber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine Experimental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40635-021-00384-w⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo11030187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373684v1</w:t>
+                <w:t xml:space="preserve">hal-03197165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wild versus lab house mice: Effects of age, diet, and genetics on molar geometry and topography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">3D models related to the publication: Wild versus lab house mice: Effects of age, diet, and genetics on molar geometry and topography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoland Savriama</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/joa.13529⟩</w:t>
+              <w:t xml:space="preserve">MorphoMuseum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (3), pp.e141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18563/journal.m3.141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375733v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in foraging mode caused by a decline in prey size have major bioenergetic consequences for a small pelagic fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Herbivory increases on freshwater plants exposed to artificial light at night</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Boisselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Thoral</w:t>
+                <w:t xml:space="preserve">Sophie Poussineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Queiros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Roussel</w:t>
+                <w:t xml:space="preserve">Félix Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Dutto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Gasset</w:t>
+                <w:t xml:space="preserve">Thierry Lengagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.13535⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 175, pp.103447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquabot.2021.103447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03234605v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D models related to the publication: Wild versus lab house mice: Effects of age, diet, and genetics on molar geometry and topography.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Changes in foraging mode caused by a decline in prey size have major bioenergetic consequences for a small pelagic fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Thoral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Queiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Dutto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MorphoMuseum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18563/journal.m3.141⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90, pp.2289-2301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.13535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797090v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbivory increases on freshwater plants exposed to artificial light at night</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Poussineau</w:t>
+                <w:t xml:space="preserve">Wild versus lab house mice: Effects of age, diet, and genetics on molar geometry and topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoland Savriama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Vallier</w:t>
+                <w:t xml:space="preserve">Angéline Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lengagne</w:t>
+                <w:t xml:space="preserve">Laetita Averty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquabot.2021.103447⟩</w:t>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 240 (1), pp.66-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joa.13529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371315v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goldfish Response to Chronic Hypoxia: Mitochondrial Respiration, Fuel Preference and Energy Metabolism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photosynthetic and morphological traits control aquatic plant distribution according to light stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hang Cheng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+                <w:t xml:space="preserve">F. Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Pamenter</w:t>
+                <w:t xml:space="preserve">J. Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Weber</w:t>
+                <w:t xml:space="preserve">C. Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo11030187⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Evolutionary ecology, 35 (5-6), pp.739-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10682-021-10134-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197165v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosynthetic and morphological traits control aquatic plant distribution according to light stress</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical ventilation preserves diaphragm mitochondrial function in a rat sepsis model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Toury</w:t>
+                <w:t xml:space="preserve">P. Eyenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Romestaing</w:t>
+                <w:t xml:space="preserve">B. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gudrun Bornette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Ndille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Evolutionary ecology, 35 (5-6), pp.739-760. </w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine Experimental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10682-021-10134-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40635-021-00384-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388953v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomic analysis identifies small open reading frames (sORFs) with peptide-encoding features in avian 16S rDNA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved mitochondrial coupling as a response to high mass-specific metabolic rate in extremely small mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Boël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Mortz</w:t>
+                <w:t xml:space="preserve">Claude H. B. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Degletagne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frederic Veyrunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 112 (2), pp.1120-1127. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 223 (5), pp.jeb215558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2019.06.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.215558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345550v1</w:t>
+                <w:t xml:space="preserve">hal-02506463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skeletal muscle metabolism in sea-acclimatized king penguins. II. Improved efficiency of mitochondrial bioenergetics</w:t>
               </w:r>
@@ -2166,1742 +2183,1725 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved mitochondrial coupling as a response to high mass-specific metabolic rate in extremely small mammals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Boël</w:t>
+                <w:t xml:space="preserve">Comparative genomic analysis identifies small open reading frames (sORFs) with peptide-encoding features in avian 16S rDNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mortz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Degletagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 223 (5), pp.jeb215558. </w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112 (2), pp.1120-1127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.215558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2019.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02506463v1</w:t>
+                <w:t xml:space="preserve">hal-02345550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erythroid differentiation displays a peak of energy consumption concomitant with glycolytic metabolism rearrangements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Vallin</w:t>
+                <w:t xml:space="preserve">Allometry of mitochondrial efficiency is set by metabolic intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Boël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221472⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1911), pp.20191693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2019.1693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318812v1</w:t>
+                <w:t xml:space="preserve">hal-02317484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allometry of mitochondrial efficiency is set by metabolic intensity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Boël</w:t>
+                <w:t xml:space="preserve">Erythroid differentiation displays a peak of energy consumption concomitant with glycolytic metabolism rearrangements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gandrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 286 (1911), pp.20191693. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (9), pp.e0221472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2019.1693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317484v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRPV1 variants impair intracellular Ca2+ signaling and may confer susceptibility to malignant hyperthermia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Monnier</w:t>
+                <w:t xml:space="preserve">Threshold effect in the H2O2 production of skeletal muscle mitochondria during fasting and refeeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Boël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mortz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41436-018-0066-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 222 (4, jeb196188), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.196188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475163v1</w:t>
+                <w:t xml:space="preserve">hal-02067274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Threshold effect in the H2O2 production of skeletal muscle mitochondria during fasting and refeeding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Duchamp</w:t>
+                <w:t xml:space="preserve">TRPV1 variants impair intracellular Ca2+ signaling and may confer susceptibility to malignant hyperthermia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vanden Abeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lotteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 222 (4, jeb196188), pp.1-8. </w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (2), pp.441-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.196188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41436-018-0066-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067274v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary exacerbation of metabolic stress leads to accelerated hepatic carcinogenesis in glycogen storage disease type Ia</w:t>
+                <w:t xml:space="preserve">Consequences of electroshock-induced narcosis in fish muscle: from mitochondria to swim performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Gjorgjieva</w:t>
+                <w:t xml:space="preserve">Loïc Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Caldéraro</w:t>
+                <w:t xml:space="preserve">Ludovic Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Monteillet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhep.2018.07.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92 (6), pp.1805 - 1818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.13621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02339527v1</w:t>
+                <w:t xml:space="preserve">hal-01815735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of electroshock-induced narcosis in fish muscle: from mitochondria to swim performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Voituron</w:t>
+                <w:t xml:space="preserve">Fasting enhances mitochondrial efficiency in duckling skeletal muscle by acting on the substrate oxidation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Boël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfb.13621⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 221 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.172213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815735v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fasting enhances mitochondrial efficiency in duckling skeletal muscle by acting on the substrate oxidation system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time course of liver mitochondrial function and intrinsic changes in oxidative phosphorylation in a rat model of sepsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Eyenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Boël</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.172213⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine Experimental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (31), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40635-018-0197-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815730v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time course of liver mitochondrial function and intrinsic changes in oxidative phosphorylation in a rat model of sepsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary exacerbation of metabolic stress leads to accelerated hepatic carcinogenesis in glycogen storage disease type Ia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Gjorgjieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caldéraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Monteillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Eyenga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Roussel</w:t>
+                <w:t xml:space="preserve">Marine Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Morel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+                <w:t xml:space="preserve">Margaux Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine Experimental</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (5), pp.1074-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhep.2018.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40635-018-0197-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01873712v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02339527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping for sex: Bad for mitochondrial performances? Case of testosterone supplemented Hyla arborea during the courtship period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronic stress, energy transduction, and free-radical production in a reptile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia L. Desprat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Teulier</w:t>
+                <w:t xml:space="preserve">Rémy Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Le Galliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Puijalon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+                <w:t xml:space="preserve">Claudy Haussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - A: Comparative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2017.04.021⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 185 (2), pp.195 - 203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-017-3933-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520206v1</w:t>
+                <w:t xml:space="preserve">hal-01622247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atrial fibrillation is associated with hypermethylation in human left atrium, and treatment with decitabine reduces atrial tachyarrhythmias in spontaneously hypertensive rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to measure mitochondrial function in birds using red blood cells: a case study in the king penguin and perspectives in ecology and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Stier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Doñate Puertas</w:t>
+                <w:t xml:space="preserve">Quentin Schull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Meugnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Romestaing</w:t>
+                <w:t xml:space="preserve">Emilie Lefol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Morel</w:t>
+                <w:t xml:space="preserve">Jean-Patrice Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Research, The Journal of Laboratory and Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trsl.2017.03.004⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.12724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01621517v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic stress, energy transduction, and free-radical production in a reptile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Voituron</w:t>
+                <w:t xml:space="preserve">Doping for sex: Bad for mitochondrial performances? Case of testosterone supplemented Hyla arborea during the courtship period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia L. Desprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Josserand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Damien Roussel</w:t>
+                <w:t xml:space="preserve">Adeline Dumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-017-3933-1⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - A: Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 209, pp.74-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2017.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622247v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to measure mitochondrial function in birds using red blood cells: a case study in the king penguin and perspectives in ecology and evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atrial fibrillation is associated with hypermethylation in human left atrium, and treatment with decitabine reduces atrial tachyarrhythmias in spontaneously hypertensive rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Doñate Puertas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Stier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+                <w:t xml:space="preserve">E. Meugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Schull</w:t>
+                <w:t xml:space="preserve">C. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lefol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Patrice Robin</w:t>
+                <w:t xml:space="preserve">E. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Translational Research, The Journal of Laboratory and Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 184, pp.57 - 67.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trsl.2017.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.12724⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01487867v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased mitochondrial energy efficiency in skeletal muscle after long-term fasting: its relevance to animal performance</w:t>
               </w:r>
@@ -4011,1710 +4011,1710 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban pollution of sediments: Impact on the physiology and burrowing activity of tubificid worms and consequences on biogeochemical processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipid-induced thermogenesis is up-regulated by the first cold-water immersions in juvenile penguins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Pigneret</w:t>
+                <w:t xml:space="preserve">Jérémy Tornos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Maire</w:t>
+                <w:t xml:space="preserve">Marion Le Coadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Axel Monternier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.05.174⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Physiology B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 186, pp.639-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00360-016-0975-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334156v1</w:t>
+                <w:t xml:space="preserve">hal-01332835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormetic response triggers multifaceted anti-oxidant strategies in immature king penguins (Aptenodytes patagonicus)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Rey</w:t>
+                <w:t xml:space="preserve">Urban pollution of sediments: Impact on the physiology and burrowing activity of tubificid worms and consequences on biogeochemical processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pigneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Dégletagne</w:t>
+                <w:t xml:space="preserve">Laurence Volatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Bodennec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Mortz</w:t>
+                <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 97, pp.577-587. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 568 ( 196–207), </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2016.07.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.05.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01368870v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid-induced thermogenesis is up-regulated by the first cold-water immersions in juvenile penguins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Hormetic response triggers multifaceted anti-oxidant strategies in immature king penguins (Aptenodytes patagonicus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dégletagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Tornos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Le Coadic</w:t>
+                <w:t xml:space="preserve">Jacques Bodennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Axel Monternier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mortz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Physiology B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97, pp.577-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2016.07.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00360-016-0975-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01332835v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of amlodipine and perindoprilate on the structure and function of mitochondria in ventricular cardiomyocytes during ischemia-reperfusion in the pig.</w:t>
+                <w:t xml:space="preserve">Opposite Phenotypes of Muscle Strength and Locomotor Function in Mouse Models of Partial Trisomy and Monosomy 21 for the Proximal Hspa13-App Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahida Mamou</w:t>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Chahine</w:t>
+                <w:t xml:space="preserve">Arnaud Duchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ossam Rhondali</w:t>
+                <w:t xml:space="preserve">Ignasi Sahún</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Dehina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chevalier</w:t>
+                <w:t xml:space="preserve">Stéphanie Pothion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fcp.12070⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 : e1005062. ((3)), pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1005062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01327829v1</w:t>
+                <w:t xml:space="preserve">hal-01323519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposite Phenotypes of Muscle Strength and Locomotor Function in Mouse Models of Partial Trisomy and Monosomy 21 for the Proximal Hspa13-App Region</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Duchon</w:t>
+                <w:t xml:space="preserve">Oxidative phosphorylation efficiency, proton conductance and reactive oxygen species production of liver mitochondria correlates with body mass in frogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Dumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Pothion</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1005062⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 218, pp.3222-3228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.126086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323519v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative phosphorylation efficiency, proton conductance and reactive oxygen species production of liver mitochondria correlates with body mass in frogs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Rey</w:t>
+                <w:t xml:space="preserve">Effects of amlodipine and perindoprilate on the structure and function of mitochondria in ventricular cardiomyocytes during ischemia-reperfusion in the pig.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahida Mamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ossam Rhondali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Dehina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29, pp.21-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fcp.12070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.126086⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01327786v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early septic shock induces loss of oxidative phosphorylation yield plasticity in liver mitochondria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Eyenga</w:t>
+                <w:t xml:space="preserve">A link between hepatic glucose production and peripheral energy metabolism via hepatokines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Abdul-Wahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gautier-Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Casteras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Soty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13105-013-0280-5⟩</w:t>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (5), pp.531-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2014.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-01011258v1</w:t>
+                <w:t xml:space="preserve">inserm-01350728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular and molecular cues of glucose sensing in the rat olfactory bulb</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-stressful temperature effect on oxidative balance and life history traits in adult fish (Oryzias latipes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Thevenet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Hemmer-Brepson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Replumaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daufresne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2014.00333⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 217 (2), pp.274-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.096172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112710v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00947053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-stressful temperature effect on oxidative balance and life history traits in adult fish (Oryzias latipes)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yann Voituron</w:t>
+                <w:t xml:space="preserve">Thyroid status affects membranes susceptibility to free radicals and oxidative balance in skeletal muscle of Muscovy ducklings (Cairina moschata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bodennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Dumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Daufresne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anaïs Fongy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 217 (2), pp.274-282. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 321A, pp.415-421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.096172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jez.1872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00947053v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of olfactory sensitivity and glucose-sensing by the feeding state in obese Zucker rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Palouzier-Paulignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolly Al Koborssy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (326), pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroid status affects membranes susceptibility to free radicals and oxidative balance in skeletal muscle of Muscovy ducklings (Cairina moschata)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Early septic shock induces loss of oxidative phosphorylation yield plasticity in liver mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Eyenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Fongy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jez.1872⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (2), pp.285-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13105-013-0280-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01079202v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-01011258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A link between hepatic glucose production and peripheral energy metabolism via hepatokines.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Casteras</w:t>
+                <w:t xml:space="preserve">Cellular and molecular cues of glucose sensing in the rat olfactory bulb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolly Al Koborssy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Palouzier-Paulignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Soty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Roussel</w:t>
+                <w:t xml:space="preserve">Marc Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 3 (5), pp.531-543. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (333), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2014.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2014.00333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01350728v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Functional TRPV1 Channels in the Sarcoplasmic Reticulum of Mouse Skeletal Muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lotteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5933,51 +5933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogeny of muscle bioenergetics in Adelie penguin chicks (Pygoscelis adeliae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Fongy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6093,51 +6093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Belouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibille Brigitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6373,51 +6373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Belouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6493,694 +6493,694 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold-acclimation-induced non-shivering thermogenesis in birds is associated with upregulation of avian UCP but not with innate uncoupling or altered ATP efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Rouanet</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Letexier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">J.-L. Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Letexier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maud Belouze</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 213 (14), pp.2476 - 2482. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+              <w:t xml:space="preserve">, 2010, 213, pp.2476-2482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jeb.043489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879924v1</w:t>
+                <w:t xml:space="preserve">hal-00539497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold-acclimation-induced non-shivering thermogenesis in birds is associated with upregulation of avian UCP but not with innate uncoupling or altered ATP efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Letexier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Belouze</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Belouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 213, pp.2476-2482. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+              <w:t xml:space="preserve">, 2010, 213 (14), pp.2476 - 2482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jeb.043489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539497v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial adaptations to steatohepatitis induced by a methionine- and choline-deficient diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Letexier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Romestaing</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Belouze</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 294, pp.110-119</w:t>
+              <w:t xml:space="preserve">, 2008, 294 ((1)), pp.E110-E119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428128v1</w:t>
+                <w:t xml:space="preserve">hal-00214284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial adaptations to steatohepatitis induced by a methionine- and choline-deficient diet</w:t>
+                <w:t xml:space="preserve">Reptilian uncoupling protein: functionality and expression in sub-zero temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">B. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Letexier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 294 ((1)), pp.E110-E119</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 211, pp.1456-1462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00214284v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reptilian uncoupling protein: functionality and expression in sub-zero temperatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Mitochondrial adaptations to steatohepatitis induced by a methionine- and choline-deficient diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Letexier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belouze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Letexier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 211, pp.1456-1462</w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 294, pp.110-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428094v1</w:t>
+                <w:t xml:space="preserve">hal-00428128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term highly saturated fat diet does not induce NASH in Wistar rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7296,51 +7296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Voituron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7412,51 +7412,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glutamate agonists release excitatory aminoacids from rat astrocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denoroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7621,51 +7621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Mouse Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Vila de Conde, Portugal</w:t>
@@ -7694,103 +7694,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pollution lumineuse induit une augmentation de l’herbivorie sur les macrophytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Boisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Poussineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lengagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactions entre les végétaux aquatiques et leur environnement biotique et abiotique : de la connaissance à la gestion. Première conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bourget du Lac, France</w:t>
@@ -7832,51 +7832,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la réponse au stress médiée par le zinc et Zra dans la virulence des bactéries à Gram négatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Borde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7972,130 +7972,130 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early septic shock induces loss of oxidative phosphorylation yield plasticity in liver mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Eyenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Meeting of the Contribution To Progress in Obesity and Diabetes Research (CTPIOD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Reus, Spain. pp.12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13105-013-0280-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741839v1</w:t>
@@ -8378,51 +8378,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222550v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bo&#235;l" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Herpe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duchamp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romestaing" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.250373" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643974v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Amar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13998" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466020v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hardouin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blad091" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622079v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lebrun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.220" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281392v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie A Hardouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.200" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510408v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Voituron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roussel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Teulier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ternon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/716904" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03764878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Galliard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;az Dupou&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-022-01454-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373684v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eyenga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ndille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-021-00384-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoland Savriama" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Clair" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetita Averty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ulmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13529" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234605v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thoral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Queiros" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Dutto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gasset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13535" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797090v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.141" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371315v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boisselet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poussineau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vallier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lengagne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2021.103447" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03197165v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Farhat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Cheng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Pamenter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Weber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11030187" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388953v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arthaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romestaing" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-021-10134-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02345550v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mortz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Degletagne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2019.06.026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02998668v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marmillot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Axel Monternier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bourguignon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Toullec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.233684" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02506463v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude H. B. Duchamp" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Veyrunes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.215558" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02318812v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Richard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vallin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221472" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02317484v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1693" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475163v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vanden Abeele" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lotteau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducreux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Monnier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-018-0066-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02067274v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.196188" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02339527v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Gjorgjieva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cald&#233;raro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monteillet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Silva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Raffin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2018.07.017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BNGLSDP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01815735v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Teulier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13621" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01815730v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.172213" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01873712v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eyenga" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Morel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-018-0197-y" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01520206v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Desprat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.04.021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01621517v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Do&#241;ate Puertas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meugnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2017.03.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M3LS28K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01622247v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Josserand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Haussy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-017-3933-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487867v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schull" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lefol" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Robin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12724" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01633887v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rameau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.159087" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01334156v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pigneret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Volatier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.174" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01368870v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril D&#233;gletagne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bodennec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.07.015" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL9Z3402-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01332835v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tornos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Coadic" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-016-0975-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01327829v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahida Mamou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chahine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossam Rhondali" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Dehina" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevalier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12070" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C544B8063137F59E53223AC1FF54C4419026DB6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323519v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sah&#250;n" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pothion" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005062" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01327786v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Salin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.126086" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01011258v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-013-0280-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01112710v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolly Al Koborssy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Palouzier-Paulignan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Salem" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00333" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00947053v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hemmer-Brepson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Replumaz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daufresne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.096172" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01112695v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Aim&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00326" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01079202v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fongy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1872" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J33RRGXK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350728v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Abdul-Wahed" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier-Stein" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Casteras" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Soty" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2014.05.005" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00804903v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Legrand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien van Coppenolle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018317" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815924v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lawniczak" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maazouzi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2013.03.028" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFL0KCK4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00942580v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Blanc," TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacoste-Garanger," TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rouanet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00137.2013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00650976v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Belouze" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Brigitte" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.Physbeh.2011.05.029" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJB9Q43L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00591977v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Picard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Taivassalo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darmyn Ritchie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katthryn Wright" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas Melissa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264775v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sibille" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.05.029" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879924v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Letexier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.043489" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539497v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rouanet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Letexier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belouze" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428128v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Piquet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214284v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Piquet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mourier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428094v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sibille" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144329v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Piquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bedu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouleau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dautresme" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-4-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091729v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servais" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barr&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2005.09.006" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRLBSWXG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081896v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denoroy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parrot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leviel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879759v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dufournet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne R&#233;my" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871705v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810129v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borde" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rodrigue" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741839v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00262387v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222550v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bo&#235;l" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Herpe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duchamp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romestaing" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.250373" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466020v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hardouin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blad091" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643974v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Amar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13998" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622079v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lebrun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.220" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281392v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie A Hardouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.200" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510408v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Voituron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roussel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Teulier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ternon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/716904" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03764878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Galliard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;az Dupou&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-022-01454-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03197165v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Farhat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Cheng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Pamenter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Weber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11030187" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797090v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoland Savriama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.141" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boisselet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poussineau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vallier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lengagne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2021.103447" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234605v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thoral" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Queiros" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Dutto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gasset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13535" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375733v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Clair" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetita Averty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ulmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13529" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388953v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arthaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romestaing" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-021-10134-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373684v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eyenga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ndille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-021-00384-w" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02506463v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude H. B. Duchamp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Veyrunes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.215558" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02998668v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marmillot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Axel Monternier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bourguignon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Toullec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.233684" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02345550v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mortz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Degletagne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2019.06.026" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02317484v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1693" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02318812v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Richard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vallin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221472" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02067274v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.196188" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475163v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vanden Abeele" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lotteau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducreux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Monnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-018-0066-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01815735v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Teulier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13621" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01815730v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.172213" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01873712v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eyenga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Morel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-018-0197-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02339527v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Gjorgjieva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cald&#233;raro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monteillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Silva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Raffin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2018.07.017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BNGLSDP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01622247v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Josserand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Haussy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-017-3933-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487867v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schull" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lefol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Robin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12724" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01520206v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Desprat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.04.021" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01621517v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Do&#241;ate Puertas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meugnier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2017.03.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M3LS28K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01633887v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rameau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.159087" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01332835v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tornos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Coadic" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-016-0975-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01334156v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pigneret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Volatier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.174" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01368870v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril D&#233;gletagne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bodennec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.07.015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL9Z3402-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323519v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sah&#250;n" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pothion" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005062" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01327786v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Salin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.126086" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01327829v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahida Mamou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chahine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossam Rhondali" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Dehina" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevalier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12070" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C544B8063137F59E53223AC1FF54C4419026DB6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350728v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Abdul-Wahed" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier-Stein" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Casteras" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Soty" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2014.05.005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00947053v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hemmer-Brepson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Replumaz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daufresne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.096172" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01079202v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fongy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.1872" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J33RRGXK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01112695v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Aim&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Palouzier-Paulignan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Salem" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolly Al Koborssy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00326" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01011258v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-013-0280-5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01112710v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00333" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00804903v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Legrand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien van Coppenolle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018317" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00815924v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lawniczak" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maazouzi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2013.03.028" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFL0KCK4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00942580v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Blanc," TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacoste-Garanger," TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rouanet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00137.2013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00650976v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Belouze" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibille Brigitte" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.Physbeh.2011.05.029" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJB9Q43L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00591977v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Picard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Taivassalo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darmyn Ritchie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katthryn Wright" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas Melissa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264775v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sibille" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.05.029" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539497v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rouanet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Letexier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belouze" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.043489" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879924v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Letexier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214284v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Piquet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mourier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428094v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sibille" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428128v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Piquet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144329v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Piquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bedu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouleau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dautresme" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-4-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091729v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Servais" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barr&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2005.09.006" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRLBSWXG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081896v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denoroy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parrot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leviel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879759v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dufournet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne R&#233;my" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871705v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810129v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borde" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rodrigue" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741839v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00262387v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>