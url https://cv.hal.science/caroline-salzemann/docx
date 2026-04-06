--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -1330,563 +1330,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hcp cobalt nanocrystals with high magnetic anisotropy prepared by easy one-pot synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Binary Superlattices from {Mo&amp;lt;sub&amp;gt;132&amp;lt;/sub&amp;gt;} Polyoxometalates and Maghemite Nanocrystals: Long-Range Ordering and Fine-Tuning of Dipole Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Breitwieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Meziane</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Petit</w:t>
+                <w:t xml:space="preserve">Florence Volatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Salzemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Tu Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6NR05792F⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (2), pp.220-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.201502127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393430v1</w:t>
+                <w:t xml:space="preserve">hal-01480743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary Superlattices from {Mo&amp;lt;sub&amp;gt;132&amp;lt;/sub&amp;gt;} Polyoxometalates and Maghemite Nanocrystals: Long-Range Ordering and Fine-Tuning of Dipole Interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Auvray</w:t>
+                <w:t xml:space="preserve">Hcp cobalt nanocrystals with high magnetic anisotropy prepared by easy one-pot synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Salzemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Volatron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anh-Tu Ngo</w:t>
+                <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (2), pp.220-228. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.18640-18645 </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.201502127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6NR05792F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480743v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platinum and platinum based nanoalloys synthesized by wet chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of the nanocrystallinity on the chemical ordering of Co x Pt 100-x nanocrystals synthesized by wet chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Kameche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Tu Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Salzemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Calatayud</w:t>
+                <w:t xml:space="preserve">Marco Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5fd00002e⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (42), pp.28162-28170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CP01062D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281747v1</w:t>
+                <w:t xml:space="preserve">hal-01142461v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the nanocrystallinity on the chemical ordering of Co x Pt 100-x nanocrystals synthesized by wet chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Platinum and platinum based nanoalloys synthesized by wet chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Salzemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Kameche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Tu Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marco Cordeiro</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eli Sutter</w:t>
+                <w:t xml:space="preserve">Monica Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (42), pp.28162-28170. </w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 181, pp.19-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5CP01062D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5fd00002e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142461v2</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of tin nanocrystals in room temperature ionic liquids</w:t>
               </w:r>
@@ -2019,51 +2019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding How in Situ Generated Hydrogen Controls the Morphology of Platinum Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neus Aguilera-Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Salzemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2240,51 +2240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Pileni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Weis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Salzemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Richardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2335,51 +2335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning of Copper Nanocrystals Optical Properties with Their Shapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Salzemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brioude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2477,51 +2477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nilius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-M. Benia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Salzemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rupprechter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2597,51 +2597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it possible to correlate a collection of copper nanocrystals with their optical response ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Salzemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lermé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2726,51 +2726,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collections of Copper Nanocrystals Characterized by Different Sizes and Shapes: Optical Response of These Nanoobjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Salzemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Lisiecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3019,243 +3019,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of plasmonic enantiomorphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical elaboration of Plasmonic Enantiomorphs : modulation of chiroptical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Khalfaoui-hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Tabut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Calatayud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Salzemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C'Nano Poitiers 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Futuroscope, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Chirality@The Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04033082v1</w:t>
+                <w:t xml:space="preserve">hal-05273597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical elaboration of Plasmonic Enantiomorphs : modulation of chiroptical properties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Elaboration of plasmonic enantiomorphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada khalfaoui HASSANI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Salzemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality@The Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Angers, France</w:t>
+              <w:t xml:space="preserve">C'Nano Poitiers 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Futuroscope, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273597v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological transition of spherical (bi-)metallic nanoparticles to nanorods</w:t>
               </w:r>
@@ -3360,277 +3360,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile route towards mono and bi metallic Nanocrystals with size and shape control</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rational Elaboration of mono- and bimetallic nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Salzemann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Materials for Advanced Technologies, ICMAT 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, SINGAPORE, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943955v1</w:t>
+                <w:t xml:space="preserve">hal-03937748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational Elaboration of mono- and bimetallic nanocrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facile route towards mono and bi metallic Nanocrystals with size and shape control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Salzemann</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Materials for Advanced Technologies, ICMAT 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, SINGAPORE, Singapore</w:t>
+              <w:t xml:space="preserve">17th European Conference on Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937748v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How in situ generated hydrogen controls the morphology of platinum nanocrystals : in situ SAXS and WAXS study of the growth process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Salzemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3975,51 +3975,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423279v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Tabut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo D Antoni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Toffoli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Stener" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Salzemann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c07107" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867424v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Khalfaoui-Hassani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Haby Awe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desmarets" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR04131C" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446428v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Benbalagh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rochet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Moisset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sodreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Bories" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c08365" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03269446v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vivien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR01502H" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315789v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costanzo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ngo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Russier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albouy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Simon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nr05517d" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000085v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Russier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Alonso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Lisiecki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T Ngo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Salzemann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.174410" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02881428v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Breitwieser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Garnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auvray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tu Ngo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00830" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128663v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Guillaumont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Meziane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aubert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b04435" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01656972v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Kameche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Six" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathevet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b01893" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01393430v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meziane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salzemann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G&#233;rard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR05792F" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480743v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volatron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201502127" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281747v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Calatayud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fd00002e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01142461v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cordeiro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sutter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP01062D" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01102801v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Vot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dambournet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Groult" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02289K" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978606v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Aguilera-Porta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502174b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978623v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Christophe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la205023z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374293v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Pileni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Weis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richardi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lisiecki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597232v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brioude" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P. Pileni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0601567" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XKSJP2TB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597236v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nilius" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-M. Benia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rupprechter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. Freund" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.06.127" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCKJ8Q7X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141294v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lerm&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Urban" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm048970z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2PWD57XS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597243v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Pileni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp048491n" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S8WZL01K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273628v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Khalfaoui-hassani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033082v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada khalfaoui HASSANI" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273597v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944004v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03943955v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Vivien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937748v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03945802v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937817v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Avila Guiterrez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawako Nakamae" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raepsaet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423279v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Tabut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo D Antoni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Toffoli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Stener" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Salzemann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c07107" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867424v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Khalfaoui-Hassani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Haby Awe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desmarets" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR04131C" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446428v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Benbalagh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rochet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Moisset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sodreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Bories" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c08365" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03269446v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vivien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR01502H" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315789v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costanzo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ngo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Russier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albouy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Simon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nr05517d" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000085v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Russier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Alonso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Lisiecki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T Ngo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Salzemann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.174410" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02881428v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Breitwieser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Garnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auvray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tu Ngo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00830" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128663v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Guillaumont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Meziane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aubert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b04435" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01656972v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Kameche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Six" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathevet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b01893" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480743v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volatron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201502127" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01393430v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meziane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salzemann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G&#233;rard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR05792F" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01142461v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cordeiro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sutter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP01062D" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281747v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Calatayud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fd00002e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01102801v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Vot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dambournet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Groult" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02289K" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978606v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Aguilera-Porta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502174b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978623v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Christophe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la205023z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374293v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Pileni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Weis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richardi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lisiecki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597232v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brioude" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P. Pileni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0601567" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XKSJP2TB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597236v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nilius" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-M. Benia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rupprechter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. Freund" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.06.127" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCKJ8Q7X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141294v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lerm&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Urban" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm048970z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2PWD57XS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597243v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Pileni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp048491n" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S8WZL01K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273628v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Khalfaoui-hassani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273597v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033082v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada khalfaoui HASSANI" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03944004v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937748v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03943955v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Vivien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03945802v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937817v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Avila Guiterrez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawako Nakamae" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raepsaet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>