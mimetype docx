--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -1547,51 +1547,51 @@
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 8, pp.18640-18645 </w:t>
+              <w:t xml:space="preserve">, 2016, 8, pp.18640-18645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C6NR05792F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>