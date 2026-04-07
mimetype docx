--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.71428571429px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Caroline Scotti-Saintagne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">généticienne des populations d'arbres forestiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Mes projets de recherche se concentrent sur la caractérisation de la diversité génétique (neutre et adaptative) afin de conserver les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ressources génétiques locales et de tester leur capacité d'adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. J'ai travaillé pendant dix ans en Guyane où j'ai étudié la forêt amazonienne, aujourd'hui je m'intéresse à la forêt méditerranéene. J'accorde une attention particulière à l'étude des flux de gènes, que ce soit entre populations ou entre espèces étroitement apparentées, dans le but à la fois de préserver les ressources génétiques locales de l'hybridation ou de favoriser l'adaptation lorsque les ressources locales ne sont plus disponibles. J'ai des liens avec les acteurs de la gestion forestière (Office national des forêts (ONF), Centre national de la propriété forestière (CNPF), les organisations de conservation (Natura 2000, Conservatoire d'espaces naturels).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">depuis 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ingénieure de recherche dans l’unité de recherche écologie des forêts méditerranéennes (URFM) à Avignon. Equipe « Biologie des populations et Evolution »</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ingénieur de recherche en biologie à l’INRA. UMR Ecofog, Kourou (Guyane Française). Equipe écologie des populations. Etude des processus évolutifs à l’origine de la diversification des espèces d’arbres de la forêt tropicale humide.Responsable du laboratoire de génétique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chercheur contractuel en génétique écologique à l’INRA.UMR Ecofog, Kourou (Guyane Française). Etude des processus historiques et sélectifs à l’origine de la structuration de la diversité génétique dans les arbres de la forêt tropicale humide.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Post-doctorat en génétique de la spéciation à l’Université de l’Indiana, Bloomington, Etats-Unis. Laboratoire dirigé par Loren Rieseberg. Effet des réarrangements chromosomiques dans la divergence adaptative de deux espèces de tournesol (Helianthus Annuus et H. petiolaris).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1999-2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> thèse de doctorat en Sciences (Faculté des Sciences), Université de Nancy Poincaré, France. Organisation de la différenciation génétique dans le complexe des chênes blancs européens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis impliquée dans plusieurs projets de recherche à l'échelle régionale, nationale et européenne. En particulier, je coordonne une étude sur la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">résilience des vieilles forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Projet Occigen, 2021-2025) et je participe à des projets sur l'impact de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">hybridation dans l'adaptation des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Projet ANR Flores, 2022-2026, projet européen Optforest, 2022-2026). Je suis membre de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">commission des ressources génétiques forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et je participe à l'élaboration des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">fiches de recommandation pour l'utilisation du matériel forestier de reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Sapins, pins noir, Cormier). Je suis co-animatrice de la division 2.02 &amp;quot;Amélioration et ressources génétiques des conifères méditerraéens&amp;quot; à l'union internationale des organismes de recherche forestière (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared spectroscopy-based models correctly classify Abies alba seed origin and predict germination properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Poughon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lepoittevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Mihai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 597, pp.123068. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2025.123068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Report of Diplodia mutila Causing Canker and Dieback in the Service Tree in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Fernandez-Conradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasradin Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Disease Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (2), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ndr2.70087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why conserve genetic diversity? A perspective based on a case study with a European conifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, XX, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcaf041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond proxies: towards ecophysiological indicators of drought resistance for forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (9), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpaf090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling the gaps: Original chronologies of silver fir (Abies alba Mill.) and European beech (Fagus sylvatica L.) living trees in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta D’Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.111596. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and population structuring of Pistacia lentiscus L. across Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Mezni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 67 (1), pp.19-30. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15287/afr.2024.2573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive strategy for the conservation of forest tree genetic diversity: an example with the protected Pinus nigra subsp. salzmannii (Dunal) Franco in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Sousa Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, pp.469-480. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10592-023-01581-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotiques et autochtones en forêt de protection : le cas des pins noirs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, HS1, pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment conserver la diversité génétique et le potentiel évolutif des arbres forestiers ? Le cas facilement généralisable du pin de Salzmann (Pinus nigra subsp. salzmannii (Dunal) Franco) en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A de Sousa Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mazini Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (4), pp.299-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Schwarzkiefer aus zwei Populationen in Deutschland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhidin Šeho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFZ DerWALD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulversement climatique. Le rôle des arboretums.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 671, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 14-year series of leaf phenological data collected for European beech (Fagus sylvatica L.) and silver fir (Abies alba Mill.) from their geographic range margins in south-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-023-01193-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du stockage des échantillons : évaluer l'effet du temps et de la méthode de conservation du matériel végétal sur la quantité et la qualité de l'ADN extrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp.99-111. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Genetics Research in the Mediterranean Basin: Bibliometric Analysis, Knowledge Gaps, and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abulaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Aleksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Forestry Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40725-022-00169-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pins laricio sont-ils tous égaux face à la maladie des bandes rouges ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ginisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 259, pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'effet de la conservation du matériel végétal sur la quantité et la qualité de l'ADN, en vue de la mise en place d'une politique de gestion du stockage des échantillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers des techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature of mid‐Pleistocene lineages in the European silver fir ( Abies alba Mill.) at its geographic distribution margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (16), pp.10984-10999. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.7886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrepancies between genetic and ecological divergence patterns suggest a complex biogeographic history in a Neotropical genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Binelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (11), pp.4726-4738. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgeographic local adaptation and ecotype distributions: The role of selective processes on early life‐history traits in sympatric, ecologically divergent Symphonia populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tysklind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Tinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Casalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (19), pp.10735-10753. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary relevance of lineages in the European black pine (Pinus nigra) in the transcriptomic era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Cattonaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (2), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-020-1424-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mont Ventoux, un massif forestier modèle pour les études de biogéographie : le cas du sapin pectiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63-64, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science forestière face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Garance Voyageuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hyperdominant tropical tree Eschweilera coriacea (Lecythidaceae) shows higher genetic heterogeneity than sympatric Eschweilera species in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petronelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153 (1), pp.67-81. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5091/plecevo.2020.1565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloroplast DNA variation in a hyperdiverse tropical tree community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (8), pp.4897-4905. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Variation and Differentiation of Hylesia metabus (Lepidoptera: Saturniidae): Moths of Public Health Importance in French Guiana and in Venezuela.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Ciminera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melfran Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (1), pp.137 - 148. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jme/tjy167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent, Late Pleistocene fragmentation shaped the phylogeographic structure of the European black pine (Pinus nigra Arnold)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Spanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (5), pp.76. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-019-1381-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pin de Salzmann : une espèce à protéger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Turion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Garance Voyageuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altitudinal gradients, biogeographic history and microhabitat adaptation affect fine-scale spatial genetic structure in African and Neotropical populations of an ancient tropical tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Torroba Balmori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Birgit Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Heer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago C. Gonzalez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (8), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0182515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-specific alleles at a β-tubulin gene show significant associations with leaf morphological variation within Quercus petraea and Q. robur populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilga Porth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Garnier‐géré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Klápště</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousry A. El-Kassaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (4), 13 p. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-016-1041-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical rainforests that persisted: inferences from the Quaternary demographic history of eight tree species in the Guiana shield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Binelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.77-103. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of genomic tools in a widespread tropical tree, Symphonia globulifera L.f.: a new low-coverage draft genome, SNP and SSR markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Seoane Zonjic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocío Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalo Claros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gonzalez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, on-line (4), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral and adaptive drivers of microgeographic genetic divergence within continuous populations: The case of the neotropical tree Eperua falcata (Aubl.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), 23 p. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0121394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome skimming by shotgun sequencing helps resolve the phylogeny of a pantropical tree family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean G. Male</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Delsuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (5), pp.966 - 975. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the diet of elusive rainforest herbivores in next generation sequencing era? The tapir as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0060799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazon diversification and cross-Andean dispersal of the widespread Neotropical tree species Jacaranda copaia (Bignoniaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher W. Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni G. Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Troispoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (4), pp.707-719. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2012.02797.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of a species complex of lowland Neotropical rain forest trees (Carapa, Meliaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher W. Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni G. Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (4), pp.676-692. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2011.02678.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular divergence in tropical tree populations occupying environmental mosaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Audigeos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Traissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (3), pp.529 - 544. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.12069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botany, genetics and ethnobotany: a crossed investigation on the elusive tapir's diet in French Guiana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Andrivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (10), pp.e25850. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0025850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00676374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of primers for candidate genes for mechano-sensing in five Neotropical tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malia Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Louisanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fournier-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Roeckel-Drevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (3), pp.655-661. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-010-0363-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genomic architecture of sexual dimorphism in the dioecious plant Silene latifolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Delph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Arntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (10), pp.2873-2886. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01048.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting relations between diversity of candidate genes and variation of bud burst in natural and segregating populations of European oaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Derory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelista Bertocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Graignic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (4), pp.401-411. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2009.170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquaporins in the wild: natural genetic diversity and selective pressure in the PIP gene family in five neotropical tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Audigeos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Buonamici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Boshier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (202), pp.202.1-202.18. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-10-202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation for growth, morphological, and physiological traits in a wild population of the Neotropical shade-tolerant rainforest tree Sextonia rubra (Mez) van der Werff (Lauraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Calvo-Vialettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Citterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Degen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (2), pp.319-329. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-009-0251-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting relationships between the diversity of candidate genes and variation of bud burst in natural and segregating populations of European oaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Derory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bertocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Graignic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 104 (5), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2009.134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterisation of 19 microsatellite loci from the Amazonian frog Adenomera andreae (Amplibia: anura: Leptodactylidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hataway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.217-220. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-009-9053-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic patterns of adaptive divergence between chromosomally differentiated sunflower species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared L Strasburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loren H. Rieseberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (6), pp.1341-1355. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msp043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci controlling water use efficiency and related traits in Quercus robur L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (2), pp.263-278. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-007-0107-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci of tolerance to waterlogging in a European Oak (&amp;lt;em&amp;gt;Quercus Robur&amp;lt;/em&amp;gt; L.): physiological relevance and temporal effect patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (4), pp.422-434. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2006.01629.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rampant Gene Exchange Across a Strong Reproductive Barrier Between the Annual Sunflowers, Helianthus annuus and H. petiolaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Yatabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan C. Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loren H. Rieseberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 175 (4), pp.1883-1893. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.106.064469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci mapping for vegetative propagation in pedunculate oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelista Bertocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (4), pp.369-374. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2005032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci mapping for vegetative propagation in pedunculate oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelista Bertocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (4), pp.369-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage mapping of osmotic stress induced genes of oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilga Porth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kornel Burg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (1), pp.31-40. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-005-0005-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of quantitative trait loci controlling bud burst and height growth in Quercus robur L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodenes-Brezard Bodénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelista Bertocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 109 (8), pp.1648-1659. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-004-1789-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-situ conservation of black poplar in Europe: genetic diversity in nine gene bank collections and their value for nature development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vanden Broeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ivens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Halfmaerten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Slycken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108, pp.969-981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome scanning for interspecific differentiation between two closely related oak species [Quercus robur L. and Q. petraea (Matt.) Liebl.]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scotti Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Porth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goicoechea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 168 (3), pp.1615-1626. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.104.026849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of genomic regions differentiating oak species assessed by QTL detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodenes-Brezard Bodénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92 (1), pp.20-30. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.hdy.6800358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parc national des Cévennes et l’adaptation des forêts au changement climatique. Publié dans GREC-SUD & RECO, 2020, Adaptation du Parc national des Cévennes au changement climatique et à ses impacts, ouvrage collectif co-édité par l’Association pour l’innovation et la recherche au service du climat (AIR Climat) et le Réseau d'expertise sur les changements climatiques en Occitanie (RECO), 56 p. ISBN : 978-2-491380-00-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pin de Salzmann, une essence autochtone à privilégier dans les peuplements de moyennes montagnes des Cévennes. Publié dans GREC-SUD & RECO, 2020, Adaptation du Parc national des Cévennes au changement climatique et à ses impacts, ouvrage collectif co-édité par l’Association pour l’innovation et la recherche au service du climat (AIR Climat) et le Réseau d'expertise sur les changements climatiques en Occitanie (RECO), 56 p. ISBN : 978-2-491380-00-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fagaceae trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Casasoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodenes-Brezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome mapping and molecular breeding in plants. Forest trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2007, Genome Mapping and Molecular Breeding in Plants, 978-3-5403-4540-4. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-34541-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet DIGEMAC &amp;quot;Diversité génétique dans le Massif central &amp;quot;. Mission d’accompagnement technique et méthodologique pour étudier la résilience des forêts face au changement climatique dans 3 parcs naturels régionaux (PNR) du Massif central. Financement dans le cadre du projet « Biodiversité de l’inter-parcs du Massif central ». Opération « Forêts anciennes volet 4 ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Pringarbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche synthétique de la caractérisation de la pineraie à pin de Salzmann dans les Gorges du Tarn dans le cadre du projet Occigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Sousa Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Brunetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Drenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Emberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche synthétique de la caractérisation de la pineraie à pin de Salzmann au col d'Uglas dans le cadre du projet Occigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Sousa Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Brunetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Drenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Emberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche synthétique de la caractérisation de la hétraie du bois de Triès étudiée dans le cadre du projet Occigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Sousa Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Brunetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Drenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique de la Convention MAAF-INRAE &amp;quot;CONSERVATION + SELECTION&amp;quot; 2023-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final : Réseau Expérimental Forestier d’Essences de diversification pour le Renouvellement des forêts (REFER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eisner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Loubaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FCBA; INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel adaptatif du sapin de Bornmüller en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique de la Convention MAAF-INRAE &amp;quot;CONSERVATION + SELECTION&amp;quot; 2022-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise génétique pour l'identification taxonomique (au niveau sous espèce) de quatre cent cinquante arbres appartenant à l'espèce Pinus nigra Arnold dans la Vallée de Mialet (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasradin Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Pringarbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE URFM; UEFM. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise génétique pour l'identification taxonomique (au niveau sous espèce) de vingt arbres appartenant à l'espèce Pinus nigra Arnold dans la forêt communale de Banne (07).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE URFM. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise génétique pour l'identification taxonomique (au niveau sous espèce) de vingt-huit arbres appartenant à l'espèce Pinus nigra Arnold dans les Hautes Vallées de la Cèze et du Luech.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE URFM. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise génétique pour l'identification taxonomique (au niveau sous espèce) de quarante arbres appartenant à l'espèce Pinus nigra Arnold dans la vallée de Mialet (30) et dans les vallées cévenoles voisines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] UR0629 URFM Ecologie des Forêts Méditerranéennes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise génétique pour l'identification taxonomique (au niveau sous espèce) de vingt-trois arbres appartenant à l'espèce Pinus nigra Arnold dans deux sites : Forêt Domaniale du Plateau et Forêt Domaniale de Mallemoisson, Alpes de Haute Provence, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE URFM. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de la sylviculture du pin laricio en France dans le contexte de la maladie des bandes rouges : Quels sont les déterminants de la vulnérabilité du pin laricio à la maladie des bandes rouges ? Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Balay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea Nogent sur Vernisson; CNPF; DSF; IGN; INRA; ONF. 2019, pp.144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise génétique pour l'identification taxonomique (au niveau sous espèce) de quatorze arbres appartenant à l'espèce Pinus nigra Arnold dans le Domaine Départemental de Nature d'Abeau en Ardèche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme global de conservation des populations françaises de pin de Salzmann 2008 -2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE URFM. 2018, pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise génétique pour l'identification taxonomique (au niveau sous espèce) de onze arbres appartenant à l'espèce Pinus nigra Arnold dans le site “les Bauxites” à la Tour sur Orb, dans le cadre d’un projet d’implantation d’un parc photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE URFM. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la capacité de résilience des forêts anciennes et des vieilles forêts par des approches de génétique, écologique et écophysiologique : Présentation du projet Occigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Quelle(s) gestion(s) de la forêt face à l’impact climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PNR du Pilat; IPAMAC, May 2024, Marlhes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats des études génétiques sur le pin de Salzmann et perspectives de gestion sur le site natura 2000 de la vallée du Gardon de Mialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sobczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres naturalistes d'Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union des associations naturalistes d'Occitanie, Mar 2024, Gruissan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserving genetic diversity in the climate change era: strategy used for a rare and threatened conifer in France, Salzmann’s pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth International Botanical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth patterns, climate sensitivity and resilience of silver fir trees (Abies alba Mill.) differ along a gradient of time since the last harvest in the Central Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transilvania University of Braşov; Faculty of Silviculture and Forest Engineering, Jun 2024, Brasov, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable de la diversité génétique des arbres forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique Pluribois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; Réserve Naturelle Nationale Forêt de la Massane, Jun 2024, Banyuls, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation de la diversité génétique à l’heure du changement climatique : stratégie déployée pour un conifère rare et menacé en France, le pin de Salzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Sousa Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">commission des ressources génétiques forestières (CRGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Sainte Baume, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation of relict and mature forests: towards an integrative approach that takes genetic diversity into account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium Occigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Mediterranean Plant Conservation Week (4MPCW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génétique du Cormier (sorbus domestica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence grand public dans le cadre du projet de science participative Cormier 3R : Convergence Cormier - Réseau, Ressources et Résilience d'un arbre oublié au service de la transition agro-écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Au pays d'en haut, Nov 2022, Lavaur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCCIGEN - Caractérisation de la capacité de résilience des forêts anciennes et des vieilles forêts d’Occitanie : Approche génétique, écologique et écophysiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges autour des programmes de recherche menés à la Réserve Naturelle de la Forêt de la Massane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité génétique et gestion forestière au service de la forêt dans un contexte de changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préservation de la diversité génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Montels-PNR des Pyrénées ariégeoises-, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation des ressources génétiques forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génétique évolutive au service de la gestion et de la conservation des forêts. Formation : ONF - FNE - SEPANSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Pierroton, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les connaissances en génétique évolutive et leur application pour la conservation et la gestion de la diversité génétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génétique évolutive au service de la gestion et de la conservation des forêts. Formation : ONF - FNE - SEPANSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Pierroton, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité génétique et gestion forestière au service de la forêt dans un contexte de changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préservation de la diversité génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Montels-PNR des Pyrénées ariégeoises-, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la diversité génétique dans la sylviculture et la gestion durable des forêts. Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum "Adaptation des forêts du Vercors aux changements climatiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lans en Vercors Le Caim, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pin noir et ses sous-espèces. Histoire évolutive, variabilité morphologique, diversité génétique, exigence écologique, comparaison de la performance des sous-espèces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du département Santé des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspective pour la collection nationale de pin de Salzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasradin Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission des ressources génétiques forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, VisioConference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation des ressources génétiques du cormier (Sorbus domestica L..)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Reilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission des ressources génétiques forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threats, strengths and challenges of the Mediterranean forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de la nature de l'UICN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UICN - Comité français, Sep 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occigen - Characterization of the resilience capacity of old-growth forests in Occitanie: Genetic, ecological and ecophysiological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kick-off meeting Occigen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction d'espèces exotiques : Quel avenir pour nos forêts ? Quelle perception par le public ? Approche contemporaines et rétrospectives dans les sapinières méditerranéennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kick-off-meeting projet Perplex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution, acclimatation et adaptation au changement climatique des sapins euro-méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Département Santé des Forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets d’études sur l’adaptation du hêtre et des différentes espèces de sapins méditerranéen et de leurs hybrides dans le contexte du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts d'Exception du Boscodon et de l'Aigoual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hort de Dieu-Mont Aigoual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la diversité génétique dans la sylviculture et la gestion durable des forêts Pourquoi ? Comment ? https://www.youtube.com/watch?v=uBsQusBSqxQ&list=PLkbp-9JTEVtR5ObgLouugaByJjdjCTtZu&index=6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARREFOUR CLIMAT 2020 journée forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Foix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation entre sapins méditerranéens et pectiné quels processus d’adaptation ? Quel avenir pour les anciens tests de comparaison de provenances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel avenir pour les anciens tests de provenances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Luc en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution, acclimatation et adaptation au changement climatique de quelques résineux méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Département Santé des Forêts Bourgogne-Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Couchey, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre biodiversité et changement climatique, exemple des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat : la nature, source de solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Régionale Pour l’Environnement PACA (ARPE). Avignon, FRA., Apr 2019, Avignon, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution et adaptation au changement climatique chez les sapins méditerranéens. Mise en place d’un site d’étude sur le Mont Ventoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société botanique du Vaucluse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Chateauneuf de Gadagne, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic and evolutionary history of the European black pine (Pinus nigra Arn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Spanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe AFORGEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alpine Forest Genomics Network (AFORGEN). INT., Jun 2018, Kranjska Gora, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of tropical tree species complexes: species delimitation and adaptive genetic variation in the Brazil nut clade (Lecythidaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jehanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Birgit Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tysklind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of Tropical Ecology (GTOE2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. pp.393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différentes échelles de structuration dans l'espace des adaptations locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation des forêts au changement climatique (Académie de l'agriculture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Oct 2018, Paris, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic and evolutionary history of Abies alba in the pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe AFORGEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Kranjska Gora, Slovenia. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire évolutive, diversité génétique et risques d’hybridation chez le pin de Salzmann (P. nigra salzmanni)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pin de Salzmann</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission des ressources génétiques forestières (CRGF). FRA., Dec 2017, Banne, France. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic history of Abies alba Mill. in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Vulpes Rabat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite synthèse sur le sapin : son histoire démographique, sa capacité d'adaptation à réagir aux variations environnementales, des pistes pour sa gestion future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). Avignon, FRA., Jun 2017, Avignon, France. 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization and patterns of adaptive genetic variation in tropical trees of the Bertholletia clade (Lecythidaceae) in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jehanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Birgit Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica El Mutjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the German Society for Tropical Ecology (GTOE2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les réponses des écosystèmes forestiers au changement climatique pour bien anticiper les conséquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Journé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ans du RENECOFOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Office National des Forêts (ONF). FRA., Oct 2017, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite synthèse sur le sapin : son histoire démographique, sa capacité d'adaptation à réagir aux variations environnementales, des pistes pour sa gestion future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche pour le Développement (IRD). FRA., Jun 2017, Montpellier, France. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization and the evolution of tropical tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Torroba-Balmori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Rakotonandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamalala Rakotondrafara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demography at different scales in the wide-spread tropical species Symphonia globulifera (Clusiaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Torroba-Balmori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas L. Parchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Heer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago C. González-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics and Forest Tree Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgeographic adaptation in tree stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tysklind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization and the evolution of tropical tree species complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Torroba-Balmori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Rakotonandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamalala Rakotondrafara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics and Forest Tree Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization and the evolution of tropical tree species complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Torroba-Balmori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Birgit Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Rakotonandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Excellence Laboratory “Centre for the study of biodiversity in Amazonia"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Cayenne, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of disruptive selection in the adaptation of two closely related species of tropical trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Casalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Troispoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evoluzione 2013. 5th congress of the Italian Society for Evolutionary Biology, Italie, 28-30 août</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité intra-spécifique des réponses des échanges gazeux foliaires et de la discrimination isotopique du carbone à l’augmentation de la concentration atmosphérique en CO2 chez le chêne pédonculé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavière Torti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Écologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of leaf carbon isotope composition for a pedunculate Oak family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics and conservation of genetic diversity in forest ecosystems. International Conference DYGEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Strasbourg, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating genomic regions involved in pest resistance in poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Ardon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating genomic regions involved in pest resistance in poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Rencontre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid regeneration dynamics in a mixed plantation of interfertile species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Deral-Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Evolutionary Biology (ESEB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Barcelone, Spain. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a non-destructive method for assessing species purity in Euro-Mediterranean firs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seed orchards : The key stage in forest tree breeding and sustainable forest management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Brasov, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term monitoring of leaf phenology for two forest tree species located at their hot and dry, southern margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHENOLOGY 2022 - Phenology at the crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des échantillons végétaux à l'Unité de Recherche Ecologie des Forêts Méditerranéennes INRA-PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Transversale EFPA 2019 Echantillons biologiques et Qualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of tropical tree species complexes: species delimitation and adaptive genetic variation in the Brazil nut clade (Lecythidaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jehanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Birgit Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tysklind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of tropical tree species complexes: species delimitation and adaptive genetic variation in the Brazil nut clade (Lecythidaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jehanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina B Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tysklind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Joint Congress on Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the breeding debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Reheul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Amdahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Annichiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Eucarpia symposium section Fodder crops and amenity grasses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ghent, Belgium. Springer International Publishing Switzerland, 337 p., 2016, Breeding in a world of scarcity. Proceedings of the 2015 meeting of the section "Forage crops and amenity grasses" of Eucarpia. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28932-8_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate QTLs for durable resistance to Melampsora larici-populina leaf rust identified in hybrid poplars.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10.Plant and Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, San Diego, United States. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of QTLs in Populus Trichocarpa linked with partial resistance to foliar rust Melampsora larici populina (race E2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Orléans, France. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction d’espèces exotiques : Quel avenir pour nos forêts ? Quelles perceptions du public pour les espèces exotiques ? Approches rétrospectives et contemporaines dans les sapinières méditerranéennes (projet Perplex). Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasradin Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation des ressources génétiques du cormier (Cormus domestica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Cormier (Sorbus domestica.) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline del Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Sapin de Céphalonie (Abies cephalonica) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">interview pour le magazine Epsiloon. N°11. Les vieux arbres sont les gardiens des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">interview audio de Valérie Greffoz. Epsiloon. Les vieux arbres sont les gardiens de la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epsiloon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Sapin pectiné (&amp;lt;i&amp;gt;Abies alba&amp;lt;/i&amp;gt;) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance sur la diversité génétique du pin de Salzmann ( Pinus nigra subsp. salzmannii) en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’adaptation des sapins méditerranéens introduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d’utilisation des matériels forestiers de reproduction : Sapin de Bornmüller.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fornes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Sapin de Bornmüller (Abies bornmuelleriana) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d’utilisation des matériels forestiers de reproduction : Sapin d’Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. del Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Sapin d'Espagne (&amp;lt;i&amp;gt;Abies pinsapo&amp;lt;/i&amp;gt; Boiss.) (2ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline del Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d’utilisation des matériels forestiers de reproduction : Sapin de Céphalonie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fornes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive effects of geographic origin on tree ring width and radial growth -climate relationships in Pinus nigra Arnold, the European black pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Tallieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low genetic diversity and high phenotypic plasticity for growth traits and growth-climate relationships in Pinus nigra Arnold, the European black pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Tallieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195614v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic structure of the European black pine (Pinus nigra Arnold) is shaped by its recent Holocene demographic history.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Spanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des régions génomiques différenciant deux espèces proches: le chêne sessile (Quercus petraea) et le chêne pédonculé (Q. robur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Henri Poincaré (Nancy 1), 2003. Français. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02830992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des régions génomiques différenciant deux espèces proches : le chêne sessile (Quercus petraea) et le chêne pédonculé (Q. robur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylviculture, foresterie. Université Henri Poincaré - Nancy 1, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2003NAN10059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01754427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation de la diversité génétique à l'heure du changement climatique : stratégie déployée pour un conifère rare et menacé en France, le pin de Salzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de conservation du pin de Salzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tremel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId469"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.71428571429px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Caroline Scotti-Saintagne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">généticienne des populations d'arbres forestiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Mes projets de recherche se concentrent sur la caractérisation de la diversité génétique (neutre et adaptative) afin de conserver les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ressources génétiques locales et de tester leur capacité d'adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. J'ai travaillé pendant dix ans en Guyane où j'ai étudié la forêt amazonienne, aujourd'hui je m'intéresse à la forêt méditerranéene. J'accorde une attention particulière à l'étude des flux de gènes, que ce soit entre populations ou entre espèces étroitement apparentées, dans le but à la fois de préserver les ressources génétiques locales de l'hybridation ou de favoriser l'adaptation lorsque les ressources locales ne sont plus disponibles. J'ai des liens avec les acteurs de la gestion forestière (Office national des forêts (ONF), Centre national de la propriété forestière (CNPF), les organisations de conservation (Natura 2000, Conservatoire d'espaces naturels).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">depuis 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ingénieure de recherche dans l’unité de recherche écologie des forêts méditerranéennes (URFM) à Avignon. Equipe « Biologie des populations et Evolution »</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ingénieur de recherche en biologie à l’INRA. UMR Ecofog, Kourou (Guyane Française). Equipe écologie des populations. Etude des processus évolutifs à l’origine de la diversification des espèces d’arbres de la forêt tropicale humide.Responsable du laboratoire de génétique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chercheur contractuel en génétique écologique à l’INRA.UMR Ecofog, Kourou (Guyane Française). Etude des processus historiques et sélectifs à l’origine de la structuration de la diversité génétique dans les arbres de la forêt tropicale humide.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Post-doctorat en génétique de la spéciation à l’Université de l’Indiana, Bloomington, Etats-Unis. Laboratoire dirigé par Loren Rieseberg. Effet des réarrangements chromosomiques dans la divergence adaptative de deux espèces de tournesol (Helianthus Annuus et H. petiolaris).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1999-2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> thèse de doctorat en Sciences (Faculté des Sciences), Université de Nancy Poincaré, France. Organisation de la différenciation génétique dans le complexe des chênes blancs européens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis impliquée dans plusieurs projets de recherche à l'échelle régionale, nationale et européenne. En particulier, je coordonne une étude sur la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">résilience des vieilles forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Projet Occigen, 2021-2025) et je participe à des projets sur l'impact de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">hybridation dans l'adaptation des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Projet ANR Flores, 2022-2026, projet européen Optforest, 2022-2026). Je suis membre de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">commission des ressources génétiques forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et je participe à l'élaboration des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">fiches de recommandation pour l'utilisation du matériel forestier de reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Sapins, pins noir, Cormier). Je suis co-animatrice de la division 2.02 &amp;quot;Amélioration et ressources génétiques des conifères méditerraéens&amp;quot; à l'union internationale des organismes de recherche forestière (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Report of Diplodia mutila Causing Canker and Dieback in the Service Tree in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Fernandez-Conradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasradin Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Disease Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (2), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ndr2.70087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why conserve genetic diversity? A perspective based on a case study with a European conifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, XX, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcaf041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared spectroscopy-based models correctly classify Abies alba seed origin and predict germination properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Poughon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lepoittevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Mihai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 597, pp.123068. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2025.123068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond proxies: towards ecophysiological indicators of drought resistance for forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (9), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpaf090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling the gaps: Original chronologies of silver fir (Abies alba Mill.) and European beech (Fagus sylvatica L.) living trees in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta D’Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.111596. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and population structuring of Pistacia lentiscus L. across Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Mezni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 67 (1), pp.19-30. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15287/afr.2024.2573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive strategy for the conservation of forest tree genetic diversity: an example with the protected Pinus nigra subsp. salzmannii (Dunal) Franco in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Sousa Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, pp.469-480. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10592-023-01581-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotiques et autochtones en forêt de protection : le cas des pins noirs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, HS1, pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment conserver la diversité génétique et le potentiel évolutif des arbres forestiers ? Le cas facilement généralisable du pin de Salzmann (Pinus nigra subsp. salzmannii (Dunal) Franco) en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A de Sousa Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mazini Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (4), pp.299-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Schwarzkiefer aus zwei Populationen in Deutschland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhidin Šeho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFZ DerWALD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulversement climatique. Le rôle des arboretums.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 671, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 14-year series of leaf phenological data collected for European beech (Fagus sylvatica L.) and silver fir (Abies alba Mill.) from their geographic range margins in south-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-023-01193-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du stockage des échantillons : évaluer l'effet du temps et de la méthode de conservation du matériel végétal sur la quantité et la qualité de l'ADN extrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp.99-111. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Genetics Research in the Mediterranean Basin: Bibliometric Analysis, Knowledge Gaps, and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abulaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Aleksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Forestry Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40725-022-00169-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pins laricio sont-ils tous égaux face à la maladie des bandes rouges ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ginisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 259, pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'effet de la conservation du matériel végétal sur la quantité et la qualité de l'ADN, en vue de la mise en place d'une politique de gestion du stockage des échantillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers des techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature of mid‐Pleistocene lineages in the European silver fir ( Abies alba Mill.) at its geographic distribution margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (16), pp.10984-10999. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.7886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrepancies between genetic and ecological divergence patterns suggest a complex biogeographic history in a Neotropical genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Binelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (11), pp.4726-4738. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgeographic local adaptation and ecotype distributions: The role of selective processes on early life‐history traits in sympatric, ecologically divergent Symphonia populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tysklind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Tinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Casalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (19), pp.10735-10753. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mont Ventoux, un massif forestier modèle pour les études de biogéographie : le cas du sapin pectiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63-64, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science forestière face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Garance Voyageuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary relevance of lineages in the European black pine (Pinus nigra) in the transcriptomic era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Cattonaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (2), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-020-1424-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hyperdominant tropical tree Eschweilera coriacea (Lecythidaceae) shows higher genetic heterogeneity than sympatric Eschweilera species in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petronelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153 (1), pp.67-81. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5091/plecevo.2020.1565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloroplast DNA variation in a hyperdiverse tropical tree community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (8), pp.4897-4905. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Variation and Differentiation of Hylesia metabus (Lepidoptera: Saturniidae): Moths of Public Health Importance in French Guiana and in Venezuela.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Ciminera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melfran Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (1), pp.137 - 148. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jme/tjy167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent, Late Pleistocene fragmentation shaped the phylogeographic structure of the European black pine (Pinus nigra Arnold)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Spanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (5), pp.76. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-019-1381-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pin de Salzmann : une espèce à protéger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Turion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Garance Voyageuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altitudinal gradients, biogeographic history and microhabitat adaptation affect fine-scale spatial genetic structure in African and Neotropical populations of an ancient tropical tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Torroba Balmori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Birgit Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Heer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago C. Gonzalez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (8), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0182515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-specific alleles at a β-tubulin gene show significant associations with leaf morphological variation within Quercus petraea and Q. robur populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilga Porth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Garnier‐géré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Klápště</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousry A. El-Kassaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (4), 13 p. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-016-1041-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical rainforests that persisted: inferences from the Quaternary demographic history of eight tree species in the Guiana shield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Binelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of genomic tools in a widespread tropical tree, Symphonia globulifera L.f.: a new low-coverage draft genome, SNP and SSR markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Seoane Zonjic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocío Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalo Claros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gonzalez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, on-line (4), </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.77-103. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral and adaptive drivers of microgeographic genetic divergence within continuous populations: The case of the neotropical tree Eperua falcata (Aubl.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), 23 p. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0121394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome skimming by shotgun sequencing helps resolve the phylogeny of a pantropical tree family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean G. Male</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Delsuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (5), pp.966 - 975. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the diet of elusive rainforest herbivores in next generation sequencing era? The tapir as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0060799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazon diversification and cross-Andean dispersal of the widespread Neotropical tree species Jacaranda copaia (Bignoniaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher W. Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni G. Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Troispoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (4), pp.707-719. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2012.02797.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of a species complex of lowland Neotropical rain forest trees (Carapa, Meliaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher W. Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni G. Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (4), pp.676-692. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2011.02678.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular divergence in tropical tree populations occupying environmental mosaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Audigeos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Traissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (3), pp.529 - 544. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.12069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botany, genetics and ethnobotany: a crossed investigation on the elusive tapir's diet in French Guiana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Andrivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (10), pp.e25850. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0025850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00676374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of primers for candidate genes for mechano-sensing in five Neotropical tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malia Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Louisanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fournier-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Roeckel-Drevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (3), pp.655-661. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-010-0363-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genomic architecture of sexual dimorphism in the dioecious plant Silene latifolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Delph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Arntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (10), pp.2873-2886. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01048.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting relations between diversity of candidate genes and variation of bud burst in natural and segregating populations of European oaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Derory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelista Bertocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Graignic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (4), pp.401-411. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2009.170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquaporins in the wild: natural genetic diversity and selective pressure in the PIP gene family in five neotropical tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Audigeos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Buonamici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Boshier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (202), pp.202.1-202.18. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-10-202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation for growth, morphological, and physiological traits in a wild population of the Neotropical shade-tolerant rainforest tree Sextonia rubra (Mez) van der Werff (Lauraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Calvo-Vialettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Citterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Degen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (2), pp.319-329. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-009-0251-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting relationships between the diversity of candidate genes and variation of bud burst in natural and segregating populations of European oaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Derory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bertocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Graignic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 104 (5), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2009.134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterisation of 19 microsatellite loci from the Amazonian frog Adenomera andreae (Amplibia: anura: Leptodactylidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hataway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.217-220. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-009-9053-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic patterns of adaptive divergence between chromosomally differentiated sunflower species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared L Strasburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loren H. Rieseberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (6), pp.1341-1355. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msp043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci controlling water use efficiency and related traits in Quercus robur L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (2), pp.263-278. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-007-0107-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci of tolerance to waterlogging in a European Oak (&amp;lt;em&amp;gt;Quercus Robur&amp;lt;/em&amp;gt; L.): physiological relevance and temporal effect patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (4), pp.422-434. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2006.01629.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rampant Gene Exchange Across a Strong Reproductive Barrier Between the Annual Sunflowers, Helianthus annuus and H. petiolaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Yatabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan C. Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loren H. Rieseberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 175 (4), pp.1883-1893. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.106.064469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci mapping for vegetative propagation in pedunculate oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelista Bertocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (4), pp.369-374. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2005032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci mapping for vegetative propagation in pedunculate oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelista Bertocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (4), pp.369-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage mapping of osmotic stress induced genes of oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilga Porth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kornel Burg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (1), pp.31-40. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-005-0005-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of quantitative trait loci controlling bud burst and height growth in Quercus robur L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodenes-Brezard Bodénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelista Bertocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 109 (8), pp.1648-1659. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-004-1789-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-situ conservation of black poplar in Europe: genetic diversity in nine gene bank collections and their value for nature development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vanden Broeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ivens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Halfmaerten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Slycken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108, pp.969-981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome scanning for interspecific differentiation between two closely related oak species [Quercus robur L. and Q. petraea (Matt.) Liebl.]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scotti Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Porth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goicoechea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 168 (3), pp.1615-1626. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.104.026849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of genomic regions differentiating oak species assessed by QTL detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodenes-Brezard Bodénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92 (1), pp.20-30. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.hdy.6800358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parc national des Cévennes et l’adaptation des forêts au changement climatique. Publié dans GREC-SUD & RECO, 2020, Adaptation du Parc national des Cévennes au changement climatique et à ses impacts, ouvrage collectif co-édité par l’Association pour l’innovation et la recherche au service du climat (AIR Climat) et le Réseau d'expertise sur les changements climatiques en Occitanie (RECO), 56 p. ISBN : 978-2-491380-00-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pin de Salzmann, une essence autochtone à privilégier dans les peuplements de moyennes montagnes des Cévennes. Publié dans GREC-SUD & RECO, 2020, Adaptation du Parc national des Cévennes au changement climatique et à ses impacts, ouvrage collectif co-édité par l’Association pour l’innovation et la recherche au service du climat (AIR Climat) et le Réseau d'expertise sur les changements climatiques en Occitanie (RECO), 56 p. ISBN : 978-2-491380-00-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fagaceae trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Casasoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodenes-Brezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome mapping and molecular breeding in plants. Forest trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2007, Genome Mapping and Molecular Breeding in Plants, 978-3-5403-4540-4. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-34541-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet DIGEMAC &amp;quot;Diversité génétique dans le Massif central &amp;quot;. Mission d’accompagnement technique et méthodologique pour étudier la résilience des forêts face au changement climatique dans 3 parcs naturels régionaux (PNR) du Massif central. Financement dans le cadre du projet « Biodiversité de l’inter-parcs du Massif central ». Opération « Forêts anciennes volet 4 ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Pringarbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche synthétique de la caractérisation de la pineraie à pin de Salzmann au col d'Uglas dans le cadre du projet Occigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Sousa Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Brunetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Drenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Emberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche synthétique de la caractérisation de la pineraie à pin de Salzmann dans les Gorges du Tarn dans le cadre du projet Occigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Sousa Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Brunetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Drenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Emberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche synthétique de la caractérisation de la hétraie du bois de Triès étudiée dans le cadre du projet Occigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Sousa Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Brunetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Drenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique de la Convention MAAF-INRAE &amp;quot;CONSERVATION + SELECTION&amp;quot; 2023-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final : Réseau Expérimental Forestier d’Essences de diversification pour le Renouvellement des forêts (REFER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eisner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Loubaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FCBA; INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel adaptatif du sapin de Bornmüller en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique de la Convention MAAF-INRAE &amp;quot;CONSERVATION + SELECTION&amp;quot; 2022-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise génétique pour l'identification taxonomique (au niveau sous espèce) de quatre cent cinquante arbres appartenant à l'espèce Pinus nigra Arnold dans la Vallée de Mialet (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasradin Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Pringarbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE URFM; UEFM. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise génétique pour l'identification taxonomique (au niveau sous espèce) de vingt arbres appartenant à l'espèce Pinus nigra Arnold dans la forêt communale de Banne (07).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE URFM. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise génétique pour l'identification taxonomique (au niveau sous espèce) de vingt-huit arbres appartenant à l'espèce Pinus nigra Arnold dans les Hautes Vallées de la Cèze et du Luech.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE URFM. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise génétique pour l'identification taxonomique (au niveau sous espèce) de quarante arbres appartenant à l'espèce Pinus nigra Arnold dans la vallée de Mialet (30) et dans les vallées cévenoles voisines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] UR0629 URFM Ecologie des Forêts Méditerranéennes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise génétique pour l'identification taxonomique (au niveau sous espèce) de vingt-trois arbres appartenant à l'espèce Pinus nigra Arnold dans deux sites : Forêt Domaniale du Plateau et Forêt Domaniale de Mallemoisson, Alpes de Haute Provence, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE URFM. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de la sylviculture du pin laricio en France dans le contexte de la maladie des bandes rouges : Quels sont les déterminants de la vulnérabilité du pin laricio à la maladie des bandes rouges ? Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Balay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea Nogent sur Vernisson; CNPF; DSF; IGN; INRA; ONF. 2019, pp.144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise génétique pour l'identification taxonomique (au niveau sous espèce) de quatorze arbres appartenant à l'espèce Pinus nigra Arnold dans le Domaine Départemental de Nature d'Abeau en Ardèche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme global de conservation des populations françaises de pin de Salzmann 2008 -2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE URFM. 2018, pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise génétique pour l'identification taxonomique (au niveau sous espèce) de onze arbres appartenant à l'espèce Pinus nigra Arnold dans le site “les Bauxites” à la Tour sur Orb, dans le cadre d’un projet d’implantation d’un parc photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE URFM. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats des études génétiques sur le pin de Salzmann et perspectives de gestion sur le site natura 2000 de la vallée du Gardon de Mialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sobczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres naturalistes d'Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union des associations naturalistes d'Occitanie, Mar 2024, Gruissan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la capacité de résilience des forêts anciennes et des vieilles forêts par des approches de génétique, écologique et écophysiologique : Présentation du projet Occigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Quelle(s) gestion(s) de la forêt face à l’impact climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PNR du Pilat; IPAMAC, May 2024, Marlhes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserving genetic diversity in the climate change era: strategy used for a rare and threatened conifer in France, Salzmann’s pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth International Botanical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth patterns, climate sensitivity and resilience of silver fir trees (Abies alba Mill.) differ along a gradient of time since the last harvest in the Central Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transilvania University of Braşov; Faculty of Silviculture and Forest Engineering, Jun 2024, Brasov, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable de la diversité génétique des arbres forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique Pluribois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; Réserve Naturelle Nationale Forêt de la Massane, Jun 2024, Banyuls, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation de la diversité génétique à l’heure du changement climatique : stratégie déployée pour un conifère rare et menacé en France, le pin de Salzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Sousa Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">commission des ressources génétiques forestières (CRGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Sainte Baume, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation of relict and mature forests: towards an integrative approach that takes genetic diversity into account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium Occigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Mediterranean Plant Conservation Week (4MPCW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génétique du Cormier (sorbus domestica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence grand public dans le cadre du projet de science participative Cormier 3R : Convergence Cormier - Réseau, Ressources et Résilience d'un arbre oublié au service de la transition agro-écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Au pays d'en haut, Nov 2022, Lavaur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité génétique et gestion forestière au service de la forêt dans un contexte de changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préservation de la diversité génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Montels-PNR des Pyrénées ariégeoises-, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCCIGEN - Caractérisation de la capacité de résilience des forêts anciennes et des vieilles forêts d’Occitanie : Approche génétique, écologique et écophysiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges autour des programmes de recherche menés à la Réserve Naturelle de la Forêt de la Massane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation des ressources génétiques forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génétique évolutive au service de la gestion et de la conservation des forêts. Formation : ONF - FNE - SEPANSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Pierroton, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité génétique et gestion forestière au service de la forêt dans un contexte de changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préservation de la diversité génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Montels-PNR des Pyrénées ariégeoises-, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les connaissances en génétique évolutive et leur application pour la conservation et la gestion de la diversité génétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génétique évolutive au service de la gestion et de la conservation des forêts. Formation : ONF - FNE - SEPANSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Pierroton, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la diversité génétique dans la sylviculture et la gestion durable des forêts. Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum "Adaptation des forêts du Vercors aux changements climatiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lans en Vercors Le Caim, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspective pour la collection nationale de pin de Salzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasradin Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission des ressources génétiques forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, VisioConference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pin noir et ses sous-espèces. Histoire évolutive, variabilité morphologique, diversité génétique, exigence écologique, comparaison de la performance des sous-espèces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du département Santé des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threats, strengths and challenges of the Mediterranean forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de la nature de l'UICN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UICN - Comité français, Sep 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation des ressources génétiques du cormier (Sorbus domestica L..)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Reilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission des ressources génétiques forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occigen - Characterization of the resilience capacity of old-growth forests in Occitanie: Genetic, ecological and ecophysiological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kick-off meeting Occigen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction d'espèces exotiques : Quel avenir pour nos forêts ? Quelle perception par le public ? Approche contemporaines et rétrospectives dans les sapinières méditerranéennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kick-off-meeting projet Perplex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution, acclimatation et adaptation au changement climatique des sapins euro-méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Département Santé des Forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets d’études sur l’adaptation du hêtre et des différentes espèces de sapins méditerranéen et de leurs hybrides dans le contexte du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts d'Exception du Boscodon et de l'Aigoual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hort de Dieu-Mont Aigoual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la diversité génétique dans la sylviculture et la gestion durable des forêts Pourquoi ? Comment ? https://www.youtube.com/watch?v=uBsQusBSqxQ&list=PLkbp-9JTEVtR5ObgLouugaByJjdjCTtZu&index=6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARREFOUR CLIMAT 2020 journée forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Foix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation entre sapins méditerranéens et pectiné quels processus d’adaptation ? Quel avenir pour les anciens tests de comparaison de provenances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel avenir pour les anciens tests de provenances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Luc en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution, acclimatation et adaptation au changement climatique de quelques résineux méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Département Santé des Forêts Bourgogne-Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Couchey, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre biodiversité et changement climatique, exemple des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat : la nature, source de solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Régionale Pour l’Environnement PACA (ARPE). Avignon, FRA., Apr 2019, Avignon, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution et adaptation au changement climatique chez les sapins méditerranéens. Mise en place d’un site d’étude sur le Mont Ventoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société botanique du Vaucluse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Chateauneuf de Gadagne, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic and evolutionary history of the European black pine (Pinus nigra Arn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Spanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe AFORGEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alpine Forest Genomics Network (AFORGEN). INT., Jun 2018, Kranjska Gora, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of tropical tree species complexes: species delimitation and adaptive genetic variation in the Brazil nut clade (Lecythidaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jehanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Birgit Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tysklind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of Tropical Ecology (GTOE2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. pp.393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différentes échelles de structuration dans l'espace des adaptations locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation des forêts au changement climatique (Académie de l'agriculture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Oct 2018, Paris, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic and evolutionary history of Abies alba in the pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe AFORGEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Kranjska Gora, Slovenia. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire évolutive, diversité génétique et risques d’hybridation chez le pin de Salzmann (P. nigra salzmanni)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pin de Salzmann</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission des ressources génétiques forestières (CRGF). FRA., Dec 2017, Banne, France. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic history of Abies alba Mill. in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Vulpes Rabat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite synthèse sur le sapin : son histoire démographique, sa capacité d'adaptation à réagir aux variations environnementales, des pistes pour sa gestion future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). Avignon, FRA., Jun 2017, Avignon, France. 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization and patterns of adaptive genetic variation in tropical trees of the Bertholletia clade (Lecythidaceae) in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jehanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Birgit Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica El Mutjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the German Society for Tropical Ecology (GTOE2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les réponses des écosystèmes forestiers au changement climatique pour bien anticiper les conséquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Journé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ans du RENECOFOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Office National des Forêts (ONF). FRA., Oct 2017, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite synthèse sur le sapin : son histoire démographique, sa capacité d'adaptation à réagir aux variations environnementales, des pistes pour sa gestion future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche pour le Développement (IRD). FRA., Jun 2017, Montpellier, France. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization and the evolution of tropical tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Torroba-Balmori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Rakotonandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamalala Rakotondrafara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demography at different scales in the wide-spread tropical species Symphonia globulifera (Clusiaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Torroba-Balmori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas L. Parchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Heer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago C. González-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics and Forest Tree Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgeographic adaptation in tree stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tysklind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization and the evolution of tropical tree species complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Torroba-Balmori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Rakotonandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamalala Rakotondrafara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics and Forest Tree Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization and the evolution of tropical tree species complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Torroba-Balmori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Birgit Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Rakotonandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Excellence Laboratory “Centre for the study of biodiversity in Amazonia"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Cayenne, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of disruptive selection in the adaptation of two closely related species of tropical trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Casalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Troispoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evoluzione 2013. 5th congress of the Italian Society for Evolutionary Biology, Italie, 28-30 août</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité intra-spécifique des réponses des échanges gazeux foliaires et de la discrimination isotopique du carbone à l’augmentation de la concentration atmosphérique en CO2 chez le chêne pédonculé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavière Torti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Écologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of leaf carbon isotope composition for a pedunculate Oak family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics and conservation of genetic diversity in forest ecosystems. International Conference DYGEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Strasbourg, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating genomic regions involved in pest resistance in poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Ardon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating genomic regions involved in pest resistance in poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Rencontre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid regeneration dynamics in a mixed plantation of interfertile species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Deral-Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Evolutionary Biology (ESEB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Barcelone, Spain. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a non-destructive method for assessing species purity in Euro-Mediterranean firs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seed orchards : The key stage in forest tree breeding and sustainable forest management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Brasov, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term monitoring of leaf phenology for two forest tree species located at their hot and dry, southern margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHENOLOGY 2022 - Phenology at the crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des échantillons végétaux à l'Unité de Recherche Ecologie des Forêts Méditerranéennes INRA-PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Transversale EFPA 2019 Echantillons biologiques et Qualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of tropical tree species complexes: species delimitation and adaptive genetic variation in the Brazil nut clade (Lecythidaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jehanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Birgit Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tysklind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of tropical tree species complexes: species delimitation and adaptive genetic variation in the Brazil nut clade (Lecythidaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jehanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina B Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tysklind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Joint Congress on Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the breeding debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Reheul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Amdahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Annichiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Eucarpia symposium section Fodder crops and amenity grasses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ghent, Belgium. Springer International Publishing Switzerland, 337 p., 2016, Breeding in a world of scarcity. Proceedings of the 2015 meeting of the section "Forage crops and amenity grasses" of Eucarpia. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28932-8_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate QTLs for durable resistance to Melampsora larici-populina leaf rust identified in hybrid poplars.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10.Plant and Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, San Diego, United States. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of QTLs in Populus Trichocarpa linked with partial resistance to foliar rust Melampsora larici populina (race E2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Orléans, France. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction d’espèces exotiques : Quel avenir pour nos forêts ? Quelles perceptions du public pour les espèces exotiques ? Approches rétrospectives et contemporaines dans les sapinières méditerranéennes (projet Perplex). Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasradin Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation des ressources génétiques du cormier (Cormus domestica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Cormier (Sorbus domestica.) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline del Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Sapin de Céphalonie (Abies cephalonica) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">interview pour le magazine Epsiloon. N°11. Les vieux arbres sont les gardiens des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">interview audio de Valérie Greffoz. Epsiloon. Les vieux arbres sont les gardiens de la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epsiloon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance sur la diversité génétique du pin de Salzmann ( Pinus nigra subsp. salzmannii) en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Sapin pectiné (&amp;lt;i&amp;gt;Abies alba&amp;lt;/i&amp;gt;) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’adaptation des sapins méditerranéens introduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d’utilisation des matériels forestiers de reproduction : Sapin de Bornmüller.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fornes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Sapin de Bornmüller (Abies bornmuelleriana) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d’utilisation des matériels forestiers de reproduction : Sapin d’Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. del Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Sapin d'Espagne (&amp;lt;i&amp;gt;Abies pinsapo&amp;lt;/i&amp;gt; Boiss.) (2ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline del Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d’utilisation des matériels forestiers de reproduction : Sapin de Céphalonie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fornes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive effects of geographic origin on tree ring width and radial growth -climate relationships in Pinus nigra Arnold, the European black pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Tallieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low genetic diversity and high phenotypic plasticity for growth traits and growth-climate relationships in Pinus nigra Arnold, the European black pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Tallieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195614v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic structure of the European black pine (Pinus nigra Arnold) is shaped by its recent Holocene demographic history.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Spanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des régions génomiques différenciant deux espèces proches: le chêne sessile (Quercus petraea) et le chêne pédonculé (Q. robur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Henri Poincaré (Nancy 1), 2003. Français. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02830992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des régions génomiques différenciant deux espèces proches : le chêne sessile (Quercus petraea) et le chêne pédonculé (Q. robur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylviculture, foresterie. Université Henri Poincaré - Nancy 1, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2003NAN10059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01754427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation de la diversité génétique à l'heure du changement climatique : stratégie déployée pour un conifère rare et menacé en France, le pin de Salzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de conservation du pin de Salzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tremel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId469"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30A42D2E"/>
+    <w:nsid w:val="596AF907"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244701v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Poughon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vicente" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Mihai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.123068" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441610v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasradin Touhami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thevenet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Thevenet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ndr2.70087" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05068037v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf041" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283676v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Copie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaf090" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078884v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D&#8217;Andrea" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111596" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665807v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Mezni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hamrouni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15287/afr.2024.2573" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301676v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Sousa Rodrigues" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fady" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-023-01581-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954340v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954353v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Sousa Rodrigues" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mazini Rodrigues" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618661v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhidin &#352;eho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099104v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230363v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01193-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624294v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lingrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Correard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art12" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746104v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Esposito" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abulaila" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Aleksic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-022-00169-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533381v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Giovannelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Matz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336843v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318278v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7886" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539604v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Binelli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Montaigne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sabatier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6227" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948828v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tinaut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Casalis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6731" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624155v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Olsson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cattonaro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Vendramin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-020-1424-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726693v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473705v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02536332v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petronelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2020.1565" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02108230v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;ger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5096" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627413v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ciminera" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melfran Herrera" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjy167" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02465935v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Spanu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-019-1381-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894847v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Turion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608324v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengfeng Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Torroba Balmori" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Birgit Budde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Heer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182515" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634711v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilga Porth" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kl&#225;p&#353;t&#283;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousry A. El-Kassaby" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-016-1041-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512150v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barthe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13949" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512127v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Seoane Zonjic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Bautista" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalo Claros" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12605" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204220v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Brousseau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Foll" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121394" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204217v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean G. Male" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bardon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Delsuc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12246" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/571EC33E523C5191DB8417BD028F05B453FE6D96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190578v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hibert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060799" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032410v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Dick" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2012.02797.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032395v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2011.02678.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032412v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Audigeos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Traissac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12069" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00676374v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Andrivot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gonzalez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025850" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019738v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Chevolot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Azri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier-Leblanc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0363-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J2PNP2VC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032136v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Delph" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Arntz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01048.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L5H6L4NP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032156v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelista Bertocchi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Graignic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.170" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032078v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Buonamici" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belkadi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rymer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boshier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-202" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032145v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Calvo-Vialettes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Citterio" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Degen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-009-0251-8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6B2D6682E0A34D780963857D8F86564C6E078B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01084548v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Derory" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertocchi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Dantec" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Graignic" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.134" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032133v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fouquet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubut" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hataway" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-009-9053-4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032153v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared L Strasburg" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Lai" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren H. Rieseberg" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp043" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032066v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-007-0107-z" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VNL6LW69-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665582v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Jolivet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01629.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667941v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Yatabe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan C. Kane" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.064469" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680270v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005032" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883894v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674926v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornel Burg" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-005-0005-1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40ED4B120C95878C03897361A1EC99324064DA8F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681266v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1789-3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L2M17NSM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676782v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Storme" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanden Broeck" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ivens" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Halfmaerten" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Slycken" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583698v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scotti Saintagne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariette" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Porth" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goicoechea" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.026849" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678139v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800358" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943915v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943912v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189181v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Casasoli" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sisco" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-34541-1_5" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228696v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Petit" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pringarbe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524065v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Sousa Rodrigues" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brunetto" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drenou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Emberger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524039v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524400v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203541v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718289v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eisner" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Loubaney" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bouttier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fournier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266113v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195716v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770866v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528965v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529358v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529229v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529584v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336070v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Audin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Balay" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chartier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couteau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529576v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734704v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529605v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954782v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954835v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sobczak" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Capon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04956252v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619929v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954873v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954896v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295288v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Occigen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03950981v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681655v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681692v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681611v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Collin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681623v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951053v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529824v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231873v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529759v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529818v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thevenet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Reilhan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brahic" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529792v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529862v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529873v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231850v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681645v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03054859v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788733v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rei" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vauthier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789179v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790449v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437585v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925625v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837405v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jehanne" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784903v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785571v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789232v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925639v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785843v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837406v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica El Mutjar" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619007v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788755v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798941v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Torroba-Balmori" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Rakotonandrasana" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamalala Rakotondrafara" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741590v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L. Parchman" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Budde" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594984v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741525v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800055v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627541v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caron" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762345v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Torti" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dizengremel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830897v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770282v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faivre Rampant" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delplanque" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769904v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247078v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deral-Vella" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621943v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887777v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873311v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786265v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948623v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608832v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Reheul" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aper" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amdahl" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Annichiarico" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arts" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28932-8_48" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762337v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662770v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lesage" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacan" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954955v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954908v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814247v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline del Ben" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gonin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810909v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pierangelo" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951032v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951025v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809212v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951044v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03950975v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665809v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierangelo" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ricodeau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fornes" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810834v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665802v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. del Ben" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811028v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665814v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528456v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tallieu" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195614v2" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791732v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02830992v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754427v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Saintagne" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN10059" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331033v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790766v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tremel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441610v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasradin Touhami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thevenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Thevenet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ndr2.70087" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05068037v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf041" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244701v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Poughon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vicente" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Mihai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.123068" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283676v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Copie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaf090" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078884v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D&#8217;Andrea" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111596" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665807v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Mezni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hamrouni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15287/afr.2024.2573" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301676v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Sousa Rodrigues" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fady" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-023-01581-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954340v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954353v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Sousa Rodrigues" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mazini Rodrigues" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618661v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhidin &#352;eho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099104v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230363v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01193-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624294v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lingrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Correard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art12" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746104v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Esposito" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abulaila" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Aleksic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-022-00169-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533381v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Giovannelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Matz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336843v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318278v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7886" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539604v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Binelli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Montaigne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sabatier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6227" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948828v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tinaut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Casalis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6731" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726693v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473705v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624155v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Olsson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cattonaro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Vendramin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-020-1424-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02536332v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petronelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2020.1565" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02108230v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;ger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5096" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627413v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ciminera" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melfran Herrera" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjy167" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02465935v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Spanu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-019-1381-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894847v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Turion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608324v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengfeng Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Torroba Balmori" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Birgit Budde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Heer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182515" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634711v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilga Porth" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kl&#225;p&#353;t&#283;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousry A. El-Kassaby" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-016-1041-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512150v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barthe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13949" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512127v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Seoane Zonjic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Bautista" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalo Claros" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12605" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204220v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Brousseau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Foll" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121394" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204217v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean G. Male" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bardon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Delsuc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12246" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/571EC33E523C5191DB8417BD028F05B453FE6D96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190578v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hibert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060799" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032410v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Dick" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2012.02797.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032395v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2011.02678.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032412v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Audigeos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Traissac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12069" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00676374v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Andrivot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gonzalez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025850" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019738v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Chevolot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Azri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier-Leblanc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0363-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J2PNP2VC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032136v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Delph" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Arntz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01048.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L5H6L4NP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032156v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelista Bertocchi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Graignic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.170" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032078v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Buonamici" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belkadi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rymer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boshier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-202" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032145v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Calvo-Vialettes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Citterio" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Degen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-009-0251-8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6B2D6682E0A34D780963857D8F86564C6E078B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01084548v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Derory" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertocchi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Dantec" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Graignic" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.134" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032133v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fouquet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubut" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hataway" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-009-9053-4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032153v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared L Strasburg" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Lai" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren H. Rieseberg" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp043" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032066v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-007-0107-z" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VNL6LW69-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665582v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Jolivet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01629.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667941v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Yatabe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan C. Kane" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.064469" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680270v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005032" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883894v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674926v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornel Burg" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-005-0005-1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40ED4B120C95878C03897361A1EC99324064DA8F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681266v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1789-3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L2M17NSM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676782v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Storme" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanden Broeck" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ivens" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Halfmaerten" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Slycken" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583698v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scotti Saintagne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariette" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Porth" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goicoechea" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.026849" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678139v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800358" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943915v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943912v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189181v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Casasoli" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sisco" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-34541-1_5" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228696v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Petit" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pringarbe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524039v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Sousa Rodrigues" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brunetto" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drenou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Emberger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524065v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524400v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203541v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718289v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eisner" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Loubaney" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bouttier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fournier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266113v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195716v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770866v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528965v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529358v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529229v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529584v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336070v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Audin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Balay" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chartier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couteau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529576v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734704v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529605v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954835v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sobczak" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Capon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954782v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04956252v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619929v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954873v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954896v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295288v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Occigen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03950981v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681692v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681655v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681611v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Collin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951053v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681623v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529824v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529759v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231873v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529792v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529818v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thevenet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Reilhan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brahic" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529862v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529873v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231850v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681645v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03054859v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788733v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rei" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vauthier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789179v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790449v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437585v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925625v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837405v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jehanne" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784903v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785571v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789232v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925639v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785843v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837406v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica El Mutjar" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619007v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788755v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798941v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Torroba-Balmori" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Rakotonandrasana" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamalala Rakotondrafara" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741590v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L. Parchman" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Budde" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594984v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741525v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800055v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627541v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caron" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762345v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Torti" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dizengremel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830897v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770282v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faivre Rampant" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delplanque" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769904v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247078v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deral-Vella" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621943v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887777v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873311v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786265v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948623v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608832v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Reheul" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aper" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amdahl" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Annichiarico" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arts" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28932-8_48" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762337v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662770v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lesage" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacan" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954955v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954908v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814247v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline del Ben" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gonin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810909v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pierangelo" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951032v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951025v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951044v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809212v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03950975v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665809v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierangelo" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ricodeau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fornes" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810834v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665802v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. del Ben" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811028v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665814v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528456v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tallieu" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195614v2" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791732v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02830992v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754427v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Saintagne" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN10059" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331033v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790766v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tremel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>