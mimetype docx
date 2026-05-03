--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.71428571429px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Caroline Scotti-Saintagne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">généticienne des populations d'arbres forestiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Mes projets de recherche se concentrent sur la caractérisation de la diversité génétique (neutre et adaptative) afin de conserver les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ressources génétiques locales et de tester leur capacité d'adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. J'ai travaillé pendant dix ans en Guyane où j'ai étudié la forêt amazonienne, aujourd'hui je m'intéresse à la forêt méditerranéene. J'accorde une attention particulière à l'étude des flux de gènes, que ce soit entre populations ou entre espèces étroitement apparentées, dans le but à la fois de préserver les ressources génétiques locales de l'hybridation ou de favoriser l'adaptation lorsque les ressources locales ne sont plus disponibles. J'ai des liens avec les acteurs de la gestion forestière (Office national des forêts (ONF), Centre national de la propriété forestière (CNPF), les organisations de conservation (Natura 2000, Conservatoire d'espaces naturels).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">depuis 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ingénieure de recherche dans l’unité de recherche écologie des forêts méditerranéennes (URFM) à Avignon. Equipe « Biologie des populations et Evolution »</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ingénieur de recherche en biologie à l’INRA. UMR Ecofog, Kourou (Guyane Française). Equipe écologie des populations. Etude des processus évolutifs à l’origine de la diversification des espèces d’arbres de la forêt tropicale humide.Responsable du laboratoire de génétique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chercheur contractuel en génétique écologique à l’INRA.UMR Ecofog, Kourou (Guyane Française). Etude des processus historiques et sélectifs à l’origine de la structuration de la diversité génétique dans les arbres de la forêt tropicale humide.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Post-doctorat en génétique de la spéciation à l’Université de l’Indiana, Bloomington, Etats-Unis. Laboratoire dirigé par Loren Rieseberg. Effet des réarrangements chromosomiques dans la divergence adaptative de deux espèces de tournesol (Helianthus Annuus et H. petiolaris).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1999-2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> thèse de doctorat en Sciences (Faculté des Sciences), Université de Nancy Poincaré, France. Organisation de la différenciation génétique dans le complexe des chênes blancs européens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis impliquée dans plusieurs projets de recherche à l'échelle régionale, nationale et européenne. En particulier, je coordonne une étude sur la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">résilience des vieilles forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Projet Occigen, 2021-2025) et je participe à des projets sur l'impact de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">hybridation dans l'adaptation des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Projet ANR Flores, 2022-2026, projet européen Optforest, 2022-2026). Je suis membre de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">commission des ressources génétiques forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et je participe à l'élaboration des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">fiches de recommandation pour l'utilisation du matériel forestier de reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Sapins, pins noir, Cormier). Je suis co-animatrice de la division 2.02 &amp;quot;Amélioration et ressources génétiques des conifères méditerraéens&amp;quot; à l'union internationale des organismes de recherche forestière (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Report of Diplodia mutila Causing Canker and Dieback in the Service Tree in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Fernandez-Conradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasradin Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Disease Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (2), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ndr2.70087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why conserve genetic diversity? A perspective based on a case study with a European conifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, XX, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcaf041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared spectroscopy-based models correctly classify Abies alba seed origin and predict germination properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Poughon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lepoittevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Mihai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 597, pp.123068. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2025.123068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond proxies: towards ecophysiological indicators of drought resistance for forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (9), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpaf090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling the gaps: Original chronologies of silver fir (Abies alba Mill.) and European beech (Fagus sylvatica L.) living trees in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta D’Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.111596. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and population structuring of Pistacia lentiscus L. across Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Mezni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 67 (1), pp.19-30. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15287/afr.2024.2573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive strategy for the conservation of forest tree genetic diversity: an example with the protected Pinus nigra subsp. salzmannii (Dunal) Franco in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Sousa Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, pp.469-480. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10592-023-01581-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotiques et autochtones en forêt de protection : le cas des pins noirs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, HS1, pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment conserver la diversité génétique et le potentiel évolutif des arbres forestiers ? Le cas facilement généralisable du pin de Salzmann (Pinus nigra subsp. salzmannii (Dunal) Franco) en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A de Sousa Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mazini Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (4), pp.299-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Schwarzkiefer aus zwei Populationen in Deutschland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhidin Šeho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFZ DerWALD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulversement climatique. Le rôle des arboretums.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 671, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 14-year series of leaf phenological data collected for European beech (Fagus sylvatica L.) and silver fir (Abies alba Mill.) from their geographic range margins in south-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-023-01193-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du stockage des échantillons : évaluer l'effet du temps et de la méthode de conservation du matériel végétal sur la quantité et la qualité de l'ADN extrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp.99-111. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Genetics Research in the Mediterranean Basin: Bibliometric Analysis, Knowledge Gaps, and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abulaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Aleksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Forestry Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40725-022-00169-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pins laricio sont-ils tous égaux face à la maladie des bandes rouges ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ginisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 259, pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'effet de la conservation du matériel végétal sur la quantité et la qualité de l'ADN, en vue de la mise en place d'une politique de gestion du stockage des échantillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers des techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature of mid‐Pleistocene lineages in the European silver fir ( Abies alba Mill.) at its geographic distribution margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (16), pp.10984-10999. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.7886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrepancies between genetic and ecological divergence patterns suggest a complex biogeographic history in a Neotropical genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Binelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (11), pp.4726-4738. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgeographic local adaptation and ecotype distributions: The role of selective processes on early life‐history traits in sympatric, ecologically divergent Symphonia populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tysklind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Tinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Casalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (19), pp.10735-10753. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mont Ventoux, un massif forestier modèle pour les études de biogéographie : le cas du sapin pectiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63-64, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science forestière face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Garance Voyageuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary relevance of lineages in the European black pine (Pinus nigra) in the transcriptomic era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Cattonaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (2), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-020-1424-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hyperdominant tropical tree Eschweilera coriacea (Lecythidaceae) shows higher genetic heterogeneity than sympatric Eschweilera species in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petronelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153 (1), pp.67-81. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5091/plecevo.2020.1565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloroplast DNA variation in a hyperdiverse tropical tree community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (8), pp.4897-4905. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Variation and Differentiation of Hylesia metabus (Lepidoptera: Saturniidae): Moths of Public Health Importance in French Guiana and in Venezuela.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Ciminera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melfran Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (1), pp.137 - 148. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jme/tjy167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent, Late Pleistocene fragmentation shaped the phylogeographic structure of the European black pine (Pinus nigra Arnold)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Spanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (5), pp.76. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-019-1381-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pin de Salzmann : une espèce à protéger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Turion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Garance Voyageuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altitudinal gradients, biogeographic history and microhabitat adaptation affect fine-scale spatial genetic structure in African and Neotropical populations of an ancient tropical tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Torroba Balmori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Birgit Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Heer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago C. Gonzalez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (8), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0182515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-specific alleles at a β-tubulin gene show significant associations with leaf morphological variation within Quercus petraea and Q. robur populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilga Porth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Garnier‐géré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Klápště</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousry A. El-Kassaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (4), 13 p. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-016-1041-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical rainforests that persisted: inferences from the Quaternary demographic history of eight tree species in the Guiana shield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Binelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of genomic tools in a widespread tropical tree, Symphonia globulifera L.f.: a new low-coverage draft genome, SNP and SSR markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Seoane Zonjic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocío Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalo Claros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gonzalez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, on-line (4), </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.77-103. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral and adaptive drivers of microgeographic genetic divergence within continuous populations: The case of the neotropical tree Eperua falcata (Aubl.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), 23 p. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0121394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome skimming by shotgun sequencing helps resolve the phylogeny of a pantropical tree family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean G. Male</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Delsuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (5), pp.966 - 975. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the diet of elusive rainforest herbivores in next generation sequencing era? The tapir as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0060799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazon diversification and cross-Andean dispersal of the widespread Neotropical tree species Jacaranda copaia (Bignoniaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher W. Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni G. Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Troispoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (4), pp.707-719. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2012.02797.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of a species complex of lowland Neotropical rain forest trees (Carapa, Meliaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher W. Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni G. Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (4), pp.676-692. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2011.02678.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular divergence in tropical tree populations occupying environmental mosaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Audigeos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Traissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (3), pp.529 - 544. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.12069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botany, genetics and ethnobotany: a crossed investigation on the elusive tapir's diet in French Guiana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Andrivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (10), pp.e25850. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0025850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00676374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of primers for candidate genes for mechano-sensing in five Neotropical tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malia Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Louisanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fournier-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Roeckel-Drevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (3), pp.655-661. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-010-0363-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genomic architecture of sexual dimorphism in the dioecious plant Silene latifolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Delph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Arntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (10), pp.2873-2886. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01048.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting relations between diversity of candidate genes and variation of bud burst in natural and segregating populations of European oaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Derory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelista Bertocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Graignic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (4), pp.401-411. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2009.170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquaporins in the wild: natural genetic diversity and selective pressure in the PIP gene family in five neotropical tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Audigeos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Buonamici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Boshier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (202), pp.202.1-202.18. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-10-202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation for growth, morphological, and physiological traits in a wild population of the Neotropical shade-tolerant rainforest tree Sextonia rubra (Mez) van der Werff (Lauraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Calvo-Vialettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Citterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Degen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (2), pp.319-329. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-009-0251-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting relationships between the diversity of candidate genes and variation of bud burst in natural and segregating populations of European oaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Derory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bertocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Graignic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 104 (5), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2009.134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterisation of 19 microsatellite loci from the Amazonian frog Adenomera andreae (Amplibia: anura: Leptodactylidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hataway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.217-220. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-009-9053-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic patterns of adaptive divergence between chromosomally differentiated sunflower species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared L Strasburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loren H. Rieseberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (6), pp.1341-1355. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msp043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci controlling water use efficiency and related traits in Quercus robur L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (2), pp.263-278. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-007-0107-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci of tolerance to waterlogging in a European Oak (&amp;lt;em&amp;gt;Quercus Robur&amp;lt;/em&amp;gt; L.): physiological relevance and temporal effect patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (4), pp.422-434. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2006.01629.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rampant Gene Exchange Across a Strong Reproductive Barrier Between the Annual Sunflowers, Helianthus annuus and H. petiolaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Yatabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan C. Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loren H. Rieseberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 175 (4), pp.1883-1893. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.106.064469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci mapping for vegetative propagation in pedunculate oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelista Bertocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (4), pp.369-374. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2005032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci mapping for vegetative propagation in pedunculate oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelista Bertocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (4), pp.369-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage mapping of osmotic stress induced genes of oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilga Porth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kornel Burg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (1), pp.31-40. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-005-0005-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of quantitative trait loci controlling bud burst and height growth in Quercus robur L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodenes-Brezard Bodénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelista Bertocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 109 (8), pp.1648-1659. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-004-1789-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-situ conservation of black poplar in Europe: genetic diversity in nine gene bank collections and their value for nature development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vanden Broeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ivens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Halfmaerten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Slycken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108, pp.969-981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome scanning for interspecific differentiation between two closely related oak species [Quercus robur L. and Q. petraea (Matt.) Liebl.]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scotti Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Porth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goicoechea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 168 (3), pp.1615-1626. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.104.026849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of genomic regions differentiating oak species assessed by QTL detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodenes-Brezard Bodénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92 (1), pp.20-30. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.hdy.6800358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parc national des Cévennes et l’adaptation des forêts au changement climatique. Publié dans GREC-SUD & RECO, 2020, Adaptation du Parc national des Cévennes au changement climatique et à ses impacts, ouvrage collectif co-édité par l’Association pour l’innovation et la recherche au service du climat (AIR Climat) et le Réseau d'expertise sur les changements climatiques en Occitanie (RECO), 56 p. ISBN : 978-2-491380-00-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pin de Salzmann, une essence autochtone à privilégier dans les peuplements de moyennes montagnes des Cévennes. Publié dans GREC-SUD & RECO, 2020, Adaptation du Parc national des Cévennes au changement climatique et à ses impacts, ouvrage collectif co-édité par l’Association pour l’innovation et la recherche au service du climat (AIR Climat) et le Réseau d'expertise sur les changements climatiques en Occitanie (RECO), 56 p. ISBN : 978-2-491380-00-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fagaceae trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Casasoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodenes-Brezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome mapping and molecular breeding in plants. Forest trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2007, Genome Mapping and Molecular Breeding in Plants, 978-3-5403-4540-4. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-34541-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet DIGEMAC &amp;quot;Diversité génétique dans le Massif central &amp;quot;. Mission d’accompagnement technique et méthodologique pour étudier la résilience des forêts face au changement climatique dans 3 parcs naturels régionaux (PNR) du Massif central. Financement dans le cadre du projet « Biodiversité de l’inter-parcs du Massif central ». Opération « Forêts anciennes volet 4 ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Pringarbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche synthétique de la caractérisation de la pineraie à pin de Salzmann au col d'Uglas dans le cadre du projet Occigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Sousa Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Brunetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Drenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Emberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche synthétique de la caractérisation de la pineraie à pin de Salzmann dans les Gorges du Tarn dans le cadre du projet Occigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Sousa Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Brunetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Drenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Emberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche synthétique de la caractérisation de la hétraie du bois de Triès étudiée dans le cadre du projet Occigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Sousa Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Brunetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Drenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique de la Convention MAAF-INRAE &amp;quot;CONSERVATION + SELECTION&amp;quot; 2023-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final : Réseau Expérimental Forestier d’Essences de diversification pour le Renouvellement des forêts (REFER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eisner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Loubaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FCBA; INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel adaptatif du sapin de Bornmüller en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique de la Convention MAAF-INRAE &amp;quot;CONSERVATION + SELECTION&amp;quot; 2022-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise génétique pour l'identification taxonomique (au niveau sous espèce) de quatre cent cinquante arbres appartenant à l'espèce Pinus nigra Arnold dans la Vallée de Mialet (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasradin Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Pringarbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE URFM; UEFM. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise génétique pour l'identification taxonomique (au niveau sous espèce) de vingt arbres appartenant à l'espèce Pinus nigra Arnold dans la forêt communale de Banne (07).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE URFM. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise génétique pour l'identification taxonomique (au niveau sous espèce) de vingt-huit arbres appartenant à l'espèce Pinus nigra Arnold dans les Hautes Vallées de la Cèze et du Luech.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE URFM. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise génétique pour l'identification taxonomique (au niveau sous espèce) de quarante arbres appartenant à l'espèce Pinus nigra Arnold dans la vallée de Mialet (30) et dans les vallées cévenoles voisines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] UR0629 URFM Ecologie des Forêts Méditerranéennes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise génétique pour l'identification taxonomique (au niveau sous espèce) de vingt-trois arbres appartenant à l'espèce Pinus nigra Arnold dans deux sites : Forêt Domaniale du Plateau et Forêt Domaniale de Mallemoisson, Alpes de Haute Provence, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE URFM. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de la sylviculture du pin laricio en France dans le contexte de la maladie des bandes rouges : Quels sont les déterminants de la vulnérabilité du pin laricio à la maladie des bandes rouges ? Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Balay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea Nogent sur Vernisson; CNPF; DSF; IGN; INRA; ONF. 2019, pp.144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise génétique pour l'identification taxonomique (au niveau sous espèce) de quatorze arbres appartenant à l'espèce Pinus nigra Arnold dans le Domaine Départemental de Nature d'Abeau en Ardèche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme global de conservation des populations françaises de pin de Salzmann 2008 -2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE URFM. 2018, pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise génétique pour l'identification taxonomique (au niveau sous espèce) de onze arbres appartenant à l'espèce Pinus nigra Arnold dans le site “les Bauxites” à la Tour sur Orb, dans le cadre d’un projet d’implantation d’un parc photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE URFM. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats des études génétiques sur le pin de Salzmann et perspectives de gestion sur le site natura 2000 de la vallée du Gardon de Mialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sobczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres naturalistes d'Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union des associations naturalistes d'Occitanie, Mar 2024, Gruissan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la capacité de résilience des forêts anciennes et des vieilles forêts par des approches de génétique, écologique et écophysiologique : Présentation du projet Occigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Quelle(s) gestion(s) de la forêt face à l’impact climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PNR du Pilat; IPAMAC, May 2024, Marlhes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserving genetic diversity in the climate change era: strategy used for a rare and threatened conifer in France, Salzmann’s pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth International Botanical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth patterns, climate sensitivity and resilience of silver fir trees (Abies alba Mill.) differ along a gradient of time since the last harvest in the Central Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transilvania University of Braşov; Faculty of Silviculture and Forest Engineering, Jun 2024, Brasov, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable de la diversité génétique des arbres forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique Pluribois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; Réserve Naturelle Nationale Forêt de la Massane, Jun 2024, Banyuls, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation de la diversité génétique à l’heure du changement climatique : stratégie déployée pour un conifère rare et menacé en France, le pin de Salzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Sousa Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">commission des ressources génétiques forestières (CRGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Sainte Baume, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation of relict and mature forests: towards an integrative approach that takes genetic diversity into account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium Occigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Mediterranean Plant Conservation Week (4MPCW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génétique du Cormier (sorbus domestica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence grand public dans le cadre du projet de science participative Cormier 3R : Convergence Cormier - Réseau, Ressources et Résilience d'un arbre oublié au service de la transition agro-écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Au pays d'en haut, Nov 2022, Lavaur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité génétique et gestion forestière au service de la forêt dans un contexte de changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préservation de la diversité génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Montels-PNR des Pyrénées ariégeoises-, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCCIGEN - Caractérisation de la capacité de résilience des forêts anciennes et des vieilles forêts d’Occitanie : Approche génétique, écologique et écophysiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges autour des programmes de recherche menés à la Réserve Naturelle de la Forêt de la Massane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation des ressources génétiques forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génétique évolutive au service de la gestion et de la conservation des forêts. Formation : ONF - FNE - SEPANSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Pierroton, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité génétique et gestion forestière au service de la forêt dans un contexte de changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préservation de la diversité génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Montels-PNR des Pyrénées ariégeoises-, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les connaissances en génétique évolutive et leur application pour la conservation et la gestion de la diversité génétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génétique évolutive au service de la gestion et de la conservation des forêts. Formation : ONF - FNE - SEPANSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Pierroton, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la diversité génétique dans la sylviculture et la gestion durable des forêts. Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum "Adaptation des forêts du Vercors aux changements climatiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lans en Vercors Le Caim, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspective pour la collection nationale de pin de Salzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasradin Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission des ressources génétiques forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, VisioConference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pin noir et ses sous-espèces. Histoire évolutive, variabilité morphologique, diversité génétique, exigence écologique, comparaison de la performance des sous-espèces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du département Santé des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threats, strengths and challenges of the Mediterranean forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de la nature de l'UICN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UICN - Comité français, Sep 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation des ressources génétiques du cormier (Sorbus domestica L..)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Reilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission des ressources génétiques forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occigen - Characterization of the resilience capacity of old-growth forests in Occitanie: Genetic, ecological and ecophysiological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kick-off meeting Occigen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction d'espèces exotiques : Quel avenir pour nos forêts ? Quelle perception par le public ? Approche contemporaines et rétrospectives dans les sapinières méditerranéennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kick-off-meeting projet Perplex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution, acclimatation et adaptation au changement climatique des sapins euro-méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Département Santé des Forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets d’études sur l’adaptation du hêtre et des différentes espèces de sapins méditerranéen et de leurs hybrides dans le contexte du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts d'Exception du Boscodon et de l'Aigoual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hort de Dieu-Mont Aigoual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la diversité génétique dans la sylviculture et la gestion durable des forêts Pourquoi ? Comment ? https://www.youtube.com/watch?v=uBsQusBSqxQ&list=PLkbp-9JTEVtR5ObgLouugaByJjdjCTtZu&index=6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARREFOUR CLIMAT 2020 journée forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Foix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation entre sapins méditerranéens et pectiné quels processus d’adaptation ? Quel avenir pour les anciens tests de comparaison de provenances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel avenir pour les anciens tests de provenances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Luc en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution, acclimatation et adaptation au changement climatique de quelques résineux méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Département Santé des Forêts Bourgogne-Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Couchey, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre biodiversité et changement climatique, exemple des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat : la nature, source de solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Régionale Pour l’Environnement PACA (ARPE). Avignon, FRA., Apr 2019, Avignon, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution et adaptation au changement climatique chez les sapins méditerranéens. Mise en place d’un site d’étude sur le Mont Ventoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société botanique du Vaucluse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Chateauneuf de Gadagne, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic and evolutionary history of the European black pine (Pinus nigra Arn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Spanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe AFORGEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alpine Forest Genomics Network (AFORGEN). INT., Jun 2018, Kranjska Gora, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of tropical tree species complexes: species delimitation and adaptive genetic variation in the Brazil nut clade (Lecythidaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jehanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Birgit Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tysklind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of Tropical Ecology (GTOE2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. pp.393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différentes échelles de structuration dans l'espace des adaptations locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation des forêts au changement climatique (Académie de l'agriculture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Oct 2018, Paris, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic and evolutionary history of Abies alba in the pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe AFORGEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Kranjska Gora, Slovenia. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire évolutive, diversité génétique et risques d’hybridation chez le pin de Salzmann (P. nigra salzmanni)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pin de Salzmann</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission des ressources génétiques forestières (CRGF). FRA., Dec 2017, Banne, France. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic history of Abies alba Mill. in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Vulpes Rabat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite synthèse sur le sapin : son histoire démographique, sa capacité d'adaptation à réagir aux variations environnementales, des pistes pour sa gestion future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). Avignon, FRA., Jun 2017, Avignon, France. 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization and patterns of adaptive genetic variation in tropical trees of the Bertholletia clade (Lecythidaceae) in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jehanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Birgit Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica El Mutjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the German Society for Tropical Ecology (GTOE2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les réponses des écosystèmes forestiers au changement climatique pour bien anticiper les conséquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Journé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ans du RENECOFOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Office National des Forêts (ONF). FRA., Oct 2017, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite synthèse sur le sapin : son histoire démographique, sa capacité d'adaptation à réagir aux variations environnementales, des pistes pour sa gestion future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche pour le Développement (IRD). FRA., Jun 2017, Montpellier, France. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization and the evolution of tropical tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Torroba-Balmori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Rakotonandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamalala Rakotondrafara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demography at different scales in the wide-spread tropical species Symphonia globulifera (Clusiaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Torroba-Balmori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas L. Parchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Heer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago C. González-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics and Forest Tree Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgeographic adaptation in tree stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tysklind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization and the evolution of tropical tree species complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Torroba-Balmori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Rakotonandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamalala Rakotondrafara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics and Forest Tree Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization and the evolution of tropical tree species complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Torroba-Balmori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Birgit Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Rakotonandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Excellence Laboratory “Centre for the study of biodiversity in Amazonia"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Cayenne, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of disruptive selection in the adaptation of two closely related species of tropical trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Casalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Troispoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evoluzione 2013. 5th congress of the Italian Society for Evolutionary Biology, Italie, 28-30 août</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité intra-spécifique des réponses des échanges gazeux foliaires et de la discrimination isotopique du carbone à l’augmentation de la concentration atmosphérique en CO2 chez le chêne pédonculé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavière Torti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Écologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of leaf carbon isotope composition for a pedunculate Oak family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics and conservation of genetic diversity in forest ecosystems. International Conference DYGEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Strasbourg, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating genomic regions involved in pest resistance in poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Ardon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating genomic regions involved in pest resistance in poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Rencontre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid regeneration dynamics in a mixed plantation of interfertile species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Deral-Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Evolutionary Biology (ESEB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Barcelone, Spain. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a non-destructive method for assessing species purity in Euro-Mediterranean firs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seed orchards : The key stage in forest tree breeding and sustainable forest management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Brasov, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term monitoring of leaf phenology for two forest tree species located at their hot and dry, southern margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHENOLOGY 2022 - Phenology at the crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des échantillons végétaux à l'Unité de Recherche Ecologie des Forêts Méditerranéennes INRA-PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Transversale EFPA 2019 Echantillons biologiques et Qualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of tropical tree species complexes: species delimitation and adaptive genetic variation in the Brazil nut clade (Lecythidaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jehanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Birgit Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tysklind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of tropical tree species complexes: species delimitation and adaptive genetic variation in the Brazil nut clade (Lecythidaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jehanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina B Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tysklind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Joint Congress on Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the breeding debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Reheul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Amdahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Annichiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Eucarpia symposium section Fodder crops and amenity grasses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ghent, Belgium. Springer International Publishing Switzerland, 337 p., 2016, Breeding in a world of scarcity. Proceedings of the 2015 meeting of the section "Forage crops and amenity grasses" of Eucarpia. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28932-8_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate QTLs for durable resistance to Melampsora larici-populina leaf rust identified in hybrid poplars.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10.Plant and Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, San Diego, United States. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of QTLs in Populus Trichocarpa linked with partial resistance to foliar rust Melampsora larici populina (race E2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Orléans, France. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction d’espèces exotiques : Quel avenir pour nos forêts ? Quelles perceptions du public pour les espèces exotiques ? Approches rétrospectives et contemporaines dans les sapinières méditerranéennes (projet Perplex). Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasradin Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation des ressources génétiques du cormier (Cormus domestica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Cormier (Sorbus domestica.) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline del Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Sapin de Céphalonie (Abies cephalonica) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">interview pour le magazine Epsiloon. N°11. Les vieux arbres sont les gardiens des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">interview audio de Valérie Greffoz. Epsiloon. Les vieux arbres sont les gardiens de la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epsiloon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance sur la diversité génétique du pin de Salzmann ( Pinus nigra subsp. salzmannii) en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Sapin pectiné (&amp;lt;i&amp;gt;Abies alba&amp;lt;/i&amp;gt;) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’adaptation des sapins méditerranéens introduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d’utilisation des matériels forestiers de reproduction : Sapin de Bornmüller.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fornes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Sapin de Bornmüller (Abies bornmuelleriana) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d’utilisation des matériels forestiers de reproduction : Sapin d’Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. del Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Sapin d'Espagne (&amp;lt;i&amp;gt;Abies pinsapo&amp;lt;/i&amp;gt; Boiss.) (2ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline del Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d’utilisation des matériels forestiers de reproduction : Sapin de Céphalonie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fornes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive effects of geographic origin on tree ring width and radial growth -climate relationships in Pinus nigra Arnold, the European black pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Tallieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low genetic diversity and high phenotypic plasticity for growth traits and growth-climate relationships in Pinus nigra Arnold, the European black pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Tallieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195614v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic structure of the European black pine (Pinus nigra Arnold) is shaped by its recent Holocene demographic history.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Spanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des régions génomiques différenciant deux espèces proches: le chêne sessile (Quercus petraea) et le chêne pédonculé (Q. robur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Henri Poincaré (Nancy 1), 2003. Français. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02830992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des régions génomiques différenciant deux espèces proches : le chêne sessile (Quercus petraea) et le chêne pédonculé (Q. robur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylviculture, foresterie. Université Henri Poincaré - Nancy 1, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2003NAN10059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01754427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation de la diversité génétique à l'heure du changement climatique : stratégie déployée pour un conifère rare et menacé en France, le pin de Salzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de conservation du pin de Salzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tremel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId469"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.71428571429px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Caroline Scotti-Saintagne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">généticienne des populations d'arbres forestiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Mes projets de recherche se concentrent sur la caractérisation de la diversité génétique (neutre et adaptative) afin de conserver les </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ressources génétiques locales et de tester leur capacité d'adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. J'ai travaillé pendant dix ans en Guyane où j'ai étudié la forêt amazonienne, aujourd'hui je m'intéresse à la forêt méditerranéene. J'accorde une attention particulière à l'étude des flux de gènes, que ce soit entre populations ou entre espèces étroitement apparentées, dans le but à la fois de préserver les ressources génétiques locales de l'hybridation ou de favoriser l'adaptation lorsque les ressources locales ne sont plus disponibles. J'ai des liens avec les acteurs de la gestion forestière (Office national des forêts (ONF), Centre national de la propriété forestière (CNPF), les organisations de conservation (Natura 2000, Conservatoire d'espaces naturels).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">depuis 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ingénieure de recherche dans l’unité de recherche écologie des forêts méditerranéennes (URFM) à Avignon. Equipe « Biologie des populations et Evolution »</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ingénieur de recherche en biologie à l’INRA. UMR Ecofog, Kourou (Guyane Française). Equipe écologie des populations. Etude des processus évolutifs à l’origine de la diversification des espèces d’arbres de la forêt tropicale humide.Responsable du laboratoire de génétique.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chercheur contractuel en génétique écologique à l’INRA.UMR Ecofog, Kourou (Guyane Française). Etude des processus historiques et sélectifs à l’origine de la structuration de la diversité génétique dans les arbres de la forêt tropicale humide.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Post-doctorat en génétique de la spéciation à l’Université de l’Indiana, Bloomington, Etats-Unis. Laboratoire dirigé par Loren Rieseberg. Effet des réarrangements chromosomiques dans la divergence adaptative de deux espèces de tournesol (Helianthus Annuus et H. petiolaris).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1999-2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> thèse de doctorat en Sciences (Faculté des Sciences), Université de Nancy Poincaré, France. Organisation de la différenciation génétique dans le complexe des chênes blancs européens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis impliquée dans plusieurs projets de recherche à l'échelle régionale, nationale et européenne. En particulier, je coordonne une étude sur la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">résilience des vieilles forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Projet Occigen, 2021-2025) et je participe à des projets sur l'impact de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">hybridation dans l'adaptation des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Projet ANR Flores, 2022-2026, projet européen Optforest, 2022-2026). Je suis membre de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">commission des ressources génétiques forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et je participe à l'élaboration des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">fiches de recommandation pour l'utilisation du matériel forestier de reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Sapins, pins noir, Cormier). Je suis co-animatrice de la division 2.02 &amp;quot;Amélioration et ressources génétiques des conifères méditerraéens&amp;quot; à l'union internationale des organismes de recherche forestière (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling the gaps: Original chronologies of silver fir (Abies alba Mill.) and European beech (Fagus sylvatica L.) living trees in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta D’Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.111596. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Report of Diplodia mutila Causing Canker and Dieback in the Service Tree in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Fernandez-Conradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasradin Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Disease Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (2), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ndr2.70087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why conserve genetic diversity? A perspective based on a case study with a European conifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, XX, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcaf041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared spectroscopy-based models correctly classify Abies alba seed origin and predict germination properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Poughon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lepoittevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Mihai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 597, pp.123068. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2025.123068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond proxies: towards ecophysiological indicators of drought resistance for forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (9), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpaf090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment conserver la diversité génétique et le potentiel évolutif des arbres forestiers ? Le cas facilement généralisable du pin de Salzmann (Pinus nigra subsp. salzmannii (Dunal) Franco) en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A de Sousa Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mazini Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (4), pp.299-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exotiques et autochtones en forêt de protection : le cas des pins noirs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, HS1, pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and population structuring of Pistacia lentiscus L. across Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Mezni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 67 (1), pp.19-30. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15287/afr.2024.2573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive strategy for the conservation of forest tree genetic diversity: an example with the protected Pinus nigra subsp. salzmannii (Dunal) Franco in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Sousa Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, pp.469-480. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10592-023-01581-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Schwarzkiefer aus zwei Populationen in Deutschland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhidin Šeho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFZ DerWALD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 14-year series of leaf phenological data collected for European beech (Fagus sylvatica L.) and silver fir (Abies alba Mill.) from their geographic range margins in south-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-023-01193-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulversement climatique. Le rôle des arboretums.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 671, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du stockage des échantillons : évaluer l'effet du temps et de la méthode de conservation du matériel végétal sur la quantité et la qualité de l'ADN extrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp.99-111. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Genetics Research in the Mediterranean Basin: Bibliometric Analysis, Knowledge Gaps, and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abulaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Aleksic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Alia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Forestry Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40725-022-00169-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pins laricio sont-ils tous égaux face à la maladie des bandes rouges ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ginisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 259, pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'effet de la conservation du matériel végétal sur la quantité et la qualité de l'ADN, en vue de la mise en place d'une politique de gestion du stockage des échantillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Correard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers des techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature of mid‐Pleistocene lineages in the European silver fir ( Abies alba Mill.) at its geographic distribution margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (16), pp.10984-10999. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.7886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgeographic local adaptation and ecotype distributions: The role of selective processes on early life‐history traits in sympatric, ecologically divergent Symphonia populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tysklind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Tinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Casalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (19), pp.10735-10753. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrepancies between genetic and ecological divergence patterns suggest a complex biogeographic history in a Neotropical genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Binelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (11), pp.4726-4738. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.6227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mont Ventoux, un massif forestier modèle pour les études de biogéographie : le cas du sapin pectiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63-64, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science forestière face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Garance Voyageuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary relevance of lineages in the European black pine (Pinus nigra) in the transcriptomic era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Cattonaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (2), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-020-1424-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hyperdominant tropical tree Eschweilera coriacea (Lecythidaceae) shows higher genetic heterogeneity than sympatric Eschweilera species in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Petronelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153 (1), pp.67-81. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5091/plecevo.2020.1565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent, Late Pleistocene fragmentation shaped the phylogeographic structure of the European black pine (Pinus nigra Arnold)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Spanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (5), pp.76. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-019-1381-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloroplast DNA variation in a hyperdiverse tropical tree community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (8), pp.4897-4905. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Variation and Differentiation of Hylesia metabus (Lepidoptera: Saturniidae): Moths of Public Health Importance in French Guiana and in Venezuela.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Ciminera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melfran Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (1), pp.137 - 148. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jme/tjy167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pin de Salzmann : une espèce à protéger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Turion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Garance Voyageuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altitudinal gradients, biogeographic history and microhabitat adaptation affect fine-scale spatial genetic structure in African and Neotropical populations of an ancient tropical tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengfeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Torroba Balmori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Birgit Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Heer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago C. Gonzalez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (8), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0182515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.77-103. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of genomic tools in a widespread tropical tree, Symphonia globulifera L.f.: a new low-coverage draft genome, SNP and SSR markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Seoane Zonjic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocío Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gonzalo Claros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gonzalez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, on-line (4), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-specific alleles at a β-tubulin gene show significant associations with leaf morphological variation within Quercus petraea and Q. robur populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilga Porth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Garnier‐géré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Klápště</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousry A. El-Kassaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (4), 13 p. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-016-1041-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical rainforests that persisted: inferences from the Quaternary demographic history of eight tree species in the Guiana shield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Binelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral and adaptive drivers of microgeographic genetic divergence within continuous populations: The case of the neotropical tree Eperua falcata (Aubl.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), 23 p. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0121394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome skimming by shotgun sequencing helps resolve the phylogeny of a pantropical tree family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean G. Male</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Delsuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (5), pp.966 - 975. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular divergence in tropical tree populations occupying environmental mosaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Audigeos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Traissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (3), pp.529 - 544. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.12069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazon diversification and cross-Andean dispersal of the widespread Neotropical tree species Jacaranda copaia (Bignoniaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher W. Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni G. Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Troispoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (4), pp.707-719. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2012.02797.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the diet of elusive rainforest herbivores in next generation sequencing era? The tapir as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0060799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of a species complex of lowland Neotropical rain forest trees (Carapa, Meliaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher W. Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni G. Vendramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Guichoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (4), pp.676-692. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2011.02678.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of primers for candidate genes for mechano-sensing in five Neotropical tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malia Chevolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Louisanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Azri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fournier-Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Roeckel-Drevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (3), pp.655-661. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-010-0363-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botany, genetics and ethnobotany: a crossed investigation on the elusive tapir's diet in French Guiana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Hibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Andrivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (10), pp.e25850. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0025850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00676374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting relations between diversity of candidate genes and variation of bud burst in natural and segregating populations of European oaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Derory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelista Bertocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Graignic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (4), pp.401-411. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2009.170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genomic architecture of sexual dimorphism in the dioecious plant Silene latifolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Delph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Arntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (10), pp.2873-2886. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01048.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquaporins in the wild: natural genetic diversity and selective pressure in the PIP gene family in five neotropical tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Audigeos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Buonamici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Boshier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (202), pp.202.1-202.18. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-10-202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation for growth, morphological, and physiological traits in a wild population of the Neotropical shade-tolerant rainforest tree Sextonia rubra (Mez) van der Werff (Lauraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Calvo-Vialettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Citterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Degen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (2), pp.319-329. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-009-0251-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic patterns of adaptive divergence between chromosomally differentiated sunflower species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared L Strasburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loren H. Rieseberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (6), pp.1341-1355. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msp043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterisation of 19 microsatellite loci from the Amazonian frog Adenomera andreae (Amplibia: anura: Leptodactylidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hataway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.217-220. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12686-009-9053-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting relationships between the diversity of candidate genes and variation of bud burst in natural and segregating populations of European oaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Derory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bertocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Graignic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 104 (5), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2009.134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci controlling water use efficiency and related traits in Quercus robur L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (2), pp.263-278. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-007-0107-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01032066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci of tolerance to waterlogging in a European Oak (&amp;lt;em&amp;gt;Quercus Robur&amp;lt;/em&amp;gt; L.): physiological relevance and temporal effect patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Parelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (4), pp.422-434. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2006.01629.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rampant Gene Exchange Across a Strong Reproductive Barrier Between the Annual Sunflowers, Helianthus annuus and H. petiolaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Yatabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolan C. Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loren H. Rieseberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 175 (4), pp.1883-1893. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.106.064469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci mapping for vegetative propagation in pedunculate oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelista Bertocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (4), pp.369-374. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2005032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci mapping for vegetative propagation in pedunculate oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelista Bertocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (4), pp.369-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage mapping of osmotic stress induced genes of oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilga Porth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kornel Burg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (1), pp.31-40. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-005-0005-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of genomic regions differentiating oak species assessed by QTL detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodenes-Brezard Bodénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92 (1), pp.20-30. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.hdy.6800358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of quantitative trait loci controlling bud burst and height growth in Quercus robur L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodenes-Brezard Bodénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelista Bertocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 109 (8), pp.1648-1659. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-004-1789-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-situ conservation of black poplar in Europe: genetic diversity in nine gene bank collections and their value for nature development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vanden Broeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ivens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Halfmaerten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Slycken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108, pp.969-981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome scanning for interspecific differentiation between two closely related oak species [Quercus robur L. and Q. petraea (Matt.) Liebl.]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scotti Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Porth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Goicoechea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 168 (3), pp.1615-1626. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.104.026849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parc national des Cévennes et l’adaptation des forêts au changement climatique. Publié dans GREC-SUD & RECO, 2020, Adaptation du Parc national des Cévennes au changement climatique et à ses impacts, ouvrage collectif co-édité par l’Association pour l’innovation et la recherche au service du climat (AIR Climat) et le Réseau d'expertise sur les changements climatiques en Occitanie (RECO), 56 p. ISBN : 978-2-491380-00-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pin de Salzmann, une essence autochtone à privilégier dans les peuplements de moyennes montagnes des Cévennes. Publié dans GREC-SUD & RECO, 2020, Adaptation du Parc national des Cévennes au changement climatique et à ses impacts, ouvrage collectif co-édité par l’Association pour l’innovation et la recherche au service du climat (AIR Climat) et le Réseau d'expertise sur les changements climatiques en Occitanie (RECO), 56 p. ISBN : 978-2-491380-00-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fagaceae trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Casasoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodenes-Brezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome mapping and molecular breeding in plants. Forest trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2007, Genome Mapping and Molecular Breeding in Plants, 978-3-5403-4540-4. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-34541-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche synthétique de la caractérisation de la pineraie à pin de Salzmann au col d'Uglas dans le cadre du projet Occigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Sousa Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Brunetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Drenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Emberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524039v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche synthétique de la caractérisation de la pineraie à pin de Salzmann de Saint-Guilhem-le-Desert étudiée dans le cadre du projet Occigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Sousa Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Brunetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Drenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Emberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche synthétique de la caractérisation de la hétraie du bois de Triès étudiée dans le cadre du projet Occigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Sousa Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Brunetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Drenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche synthétique de la caractérisation de la pineraie à pin de Salzmann dans les Gorges du Tarn dans le cadre du projet Occigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Sousa Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Brunetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Drenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Emberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet DIGEMAC &amp;quot;Diversité génétique dans le Massif central &amp;quot;. Mission d’accompagnement technique et méthodologique pour étudier la résilience des forêts face au changement climatique dans 3 parcs naturels régionaux (PNR) du Massif central. Financement dans le cadre du projet « Biodiversité de l’inter-parcs du Massif central ». Opération « Forêts anciennes volet 4 ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Pringarbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique de la Convention MAAF-INRAE &amp;quot;CONSERVATION + SELECTION&amp;quot; 2023-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final : Réseau Expérimental Forestier d’Essences de diversification pour le Renouvellement des forêts (REFER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eisner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Loubaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FCBA; INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel adaptatif du sapin de Bornmüller en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique de la Convention MAAF-INRAE &amp;quot;CONSERVATION + SELECTION&amp;quot; 2022-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise génétique pour l'identification taxonomique (au niveau sous espèce) de quatre cent cinquante arbres appartenant à l'espèce Pinus nigra Arnold dans la Vallée de Mialet (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasradin Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Pringarbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE URFM; UEFM. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise génétique pour l'identification taxonomique (au niveau sous espèce) de vingt-huit arbres appartenant à l'espèce Pinus nigra Arnold dans les Hautes Vallées de la Cèze et du Luech.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE URFM. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise génétique pour l'identification taxonomique (au niveau sous espèce) de vingt arbres appartenant à l'espèce Pinus nigra Arnold dans la forêt communale de Banne (07).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE URFM. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise génétique pour l'identification taxonomique (au niveau sous espèce) de quarante arbres appartenant à l'espèce Pinus nigra Arnold dans la vallée de Mialet (30) et dans les vallées cévenoles voisines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] UR0629 URFM Ecologie des Forêts Méditerranéennes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise génétique pour l'identification taxonomique (au niveau sous espèce) de quatorze arbres appartenant à l'espèce Pinus nigra Arnold dans le Domaine Départemental de Nature d'Abeau en Ardèche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise génétique pour l'identification taxonomique (au niveau sous espèce) de vingt-trois arbres appartenant à l'espèce Pinus nigra Arnold dans deux sites : Forêt Domaniale du Plateau et Forêt Domaniale de Mallemoisson, Alpes de Haute Provence, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE URFM. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de la sylviculture du pin laricio en France dans le contexte de la maladie des bandes rouges : Quels sont les déterminants de la vulnérabilité du pin laricio à la maladie des bandes rouges ? Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Balay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea Nogent sur Vernisson; CNPF; DSF; IGN; INRA; ONF. 2019, pp.144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme global de conservation des populations françaises de pin de Salzmann 2008 -2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE URFM. 2018, pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise génétique pour l'identification taxonomique (au niveau sous espèce) de onze arbres appartenant à l'espèce Pinus nigra Arnold dans le site “les Bauxites” à la Tour sur Orb, dans le cadre d’un projet d’implantation d’un parc photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE URFM. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation de la diversité génétique à l’heure du changement climatique : stratégie déployée pour un conifère rare et menacé en France, le pin de Salzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André de Sousa Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">commission des ressources génétiques forestières (CRGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Sainte Baume, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable de la diversité génétique des arbres forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique Pluribois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; Réserve Naturelle Nationale Forêt de la Massane, Jun 2024, Banyuls, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserving genetic diversity in the climate change era: strategy used for a rare and threatened conifer in France, Salzmann’s pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth International Botanical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth patterns, climate sensitivity and resilience of silver fir trees (Abies alba Mill.) differ along a gradient of time since the last harvest in the Central Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Bédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transilvania University of Braşov; Faculty of Silviculture and Forest Engineering, Jun 2024, Brasov, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats des études génétiques sur le pin de Salzmann et perspectives de gestion sur le site natura 2000 de la vallée du Gardon de Mialet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sobczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Capon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres naturalistes d'Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union des associations naturalistes d'Occitanie, Mar 2024, Gruissan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la capacité de résilience des forêts anciennes et des vieilles forêts par des approches de génétique, écologique et écophysiologique : Présentation du projet Occigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Quelle(s) gestion(s) de la forêt face à l’impact climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PNR du Pilat; IPAMAC, May 2024, Marlhes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation of relict and mature forests: towards an integrative approach that takes genetic diversity into account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium Occigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Mediterranean Plant Conservation Week (4MPCW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation des ressources génétiques forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génétique évolutive au service de la gestion et de la conservation des forêts. Formation : ONF - FNE - SEPANSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Pierroton, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génétique du Cormier (sorbus domestica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence grand public dans le cadre du projet de science participative Cormier 3R : Convergence Cormier - Réseau, Ressources et Résilience d'un arbre oublié au service de la transition agro-écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Au pays d'en haut, Nov 2022, Lavaur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité génétique et gestion forestière au service de la forêt dans un contexte de changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préservation de la diversité génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Montels-PNR des Pyrénées ariégeoises-, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCCIGEN - Caractérisation de la capacité de résilience des forêts anciennes et des vieilles forêts d’Occitanie : Approche génétique, écologique et écophysiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges autour des programmes de recherche menés à la Réserve Naturelle de la Forêt de la Massane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité génétique et gestion forestière au service de la forêt dans un contexte de changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préservation de la diversité génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Montels-PNR des Pyrénées ariégeoises-, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les connaissances en génétique évolutive et leur application pour la conservation et la gestion de la diversité génétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génétique évolutive au service de la gestion et de la conservation des forêts. Formation : ONF - FNE - SEPANSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Pierroton, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution, acclimatation et adaptation au changement climatique des sapins euro-méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Département Santé des Forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation des ressources génétiques du cormier (Sorbus domestica L..)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Reilhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission des ressources génétiques forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threats, strengths and challenges of the Mediterranean forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de la nature de l'UICN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UICN - Comité français, Sep 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occigen - Characterization of the resilience capacity of old-growth forests in Occitanie: Genetic, ecological and ecophysiological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kick-off meeting Occigen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la diversité génétique dans la sylviculture et la gestion durable des forêts. Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum "Adaptation des forêts du Vercors aux changements climatiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lans en Vercors Le Caim, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspective pour la collection nationale de pin de Salzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasradin Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission des ressources génétiques forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, VisioConference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pin noir et ses sous-espèces. Histoire évolutive, variabilité morphologique, diversité génétique, exigence écologique, comparaison de la performance des sous-espèces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du département Santé des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction d'espèces exotiques : Quel avenir pour nos forêts ? Quelle perception par le public ? Approche contemporaines et rétrospectives dans les sapinières méditerranéennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kick-off-meeting projet Perplex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets d’études sur l’adaptation du hêtre et des différentes espèces de sapins méditerranéen et de leurs hybrides dans le contexte du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts d'Exception du Boscodon et de l'Aigoual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hort de Dieu-Mont Aigoual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la diversité génétique dans la sylviculture et la gestion durable des forêts Pourquoi ? Comment ? https://www.youtube.com/watch?v=uBsQusBSqxQ&list=PLkbp-9JTEVtR5ObgLouugaByJjdjCTtZu&index=6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARREFOUR CLIMAT 2020 journée forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Foix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution et adaptation au changement climatique chez les sapins méditerranéens. Mise en place d’un site d’étude sur le Mont Ventoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société botanique du Vaucluse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Chateauneuf de Gadagne, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution, acclimatation et adaptation au changement climatique de quelques résineux méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Département Santé des Forêts Bourgogne-Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Couchey, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation entre sapins méditerranéens et pectiné quels processus d’adaptation ? Quel avenir pour les anciens tests de comparaison de provenances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel avenir pour les anciens tests de provenances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Luc en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre biodiversité et changement climatique, exemple des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat : la nature, source de solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Régionale Pour l’Environnement PACA (ARPE). Avignon, FRA., Apr 2019, Avignon, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic and evolutionary history of Abies alba in the pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe AFORGEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Kranjska Gora, Slovenia. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différentes échelles de structuration dans l'espace des adaptations locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation des forêts au changement climatique (Académie de l'agriculture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Oct 2018, Paris, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of tropical tree species complexes: species delimitation and adaptive genetic variation in the Brazil nut clade (Lecythidaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jehanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Birgit Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tysklind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of Tropical Ecology (GTOE2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. pp.393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic and evolutionary history of the European black pine (Pinus nigra Arn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Spanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe AFORGEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alpine Forest Genomics Network (AFORGEN). INT., Jun 2018, Kranjska Gora, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire évolutive, diversité génétique et risques d’hybridation chez le pin de Salzmann (P. nigra salzmanni)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pin de Salzmann</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission des ressources génétiques forestières (CRGF). FRA., Dec 2017, Banne, France. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic history of Abies alba Mill. in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Vulpes Rabat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite synthèse sur le sapin : son histoire démographique, sa capacité d'adaptation à réagir aux variations environnementales, des pistes pour sa gestion future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche pour le Développement (IRD). FRA., Jun 2017, Montpellier, France. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les réponses des écosystèmes forestiers au changement climatique pour bien anticiper les conséquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Journé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ans du RENECOFOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Office National des Forêts (ONF). FRA., Oct 2017, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite synthèse sur le sapin : son histoire démographique, sa capacité d'adaptation à réagir aux variations environnementales, des pistes pour sa gestion future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). Avignon, FRA., Jun 2017, Avignon, France. 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization and patterns of adaptive genetic variation in tropical trees of the Bertholletia clade (Lecythidaceae) in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jehanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Birgit Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica El Mutjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the German Society for Tropical Ecology (GTOE2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization and the evolution of tropical tree species complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Torroba-Balmori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Rakotonandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamalala Rakotondrafara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics and Forest Tree Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demography at different scales in the wide-spread tropical species Symphonia globulifera (Clusiaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Torroba-Balmori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas L. Parchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Heer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago C. González-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics and Forest Tree Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgeographic adaptation in tree stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tysklind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization and the evolution of tropical tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Torroba-Balmori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Rakotonandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamalala Rakotondrafara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATBC Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization and the evolution of tropical tree species complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanna Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Torroba-Balmori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Birgit Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Rakotonandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Excellence Laboratory “Centre for the study of biodiversity in Amazonia"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Cayenne, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of disruptive selection in the adaptation of two closely related species of tropical trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Casalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Troispoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evoluzione 2013. 5th congress of the Italian Society for Evolutionary Biology, Italie, 28-30 août</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité intra-spécifique des réponses des échanges gazeux foliaires et de la discrimination isotopique du carbone à l’augmentation de la concentration atmosphérique en CO2 chez le chêne pédonculé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavière Torti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Écologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determinism of leaf carbon isotope composition for a pedunculate Oak family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Barreneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics and conservation of genetic diversity in forest ecosystems. International Conference DYGEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Strasbourg, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating genomic regions involved in pest resistance in poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Rencontre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating genomic regions involved in pest resistance in poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Ardon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid regeneration dynamics in a mixed plantation of interfertile species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Deral-Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Evolutionary Biology (ESEB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Barcelone, Spain. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a non-destructive method for assessing species purity in Euro-Mediterranean firs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seed orchards : The key stage in forest tree breeding and sustainable forest management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Brasov, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term monitoring of leaf phenology for two forest tree species located at their hot and dry, southern margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHENOLOGY 2022 - Phenology at the crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des échantillons végétaux à l'Unité de Recherche Ecologie des Forêts Méditerranéennes INRA-PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Transversale EFPA 2019 Echantillons biologiques et Qualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of tropical tree species complexes: species delimitation and adaptive genetic variation in the Brazil nut clade (Lecythidaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jehanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Birgit Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tysklind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of tropical tree species complexes: species delimitation and adaptive genetic variation in the Brazil nut clade (Lecythidaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Heuertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Jehanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina B Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Tysklind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Joint Congress on Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the breeding debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Reheul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Amdahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Annichiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Eucarpia symposium section Fodder crops and amenity grasses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ghent, Belgium. Springer International Publishing Switzerland, 337 p., 2016, Breeding in a world of scarcity. Proceedings of the 2015 meeting of the section "Forage crops and amenity grasses" of Eucarpia. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28932-8_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate QTLs for durable resistance to Melampsora larici-populina leaf rust identified in hybrid poplars.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10.Plant and Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, San Diego, United States. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of QTLs in Populus Trichocarpa linked with partial resistance to foliar rust Melampsora larici populina (race E2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Orléans, France. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation des ressources génétiques du cormier (Cormus domestica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction d’espèces exotiques : Quel avenir pour nos forêts ? Quelles perceptions du public pour les espèces exotiques ? Approches rétrospectives et contemporaines dans les sapinières méditerranéennes (projet Perplex). Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasradin Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Sapin de Céphalonie (Abies cephalonica) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Cormier (Sorbus domestica.) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline del Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance sur la diversité génétique du pin de Salzmann ( Pinus nigra subsp. salzmannii) en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Sapin pectiné (&amp;lt;i&amp;gt;Abies alba&amp;lt;/i&amp;gt;) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">interview pour le magazine Epsiloon. N°11. Les vieux arbres sont les gardiens des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">interview audio de Valérie Greffoz. Epsiloon. Les vieux arbres sont les gardiens de la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epsiloon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’adaptation des sapins méditerranéens introduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d’utilisation des matériels forestiers de reproduction : Sapin de Céphalonie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fornes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d’utilisation des matériels forestiers de reproduction : Sapin de Bornmüller.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fornes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Sapin de Bornmüller (Abies bornmuelleriana) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pierangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d’utilisation des matériels forestiers de reproduction : Sapin d’Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. del Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Sapin d'Espagne (&amp;lt;i&amp;gt;Abies pinsapo&amp;lt;/i&amp;gt; Boiss.) (2ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline del Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive effects of geographic origin on tree ring width and radial growth -climate relationships in Pinus nigra Arnold, the European black pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Tallieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528456v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic structure of the European black pine (Pinus nigra Arnold) is shaped by its recent Holocene demographic history.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guia Giovannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Spanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des régions génomiques différenciant deux espèces proches: le chêne sessile (Quercus petraea) et le chêne pédonculé (Q. robur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Henri Poincaré (Nancy 1), 2003. Français. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02830992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des régions génomiques différenciant deux espèces proches : le chêne sessile (Quercus petraea) et le chêne pédonculé (Q. robur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylviculture, foresterie. Université Henri Poincaré - Nancy 1, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2003NAN10059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01754427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation de la diversité génétique à l'heure du changement climatique : stratégie déployée pour un conifère rare et menacé en France, le pin de Salzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de conservation du pin de Salzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tremel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet OCCIGEN Caractérisation de la capacité de résilience des forêts anciennes et des vieilles forêts d'Occitanie pour le maintien de la biodiversité : Approches écologiques et génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Pilar Fernandez-Conradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId472"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="596AF907"/>
+    <w:nsid w:val="EBF90236"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441610v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasradin Touhami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thevenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Thevenet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ndr2.70087" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05068037v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf041" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244701v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Poughon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vicente" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Mihai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.123068" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283676v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Copie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaf090" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078884v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D&#8217;Andrea" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111596" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665807v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Mezni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hamrouni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15287/afr.2024.2573" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301676v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Sousa Rodrigues" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fady" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-023-01581-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954340v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954353v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Sousa Rodrigues" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mazini Rodrigues" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618661v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhidin &#352;eho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099104v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230363v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01193-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624294v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lingrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Correard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art12" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746104v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Esposito" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abulaila" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Aleksic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-022-00169-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533381v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Giovannelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Matz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336843v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318278v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7886" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539604v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Binelli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Montaigne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sabatier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6227" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948828v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tinaut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Casalis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6731" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726693v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473705v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624155v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Olsson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cattonaro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Vendramin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-020-1424-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02536332v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petronelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2020.1565" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02108230v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;ger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5096" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627413v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ciminera" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melfran Herrera" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjy167" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02465935v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Spanu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-019-1381-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894847v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Turion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608324v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengfeng Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Torroba Balmori" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Birgit Budde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Heer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182515" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634711v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilga Porth" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kl&#225;p&#353;t&#283;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousry A. El-Kassaby" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-016-1041-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512150v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barthe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13949" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512127v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Seoane Zonjic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Bautista" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalo Claros" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12605" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204220v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Brousseau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Foll" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121394" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204217v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean G. Male" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bardon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Delsuc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12246" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/571EC33E523C5191DB8417BD028F05B453FE6D96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190578v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hibert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060799" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032410v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Dick" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2012.02797.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032395v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2011.02678.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032412v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Audigeos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Traissac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12069" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00676374v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Andrivot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gonzalez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025850" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019738v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Chevolot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Azri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier-Leblanc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0363-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J2PNP2VC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032136v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Delph" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Arntz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01048.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L5H6L4NP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032156v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelista Bertocchi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Graignic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.170" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032078v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Buonamici" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belkadi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rymer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boshier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-202" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032145v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Calvo-Vialettes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Citterio" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Degen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-009-0251-8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6B2D6682E0A34D780963857D8F86564C6E078B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01084548v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Derory" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertocchi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Dantec" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Graignic" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.134" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032133v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fouquet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubut" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hataway" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-009-9053-4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032153v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared L Strasburg" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Lai" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren H. Rieseberg" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp043" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032066v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-007-0107-z" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VNL6LW69-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665582v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Jolivet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01629.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667941v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Yatabe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan C. Kane" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.064469" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680270v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005032" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883894v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674926v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornel Burg" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-005-0005-1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40ED4B120C95878C03897361A1EC99324064DA8F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681266v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1789-3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L2M17NSM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676782v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Storme" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanden Broeck" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ivens" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Halfmaerten" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Slycken" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583698v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scotti Saintagne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariette" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Porth" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goicoechea" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.026849" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678139v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800358" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943915v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943912v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189181v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Casasoli" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sisco" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-34541-1_5" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228696v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Petit" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pringarbe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524039v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Sousa Rodrigues" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brunetto" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drenou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Emberger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524065v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524400v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203541v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718289v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eisner" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Loubaney" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bouttier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fournier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266113v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195716v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770866v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528965v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529358v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529229v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529584v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336070v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Audin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Balay" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chartier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couteau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529576v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734704v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529605v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954835v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sobczak" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Capon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954782v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04956252v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619929v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954873v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954896v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295288v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Occigen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03950981v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681692v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681655v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681611v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Collin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951053v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681623v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529824v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529759v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231873v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529792v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529818v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thevenet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Reilhan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brahic" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529862v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529873v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231850v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681645v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03054859v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788733v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rei" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vauthier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789179v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790449v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437585v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925625v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837405v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jehanne" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784903v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785571v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789232v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925639v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785843v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837406v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica El Mutjar" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619007v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788755v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798941v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Torroba-Balmori" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Rakotonandrasana" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamalala Rakotondrafara" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741590v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L. Parchman" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Budde" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594984v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741525v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800055v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627541v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caron" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762345v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Torti" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dizengremel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830897v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770282v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faivre Rampant" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delplanque" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769904v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247078v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deral-Vella" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621943v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887777v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873311v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786265v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948623v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608832v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Reheul" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aper" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amdahl" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Annichiarico" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arts" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28932-8_48" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762337v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662770v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lesage" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacan" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954955v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954908v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814247v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline del Ben" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gonin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810909v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pierangelo" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951032v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951025v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951044v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809212v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03950975v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665809v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierangelo" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ricodeau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fornes" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810834v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665802v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. del Ben" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811028v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665814v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528456v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tallieu" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195614v2" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791732v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02830992v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754427v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Saintagne" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN10059" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331033v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790766v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tremel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078884v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D&#8217;Andrea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111596" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441610v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasradin Touhami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thevenet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Thevenet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ndr2.70087" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05068037v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf041" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244701v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Poughon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vicente" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Mihai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.123068" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Copie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaf090" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954353v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Sousa Rodrigues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mazini Rodrigues" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954340v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665807v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Mezni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hamrouni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15287/afr.2024.2573" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301676v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Sousa Rodrigues" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fady" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-023-01581-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618661v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhidin &#352;eho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230363v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01193-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099104v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624294v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lingrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Correard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art12" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746104v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Esposito" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abulaila" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Aleksic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-022-00169-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533381v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Giovannelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Matz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336843v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318278v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7886" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948828v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tinaut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Casalis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6731" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539604v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Binelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Montaigne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sabatier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6227" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726693v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473705v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624155v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Olsson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cattonaro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Vendramin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-020-1424-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02536332v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petronelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2020.1565" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02465935v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Spanu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-019-1381-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02108230v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Molino" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;ger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5096" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627413v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ciminera" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melfran Herrera" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjy167" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894847v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Turion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608324v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengfeng Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Torroba Balmori" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Birgit Budde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Heer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182515" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512127v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Seoane Zonjic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Bautista" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalo Claros" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12605" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634711v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilga Porth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kl&#225;p&#353;t&#283;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousry A. El-Kassaby" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-016-1041-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512150v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barthe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13949" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204220v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Brousseau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Foll" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121394" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204217v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean G. Male" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bardon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Delsuc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12246" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/571EC33E523C5191DB8417BD028F05B453FE6D96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032412v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Audigeos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Traissac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12069" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032410v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Dick" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2012.02797.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190578v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hibert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060799" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032395v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2011.02678.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019738v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Chevolot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Azri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier-Leblanc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0363-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J2PNP2VC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00676374v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Andrivot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gonzalez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025850" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032156v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelista Bertocchi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Graignic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.170" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032136v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Delph" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Arntz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01048.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L5H6L4NP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032078v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Buonamici" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belkadi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rymer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boshier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-202" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032145v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Calvo-Vialettes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Citterio" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Degen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-009-0251-8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6B2D6682E0A34D780963857D8F86564C6E078B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032153v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared L Strasburg" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Lai" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren H. Rieseberg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp043" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032133v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fouquet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hataway" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-009-9053-4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01084548v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Derory" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertocchi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Dantec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Graignic" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.134" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032066v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-007-0107-z" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VNL6LW69-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665582v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Jolivet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01629.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667941v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Yatabe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan C. Kane" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.064469" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680270v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005032" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883894v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674926v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornel Burg" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-005-0005-1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40ED4B120C95878C03897361A1EC99324064DA8F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678139v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800358" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681266v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1789-3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L2M17NSM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676782v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Storme" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanden Broeck" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ivens" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Halfmaerten" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Slycken" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583698v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scotti Saintagne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariette" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Porth" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goicoechea" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.026849" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943915v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943912v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189181v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Casasoli" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sisco" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-34541-1_5" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524039v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Sousa Rodrigues" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brunetto" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drenou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Emberger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524075v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524400v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524065v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228696v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Petit" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pringarbe" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203541v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718289v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eisner" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Loubaney" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bouttier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fournier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266113v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195716v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770866v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529358v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528965v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529229v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529576v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529584v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336070v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Audin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Balay" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chartier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couteau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734704v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529605v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954896v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954873v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04956252v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619929v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954835v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sobczak" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Capon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954782v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295288v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Occigen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681611v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Collin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03950981v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681692v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681655v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951053v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681623v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231850v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529818v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thevenet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Reilhan" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brahic" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529792v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529862v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529824v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529759v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231873v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529873v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681645v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03054859v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437585v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789179v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788733v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rei" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vauthier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790449v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785571v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784903v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837405v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jehanne" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925625v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789232v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925639v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788755v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619007v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785843v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837406v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica El Mutjar" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741525v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Torroba-Balmori" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Rakotonandrasana" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamalala Rakotondrafara" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741590v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L. Parchman" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Budde" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594984v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798941v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800055v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627541v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caron" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762345v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Torti" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dizengremel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830897v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769904v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faivre Rampant" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delplanque" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770282v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247078v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deral-Vella" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621943v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887777v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873311v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786265v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948623v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608832v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Reheul" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aper" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amdahl" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Annichiarico" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arts" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28932-8_48" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762337v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662770v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lesage" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacan" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954908v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954955v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810909v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pierangelo" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814247v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline del Ben" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gonin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951044v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809212v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951032v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951025v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03950975v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665814v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierangelo" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ricodeau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fornes" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665809v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810834v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665802v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. del Ben" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811028v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528456v5" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tallieu" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791732v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02830992v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754427v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Saintagne" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN10059" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331033v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790766v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tremel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597657v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>