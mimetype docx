--- v1 (2026-03-25)
+++ v2 (2026-04-19)
@@ -1590,2154 +1590,2727 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la Commune à la prévôté royale: la réforme à Laon au prisme de l'usage des sceaux (XIIIe-XVe s.)</w:t>
+                <w:t xml:space="preserve">Les villes sigillaires : topographies utopiques ou traces du réel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">, 2026, 2026-002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766283v1</w:t>
+                <w:t xml:space="preserve">hal-05580839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Nativité sur les sceaux du Moyen Âge</w:t>
+                <w:t xml:space="preserve">Saturnin et le taureau sur les sceaux de l'abbé et de l'abbaye Saint-Sernin de Toulouse (1385)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
+              <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2025, 136 (325-326), pp.157-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486665v1</w:t>
+                <w:t xml:space="preserve">hal-05580748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emblèmes et conscience lignagère : les sceaux des Quincy au XIIIe siècle. Partie 3 – Les Quincy-Ferrières</w:t>
+                <w:t xml:space="preserve">Le grand sceau royal de Marie Ire d'Angleterre (1553-1558). Portraits d'une reine en contextes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
+              <w:t xml:space="preserve">Revue française d'héraldique et de sigillographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022</w:t>
+              <w:t xml:space="preserve">, 2025, 94, pp.91-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03950336v1</w:t>
+                <w:t xml:space="preserve">hal-05580807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emblèmes et conscience lignagère : les sceaux des Quincy au XIIIe siècle. Partie 2 – Les Quincy-Lincoln</w:t>
+                <w:t xml:space="preserve">Images de pouvoirs : les sceaux en la ville de Caen au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
+              <w:t xml:space="preserve">Annales de Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2025, 75 (1), pp.93-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698634v1</w:t>
+                <w:t xml:space="preserve">hal-05580758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emblèmes et conscience lignagère : les sceaux des Quincy au XIIIe siècle. Partie 1 – Saer IV et ses pairs</w:t>
+                <w:t xml:space="preserve">De la Commune à la prévôté royale: la réforme à Laon au prisme de l'usage des sceaux (XIIIe-XVe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698632v1</w:t>
+                <w:t xml:space="preserve">hal-04766283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armoiries, sceaux et prosopographie. Remarques autour des origines des Quincy, comtes de Winchester</w:t>
+                <w:t xml:space="preserve">La Nativité sur les sceaux du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2021 (3)</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172886v1</w:t>
+                <w:t xml:space="preserve">hal-04486665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sceau d'Hélène de Quincy : modèles et influences</w:t>
+                <w:t xml:space="preserve">L'étrange dossier des sceaux paysans de Thiérache (1360-1387)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Normandie</w:t>
+              <w:t xml:space="preserve">Revue française d'héraldique et de sigillographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Dossier « Sigillographie normande », 71 (1), pp.111-144. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022, 92, pp.125-132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476317v1</w:t>
+                <w:t xml:space="preserve">hal-05580677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magie, médecine et sigillographie. Hypothèse sur le contre-sceau de Marguerite de Beaumont, comtesse de Winchester</w:t>
+                <w:t xml:space="preserve">Emblèmes et conscience lignagère : les sceaux des Quincy au XIIIe siècle. Partie 3 – Les Quincy-Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2022, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476312v1</w:t>
+                <w:t xml:space="preserve">hal-03950336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sceaux du clergé synodal de Rouen (1285)</w:t>
+                <w:t xml:space="preserve">Emblèmes et conscience lignagère : les sceaux des Quincy au XIIIe siècle. Partie 2 – Les Quincy-Lincoln</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d'héraldique et de sigillographie</w:t>
+              <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2020-3, pp.2-25</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02512331v1</w:t>
+                <w:t xml:space="preserve">hal-03698634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dame et l'écureuil. Le sceau allusif de Nicole de Nouvion (1300)</w:t>
+                <w:t xml:space="preserve">Emblèmes et conscience lignagère : les sceaux des Quincy au XIIIe siècle. Partie 1 – Saer IV et ses pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984570v1</w:t>
+                <w:t xml:space="preserve">hal-03698632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu :Francis Johannes, Bertrand Lafont, Alice Tenu, Philippe Clancier, La Mésopotamie. De Gilgamesh à Artaban (3300-120 av. J.C.). Collection Mondes anciens sous la direction de Joël Cornette, Belin, Paris, 2017, 1040 pages.</w:t>
+                <w:t xml:space="preserve">Armoiries, sceaux et prosopographie. Remarques autour des origines des Quincy, comtes de Winchester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2021, 2021 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984567v1</w:t>
+                <w:t xml:space="preserve">hal-03172886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sceaux hittites au Louvre. Observations d'une médiéviste</w:t>
+                <w:t xml:space="preserve">Le sceau d'Hélène de Quincy : modèles et influences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
+              <w:t xml:space="preserve">Annales de Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2020_007.pdf</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, Dossier « Sigillographie normande », 71 (1), pp.111-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/annor.711.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984563v1</w:t>
+                <w:t xml:space="preserve">hal-03476317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sceaux des sires et dames de Rozoy : le devenir des roses de Thiérache au XIIIe siècle. Troisième partie : l’héritage flamand</w:t>
+                <w:t xml:space="preserve">Magie, médecine et sigillographie. Hypothèse sur le contre-sceau de Marguerite de Beaumont, comtesse de Winchester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2019_003.pdf</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984596v1</w:t>
+                <w:t xml:space="preserve">hal-03476312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sceaux des sires et dames de Rozoy : le devenir des roses de Thiérache au XIIIe siècle. Deuxième partie : l’apogée</w:t>
+                <w:t xml:space="preserve">Les sceaux du clergé synodal de Rouen (1285)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
+              <w:t xml:space="preserve">Revue française d'héraldique et de sigillographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2019_001.pdf</w:t>
+              <w:t xml:space="preserve">, 2020, 2020-3, pp.2-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984592v1</w:t>
+                <w:t xml:space="preserve">hal-02512331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu : Marc Libert, Jean-François Nieus (éd.), Le sceau dans les Pays-Bas méridionaux, Xe-XVIe siècle. Entre contrainte sociale et affirmation de soi. Actes du colloque de Bruxelles et Namur, 27-28 novembre 2014, Archives et bibliothèques de Belgique, numéro spécial 103, Bruxelles, 2017, 336 pages</w:t>
+                <w:t xml:space="preserve">La dame et l'écureuil. Le sceau allusif de Nicole de Nouvion (1300)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984605v1</w:t>
+                <w:t xml:space="preserve">hal-02984570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sceaux des sires et dames de Rozoy : le devenir des roses de Thiérache au XIIIe siècle. Première partie : les origines</w:t>
+                <w:t xml:space="preserve">Compte-rendu :Francis Johannes, Bertrand Lafont, Alice Tenu, Philippe Clancier, La Mésopotamie. De Gilgamesh à Artaban (3300-120 av. J.C.). Collection Mondes anciens sous la direction de Joël Cornette, Belin, Paris, 2017, 1040 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d'héraldique et de sigillographie</w:t>
+              <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 2018-5, pp.1-31</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02512342v1</w:t>
+                <w:t xml:space="preserve">hal-02984567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intailles et invocations magiques. L’exemple du contre-sceau de Marguerite de Beaumont-Leicester</w:t>
+                <w:t xml:space="preserve">Les sceaux hittites au Louvre. Observations d'une médiéviste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2020, http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2020_007.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984639v1</w:t>
+                <w:t xml:space="preserve">hal-02984563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sceaux de moines : un premier état des lieux (France, XIIe-XVe siècle)</w:t>
+                <w:t xml:space="preserve">Compte-rendu : Marc Libert, Jean-François Nieus (éd.), Le sceau dans les Pays-Bas méridionaux, Xe-XVIe siècle. Entre contrainte sociale et affirmation de soi. Actes du colloque de Bruxelles et Namur, 27-28 novembre 2014, Archives et bibliothèques de Belgique, numéro spécial 103, Bruxelles, 2017, 336 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984628v1</w:t>
+                <w:t xml:space="preserve">hal-02984605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu: Solway Susan éd., Medieval Coins and Seals (Brepols, 2015, 547 pages)</w:t>
+                <w:t xml:space="preserve">Les sceaux des sires et dames de Rozoy : le devenir des roses de Thiérache au XIIIe siècle. Deuxième partie : l’apogée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2019, http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2019_001.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984647v1</w:t>
+                <w:t xml:space="preserve">hal-02984592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le nu antique sur les sceaux du Moyen Âge : le remploi d'intailles (fin du XII e -milieu du XIV e siècle)</w:t>
+                <w:t xml:space="preserve">Les sceaux des sires et dames de Rozoy : le devenir des roses de Thiérache au XIIIe siècle. Troisième partie : l’héritage flamand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+              <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, t.173-4</w:t>
+              <w:t xml:space="preserve">, 2019, http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2019_003.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984645v1</w:t>
+                <w:t xml:space="preserve">hal-02984596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certifier un sceau : lorsque le soupçon pèse sur le sigillant</w:t>
+                <w:t xml:space="preserve">Les sceaux des sires et dames de Rozoy : le devenir des roses de Thiérache au XIIIe siècle. Première partie : les origines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d'héraldique et de sigillographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Revue Française d’Héraldique et de Sigillographie, t.80-82</w:t>
+              <w:t xml:space="preserve">, 2018, 2018-5, pp.1-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984694v1</w:t>
+                <w:t xml:space="preserve">hal-02512342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biche, la plume et la rose. Sceaux et jeux de mots au Moyen Age</w:t>
+                <w:t xml:space="preserve">Intailles et invocations magiques. L’exemple du contre-sceau de Marguerite de Beaumont-Leicester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’ami du Laonnois</w:t>
+              <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 49</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984698v1</w:t>
+                <w:t xml:space="preserve">hal-02984639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sceaux des évêques et des abbés. Des emblèmes dans l’Eglise</w:t>
+                <w:t xml:space="preserve">Les sceaux de moines : un premier état des lieux (France, XIIe-XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoires et images médiévales, Thématique</w:t>
+              <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Histoire et images médiévales : héraldique et emblèmes, 25</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984700v1</w:t>
+                <w:t xml:space="preserve">hal-02984628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dévotion mariale en Laonnois au Moyen Age : le legs des sceaux</w:t>
+                <w:t xml:space="preserve">Compte-rendu: Solway Susan éd., Medieval Coins and Seals (Brepols, 2015, 547 pages)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’ami du Laonnois</w:t>
+              <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 47</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984701v1</w:t>
+                <w:t xml:space="preserve">hal-02984647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changer d’armoiries au Moyen Age : l’exemple des sceaux du Laonnois</w:t>
+                <w:t xml:space="preserve">Le nu antique sur les sceaux du Moyen Âge : le remploi d'intailles (fin du XII e -milieu du XIV e siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, t.173-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Certifier un sceau : lorsque le soupçon pèse sur le sigillant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d'héraldique et de sigillographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Revue Française d’Héraldique et de Sigillographie, t.80-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La biche, la plume et la rose. Sceaux et jeux de mots au Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ami du Laonnois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 45</w:t>
+              <w:t xml:space="preserve">, 2013, 49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sceaux des évêques et des abbés. Des emblèmes dans l’Eglise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoires et images médiévales, Thématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Histoire et images médiévales : héraldique et emblèmes, 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dévotion mariale en Laonnois au Moyen Age : le legs des sceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’ami du Laonnois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changer d’armoiries au Moyen Age : l’exemple des sceaux du Laonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’ami du Laonnois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sceaux, noms de lieux et de personnes en Vexin français (XIIe-XVe siècle)</w:t>
+                <w:t xml:space="preserve">Le scribe à Laon et à Soisson : au service de l'Eglise, du roi et de la ville. Esquisses de carrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noms de lieux, noms de personnes. La question des sources. Toponymie urbaine de Paris et de sa banlieue</w:t>
+              <w:t xml:space="preserve">Le scribe d'archives dans l'Occident médiéval : formations, carrières, réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société française d'onomastique, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">, Université de Namur, May 2012, Namur, Belgique. pp.441-468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984615v1</w:t>
+                <w:t xml:space="preserve">hal-05580856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sceaux, noms de lieux et de personnes en Vexin français (XIIe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Noms de lieux, noms de personnes. La question des sources. Toponymie urbaine de Paris et de sa banlieue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d'onomastique, Dec 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bêtes de cire : le symbole animal au service de l’identité humaine sur les sceaux du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes animaliers au Moyen Âge et à la Renaissance. Tierische Welten im Mittelalter und in der Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Picardie-Jules Verne, Mar 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vexin normand et Vexin français : une frontière politique peut-elle tracer une frontières sigillographique ?</w:t>
+                <w:t xml:space="preserve">L'attribut fait la reine. Mise en perspective des sceaux réginaux et abbatiaux en France et en Angleterre au XIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud Baudin, Clément Blanc-Riehl, Laurent Macé, Caroline Simonet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apposer sa marque. Le sceau et son usage autour de l'espace anglo-normand. Actes du colloque international de Cerisy (4-8 juin 2013), éd. Christophe Maneuvrier, Jean-Luc Chassel, Clément Blanc-Riehl, Paris</w:t>
+              <w:t xml:space="preserve">"Je l'ay emprins". Mélanges offerts à Jean-Luc Chassel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions du Léopard d'Or; Société française d'héraldique et de sigillographie, pp.33-49, 2023, ISSN1158-3355</w:t>
+              <w:t xml:space="preserve">, Paillart, pp.59-66, 2025, 979-10-983376-0-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101565v1</w:t>
+                <w:t xml:space="preserve">hal-05580819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saints and animals on medieval seals: a religious bestiary for moral purposes and identity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde van Dijk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Companion species. Saints, animals dans ordinary humans in th Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-1-032-76443-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vexin normand et Vexin français : une frontière politique peut-elle tracer une frontières sigillographique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apposer sa marque. Le sceau et son usage autour de l'espace anglo-normand. Actes du colloque international de Cerisy (4-8 juin 2013), éd. Christophe Maneuvrier, Jean-Luc Chassel, Clément Blanc-Riehl, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Léopard d'Or; Société française d'héraldique et de sigillographie, pp.33-49, 2023, ISSN1158-3355</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le scribe à Laon et à Soissons: au service de l’Église, du roi et de la ville. Esquisses de carrières (XIIIe-XVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermand, Xavier; Nieus, Jean-François; Renard, Etienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le scribe d'archives dans l'Occident médiéval: formations, carrières, réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.441-468, 2019, Utrecht studies in medieval litteracy, 43, 978-2-503-58433-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/M.USML-EB.5.117694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3747,105 +4320,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu : Jeux de miroir. Le sceau princier au Moyen Âge (XI e -XIV e siècle), dir. Laurent Macé, Toulouse, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3913,51 +4486,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="94B40A99"/>
+    <w:nsid w:val="F52F363F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4061,51 +4634,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B98F25A1"/>
+    <w:nsid w:val="2F965A51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4209,51 +4782,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7DA112EF"/>
+    <w:nsid w:val="36C15429"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4357,51 +4930,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A28D83E1"/>
+    <w:nsid w:val="C30C4868"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4505,51 +5078,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="83780A3B"/>
+    <w:nsid w:val="A0676068"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4653,51 +5226,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="8F66140A"/>
+    <w:nsid w:val="B6867A7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4801,51 +5374,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="C61AEF03"/>
+    <w:nsid w:val="08C4279F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4949,51 +5522,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="A42AD8E3"/>
+    <w:nsid w:val="4DB877DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5097,51 +5670,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="5BFF274A"/>
+    <w:nsid w:val="80183FEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5245,51 +5818,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="D909D1ED"/>
+    <w:nsid w:val="86FD4E1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5393,51 +5966,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="3EBA45C3"/>
+    <w:nsid w:val="6893E9A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5541,51 +6114,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="D6229100"/>
+    <w:nsid w:val="63E9ED87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5689,51 +6262,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="0D533299"/>
+    <w:nsid w:val="440D2F42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5837,51 +6410,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="E3947B74"/>
+    <w:nsid w:val="CC1103C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5985,51 +6558,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="611722DB"/>
+    <w:nsid w:val="325A8916"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6133,51 +6706,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="5B357470"/>
+    <w:nsid w:val="A28D9D33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6281,51 +6854,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="88F34C5F"/>
+    <w:nsid w:val="732596BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6429,51 +7002,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="12386C65"/>
+    <w:nsid w:val="FFF57AA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6577,51 +7150,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="17A3036A"/>
+    <w:nsid w:val="6ECE4E72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6725,51 +7298,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="4AA9E01F"/>
+    <w:nsid w:val="08F6073E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6873,51 +7446,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="BF197FB9"/>
+    <w:nsid w:val="EAD1C20C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7021,51 +7594,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="CA9681B0"/>
+    <w:nsid w:val="A94158E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7169,51 +7742,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="17969D22"/>
+    <w:nsid w:val="1A993015"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7317,51 +7890,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="22F33ADB"/>
+    <w:nsid w:val="90F8E22C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7465,51 +8038,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="BAB399DD"/>
+    <w:nsid w:val="F7856369"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7613,51 +8186,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="1050195F"/>
+    <w:nsid w:val="68210F5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7761,51 +8334,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="315A0C38"/>
+    <w:nsid w:val="00129181"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7909,51 +8482,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="ACE87E3B"/>
+    <w:nsid w:val="D66DC368"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8221,51 +8794,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/cerisy2013_simonet.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2022_006.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2022_005.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2022_003.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/RFHS_CB_2022_001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhsrfhs.fr/RFHS_W_2021_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhsrfhs.fr/wp-content/PDF/articles/RFHS_W_2021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhsrfhs.fr/wp-content/PDF/articles/RFHS_VD_2020_02.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhsrfhs.fr/wp-content/PDF/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhsrfhs/wp-content/PDF/articles/RFHS" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/RFHS_CB_2020_002.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2020_002.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2019_003.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/accueil/bibliographie/le-sceau-dans-les-pays-bas-meridionaux/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2017_003.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/?page_id=2739" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766283v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486665v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950336v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698634v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698632v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172886v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476317v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.711.0111" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476312v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984570v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984567v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984563v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984596v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984592v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984605v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512342v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984639v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984628v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984647v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984645v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984694v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984698v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984700v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984701v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984702v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984615v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984643v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101565v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.USML-EB.5.117694" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698630v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/cerisy2013_simonet.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2022_006.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2022_005.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2022_003.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/RFHS_CB_2022_001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhsrfhs.fr/RFHS_W_2021_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhsrfhs.fr/wp-content/PDF/articles/RFHS_W_2021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhsrfhs.fr/wp-content/PDF/articles/RFHS_VD_2020_02.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhsrfhs.fr/wp-content/PDF/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhsrfhs/wp-content/PDF/articles/RFHS" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/RFHS_CB_2020_002.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2020_002.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2019_003.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/accueil/bibliographie/le-sceau-dans-les-pays-bas-meridionaux/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2017_003.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/?page_id=2739" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580748v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580807v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580758v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766283v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486665v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580677v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950336v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698632v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172886v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476317v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.711.0111" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476312v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512331v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984570v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984567v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984563v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984605v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984596v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984639v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984628v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984647v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984645v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984694v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984698v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984700v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984701v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984702v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580856v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984615v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984643v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580730v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde van Dijk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476326v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.USML-EB.5.117694" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698630v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>