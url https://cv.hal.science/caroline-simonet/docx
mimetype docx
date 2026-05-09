--- v2 (2026-04-19)
+++ v3 (2026-05-09)
@@ -1651,207 +1651,207 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 2026-002</w:t>
+              <w:t xml:space="preserve">, 2026, 2026 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05580839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturnin et le taureau sur les sceaux de l'abbé et de l'abbaye Saint-Sernin de Toulouse (1385)</w:t>
+                <w:t xml:space="preserve">Le grand sceau royal de Marie Ire d'Angleterre (1553-1558). Portraits d'une reine en contextes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
+              <w:t xml:space="preserve">Revue française d'héraldique et de sigillographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 136 (325-326), pp.157-178</w:t>
+              <w:t xml:space="preserve">, 2025, 94, pp.91-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05580748v1</w:t>
+                <w:t xml:space="preserve">hal-05580807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le grand sceau royal de Marie Ire d'Angleterre (1553-1558). Portraits d'une reine en contextes</w:t>
+                <w:t xml:space="preserve">Saturnin et le taureau sur les sceaux de l'abbé et de l'abbaye Saint-Sernin de Toulouse (1385)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d'héraldique et de sigillographie</w:t>
+              <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 94, pp.91-122</w:t>
+              <w:t xml:space="preserve">, 2025, 136 (325-326), pp.157-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05580807v1</w:t>
+                <w:t xml:space="preserve">hal-05580748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images de pouvoirs : les sceaux en la ville de Caen au Moyen Âge</w:t>
               </w:r>
@@ -2038,1010 +2038,1010 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'étrange dossier des sceaux paysans de Thiérache (1360-1387)</w:t>
+                <w:t xml:space="preserve">Emblèmes et conscience lignagère : les sceaux des Quincy au XIIIe siècle. Partie 1 – Saer IV et ses pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d'héraldique et de sigillographie</w:t>
+              <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 92, pp.125-132</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05580677v1</w:t>
+                <w:t xml:space="preserve">hal-03698632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emblèmes et conscience lignagère : les sceaux des Quincy au XIIIe siècle. Partie 3 – Les Quincy-Ferrières</w:t>
+                <w:t xml:space="preserve">L'étrange dossier des sceaux paysans de Thiérache (1360-1387)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
+              <w:t xml:space="preserve">Revue française d'héraldique et de sigillographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022</w:t>
+              <w:t xml:space="preserve">, 2022, 92, pp.125-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03950336v1</w:t>
+                <w:t xml:space="preserve">hal-05580677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emblèmes et conscience lignagère : les sceaux des Quincy au XIIIe siècle. Partie 2 – Les Quincy-Lincoln</w:t>
+                <w:t xml:space="preserve">Emblèmes et conscience lignagère : les sceaux des Quincy au XIIIe siècle. Partie 3 – Les Quincy-Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2022, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698634v1</w:t>
+                <w:t xml:space="preserve">hal-03950336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emblèmes et conscience lignagère : les sceaux des Quincy au XIIIe siècle. Partie 1 – Saer IV et ses pairs</w:t>
+                <w:t xml:space="preserve">Emblèmes et conscience lignagère : les sceaux des Quincy au XIIIe siècle. Partie 2 – Les Quincy-Lincoln</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698632v1</w:t>
+                <w:t xml:space="preserve">hal-03698634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armoiries, sceaux et prosopographie. Remarques autour des origines des Quincy, comtes de Winchester</w:t>
+                <w:t xml:space="preserve">Magie, médecine et sigillographie. Hypothèse sur le contre-sceau de Marguerite de Beaumont, comtesse de Winchester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2021 (3)</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172886v1</w:t>
+                <w:t xml:space="preserve">hal-03476312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sceau d'Hélène de Quincy : modèles et influences</w:t>
+                <w:t xml:space="preserve">Armoiries, sceaux et prosopographie. Remarques autour des origines des Quincy, comtes de Winchester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Normandie</w:t>
+              <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Dossier « Sigillographie normande », 71 (1), pp.111-144. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021, 2021 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476317v1</w:t>
+                <w:t xml:space="preserve">hal-03172886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magie, médecine et sigillographie. Hypothèse sur le contre-sceau de Marguerite de Beaumont, comtesse de Winchester</w:t>
+                <w:t xml:space="preserve">Le sceau d'Hélène de Quincy : modèles et influences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
+              <w:t xml:space="preserve">Annales de Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, Dossier « Sigillographie normande », 71 (1), pp.111-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/annor.711.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476312v1</w:t>
+                <w:t xml:space="preserve">hal-03476317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sceaux du clergé synodal de Rouen (1285)</w:t>
+                <w:t xml:space="preserve">Les sceaux hittites au Louvre. Observations d'une médiéviste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d'héraldique et de sigillographie</w:t>
+              <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2020-3, pp.2-25</w:t>
+              <w:t xml:space="preserve">, 2020, http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2020_007.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02512331v1</w:t>
+                <w:t xml:space="preserve">hal-02984563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dame et l'écureuil. Le sceau allusif de Nicole de Nouvion (1300)</w:t>
+                <w:t xml:space="preserve">Les sceaux du clergé synodal de Rouen (1285)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
+              <w:t xml:space="preserve">Revue française d'héraldique et de sigillographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2020, 2020-3, pp.2-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984570v1</w:t>
+                <w:t xml:space="preserve">hal-02512331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu :Francis Johannes, Bertrand Lafont, Alice Tenu, Philippe Clancier, La Mésopotamie. De Gilgamesh à Artaban (3300-120 av. J.C.). Collection Mondes anciens sous la direction de Joël Cornette, Belin, Paris, 2017, 1040 pages.</w:t>
+                <w:t xml:space="preserve">La dame et l'écureuil. Le sceau allusif de Nicole de Nouvion (1300)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984567v1</w:t>
+                <w:t xml:space="preserve">hal-02984570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sceaux hittites au Louvre. Observations d'une médiéviste</w:t>
+                <w:t xml:space="preserve">Compte-rendu :Francis Johannes, Bertrand Lafont, Alice Tenu, Philippe Clancier, La Mésopotamie. De Gilgamesh à Artaban (3300-120 av. J.C.). Collection Mondes anciens sous la direction de Joël Cornette, Belin, Paris, 2017, 1040 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2020_007.pdf</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984563v1</w:t>
+                <w:t xml:space="preserve">hal-02984567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu : Marc Libert, Jean-François Nieus (éd.), Le sceau dans les Pays-Bas méridionaux, Xe-XVIe siècle. Entre contrainte sociale et affirmation de soi. Actes du colloque de Bruxelles et Namur, 27-28 novembre 2014, Archives et bibliothèques de Belgique, numéro spécial 103, Bruxelles, 2017, 336 pages</w:t>
+                <w:t xml:space="preserve">Les sceaux des sires et dames de Rozoy : le devenir des roses de Thiérache au XIIIe siècle. Troisième partie : l’héritage flamand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2019, http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2019_003.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984605v1</w:t>
+                <w:t xml:space="preserve">hal-02984596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sceaux des sires et dames de Rozoy : le devenir des roses de Thiérache au XIIIe siècle. Deuxième partie : l’apogée</w:t>
+                <w:t xml:space="preserve">Compte-rendu : Marc Libert, Jean-François Nieus (éd.), Le sceau dans les Pays-Bas méridionaux, Xe-XVIe siècle. Entre contrainte sociale et affirmation de soi. Actes du colloque de Bruxelles et Namur, 27-28 novembre 2014, Archives et bibliothèques de Belgique, numéro spécial 103, Bruxelles, 2017, 336 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2019_001.pdf</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984592v1</w:t>
+                <w:t xml:space="preserve">hal-02984605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sceaux des sires et dames de Rozoy : le devenir des roses de Thiérache au XIIIe siècle. Troisième partie : l’héritage flamand</w:t>
+                <w:t xml:space="preserve">Les sceaux des sires et dames de Rozoy : le devenir des roses de Thiérache au XIIIe siècle. Deuxième partie : l’apogée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2019_003.pdf</w:t>
+              <w:t xml:space="preserve">, 2019, http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2019_001.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984596v1</w:t>
+                <w:t xml:space="preserve">hal-02984592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sceaux des sires et dames de Rozoy : le devenir des roses de Thiérache au XIIIe siècle. Première partie : les origines</w:t>
               </w:r>
@@ -3228,169 +3228,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu: Solway Susan éd., Medieval Coins and Seals (Brepols, 2015, 547 pages)</w:t>
+                <w:t xml:space="preserve">Le nu antique sur les sceaux du Moyen Âge : le remploi d'intailles (fin du XII e -milieu du XIV e siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2015, t.173-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984647v1</w:t>
+                <w:t xml:space="preserve">hal-02984645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le nu antique sur les sceaux du Moyen Âge : le remploi d'intailles (fin du XII e -milieu du XIV e siècle)</w:t>
+                <w:t xml:space="preserve">Compte-rendu: Solway Susan éd., Medieval Coins and Seals (Brepols, 2015, 547 pages)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+              <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, t.173-4</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984645v1</w:t>
+                <w:t xml:space="preserve">hal-02984647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certifier un sceau : lorsque le soupçon pèse sur le sigillant</w:t>
               </w:r>
@@ -3508,165 +3508,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sceaux des évêques et des abbés. Des emblèmes dans l’Eglise</w:t>
+                <w:t xml:space="preserve">La dévotion mariale en Laonnois au Moyen Age : le legs des sceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoires et images médiévales, Thématique</w:t>
+              <w:t xml:space="preserve">L’ami du Laonnois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Histoire et images médiévales : héraldique et emblèmes, 25</w:t>
+              <w:t xml:space="preserve">, 2011, 47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984700v1</w:t>
+                <w:t xml:space="preserve">hal-02984701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dévotion mariale en Laonnois au Moyen Age : le legs des sceaux</w:t>
+                <w:t xml:space="preserve">Les sceaux des évêques et des abbés. Des emblèmes dans l’Eglise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’ami du Laonnois</w:t>
+              <w:t xml:space="preserve">Histoires et images médiévales, Thématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 47</w:t>
+              <w:t xml:space="preserve">, 2011, Histoire et images médiévales : héraldique et emblèmes, 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984701v1</w:t>
+                <w:t xml:space="preserve">hal-02984700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changer d’armoiries au Moyen Age : l’exemple des sceaux du Laonnois</w:t>
               </w:r>
@@ -4486,51 +4486,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F52F363F"/>
+    <w:nsid w:val="41D4C2A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4634,51 +4634,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2F965A51"/>
+    <w:nsid w:val="EDED0A54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4782,51 +4782,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="36C15429"/>
+    <w:nsid w:val="1FA2BCA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4930,51 +4930,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C30C4868"/>
+    <w:nsid w:val="56B5D73E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5078,51 +5078,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A0676068"/>
+    <w:nsid w:val="DE577E4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5226,51 +5226,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="B6867A7B"/>
+    <w:nsid w:val="25522A0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5374,51 +5374,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="08C4279F"/>
+    <w:nsid w:val="6831EF48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5522,51 +5522,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="4DB877DE"/>
+    <w:nsid w:val="DD5F7D9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5670,51 +5670,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="80183FEB"/>
+    <w:nsid w:val="DF9417CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5818,51 +5818,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="86FD4E1C"/>
+    <w:nsid w:val="0271E1CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5966,51 +5966,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="6893E9A4"/>
+    <w:nsid w:val="BABD8FD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6114,51 +6114,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="63E9ED87"/>
+    <w:nsid w:val="43E9D26E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6262,51 +6262,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="440D2F42"/>
+    <w:nsid w:val="DAF75235"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6410,51 +6410,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="CC1103C4"/>
+    <w:nsid w:val="B882E2AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6558,51 +6558,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="325A8916"/>
+    <w:nsid w:val="0F6773EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6706,51 +6706,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="A28D9D33"/>
+    <w:nsid w:val="92C87CF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6854,51 +6854,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="732596BC"/>
+    <w:nsid w:val="4EC77F55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7002,51 +7002,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="FFF57AA7"/>
+    <w:nsid w:val="A4DE40CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7150,51 +7150,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="6ECE4E72"/>
+    <w:nsid w:val="9D4F6BEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7298,51 +7298,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="08F6073E"/>
+    <w:nsid w:val="F5BF278C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7446,51 +7446,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="EAD1C20C"/>
+    <w:nsid w:val="047C069A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7594,51 +7594,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="A94158E9"/>
+    <w:nsid w:val="A719BAFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7742,51 +7742,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="1A993015"/>
+    <w:nsid w:val="1D4CB541"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7890,51 +7890,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="90F8E22C"/>
+    <w:nsid w:val="AD855DF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8038,51 +8038,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="F7856369"/>
+    <w:nsid w:val="7F180DC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8186,51 +8186,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="68210F5F"/>
+    <w:nsid w:val="7B9DEBBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8334,51 +8334,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="00129181"/>
+    <w:nsid w:val="EE702BF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8482,51 +8482,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="D66DC368"/>
+    <w:nsid w:val="0463D7D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8794,51 +8794,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/cerisy2013_simonet.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2022_006.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2022_005.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2022_003.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/RFHS_CB_2022_001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhsrfhs.fr/RFHS_W_2021_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhsrfhs.fr/wp-content/PDF/articles/RFHS_W_2021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhsrfhs.fr/wp-content/PDF/articles/RFHS_VD_2020_02.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhsrfhs.fr/wp-content/PDF/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhsrfhs/wp-content/PDF/articles/RFHS" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/RFHS_CB_2020_002.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2020_002.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2019_003.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/accueil/bibliographie/le-sceau-dans-les-pays-bas-meridionaux/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2017_003.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/?page_id=2739" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580748v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580807v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580758v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766283v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486665v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580677v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950336v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698632v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172886v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476317v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.711.0111" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476312v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512331v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984570v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984567v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984563v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984605v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984596v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984639v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984628v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984647v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984645v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984694v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984698v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984700v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984701v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984702v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580856v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984615v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984643v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580730v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde van Dijk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476326v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.USML-EB.5.117694" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698630v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/cerisy2013_simonet.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2022_006.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2022_005.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2022_003.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/RFHS_CB_2022_001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhsrfhs.fr/RFHS_W_2021_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhsrfhs.fr/wp-content/PDF/articles/RFHS_W_2021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhsrfhs.fr/wp-content/PDF/articles/RFHS_VD_2020_02.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhsrfhs.fr/wp-content/PDF/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhsrfhs/wp-content/PDF/articles/RFHS" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/RFHS_CB_2020_002.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2020_002.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2019_003.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/accueil/bibliographie/le-sceau-dans-les-pays-bas-meridionaux/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2017_003.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/?page_id=2739" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580807v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580748v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580758v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766283v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486665v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698632v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580677v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950336v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698634v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476312v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172886v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.711.0111" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512331v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984570v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984567v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984596v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984605v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984592v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984639v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984628v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984647v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984694v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984698v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984701v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984700v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984702v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580856v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984615v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984643v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580730v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde van Dijk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476326v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.USML-EB.5.117694" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698630v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>