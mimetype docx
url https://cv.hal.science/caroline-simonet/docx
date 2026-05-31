--- v3 (2026-05-09)
+++ v4 (2026-05-31)
@@ -1693,165 +1693,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05580839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le grand sceau royal de Marie Ire d'Angleterre (1553-1558). Portraits d'une reine en contextes</w:t>
+                <w:t xml:space="preserve">Saturnin et le taureau sur les sceaux de l'abbé et de l'abbaye Saint-Sernin de Toulouse (1385)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d'héraldique et de sigillographie</w:t>
+              <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 94, pp.91-122</w:t>
+              <w:t xml:space="preserve">, 2025, 136 (325-326), pp.157-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05580807v1</w:t>
+                <w:t xml:space="preserve">hal-05580748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturnin et le taureau sur les sceaux de l'abbé et de l'abbaye Saint-Sernin de Toulouse (1385)</w:t>
+                <w:t xml:space="preserve">Le grand sceau royal de Marie Ire d'Angleterre (1553-1558). Portraits d'une reine en contextes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
+              <w:t xml:space="preserve">Revue française d'héraldique et de sigillographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 136 (325-326), pp.157-178</w:t>
+              <w:t xml:space="preserve">, 2025, 94, pp.91-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05580748v1</w:t>
+                <w:t xml:space="preserve">hal-05580807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images de pouvoirs : les sceaux en la ville de Caen au Moyen Âge</w:t>
               </w:r>
@@ -2038,1010 +2038,1010 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emblèmes et conscience lignagère : les sceaux des Quincy au XIIIe siècle. Partie 1 – Saer IV et ses pairs</w:t>
+                <w:t xml:space="preserve">L'étrange dossier des sceaux paysans de Thiérache (1360-1387)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
+              <w:t xml:space="preserve">Revue française d'héraldique et de sigillographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2022, 92, pp.125-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698632v1</w:t>
+                <w:t xml:space="preserve">hal-05580677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'étrange dossier des sceaux paysans de Thiérache (1360-1387)</w:t>
+                <w:t xml:space="preserve">Emblèmes et conscience lignagère : les sceaux des Quincy au XIIIe siècle. Partie 3 – Les Quincy-Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d'héraldique et de sigillographie</w:t>
+              <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 92, pp.125-132</w:t>
+              <w:t xml:space="preserve">, 2022, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05580677v1</w:t>
+                <w:t xml:space="preserve">hal-03950336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emblèmes et conscience lignagère : les sceaux des Quincy au XIIIe siècle. Partie 3 – Les Quincy-Ferrières</w:t>
+                <w:t xml:space="preserve">Emblèmes et conscience lignagère : les sceaux des Quincy au XIIIe siècle. Partie 2 – Les Quincy-Lincoln</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03950336v1</w:t>
+                <w:t xml:space="preserve">hal-03698634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emblèmes et conscience lignagère : les sceaux des Quincy au XIIIe siècle. Partie 2 – Les Quincy-Lincoln</w:t>
+                <w:t xml:space="preserve">Emblèmes et conscience lignagère : les sceaux des Quincy au XIIIe siècle. Partie 1 – Saer IV et ses pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698634v1</w:t>
+                <w:t xml:space="preserve">hal-03698632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magie, médecine et sigillographie. Hypothèse sur le contre-sceau de Marguerite de Beaumont, comtesse de Winchester</w:t>
+                <w:t xml:space="preserve">Armoiries, sceaux et prosopographie. Remarques autour des origines des Quincy, comtes de Winchester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2021, 2021 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476312v1</w:t>
+                <w:t xml:space="preserve">hal-03172886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armoiries, sceaux et prosopographie. Remarques autour des origines des Quincy, comtes de Winchester</w:t>
+                <w:t xml:space="preserve">Le sceau d'Hélène de Quincy : modèles et influences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
+              <w:t xml:space="preserve">Annales de Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2021 (3)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, Dossier « Sigillographie normande », 71 (1), pp.111-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/annor.711.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172886v1</w:t>
+                <w:t xml:space="preserve">hal-03476317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sceau d'Hélène de Quincy : modèles et influences</w:t>
+                <w:t xml:space="preserve">Magie, médecine et sigillographie. Hypothèse sur le contre-sceau de Marguerite de Beaumont, comtesse de Winchester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Normandie</w:t>
+              <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Dossier « Sigillographie normande », 71 (1), pp.111-144. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476317v1</w:t>
+                <w:t xml:space="preserve">hal-03476312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sceaux hittites au Louvre. Observations d'une médiéviste</w:t>
+                <w:t xml:space="preserve">Les sceaux du clergé synodal de Rouen (1285)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
+              <w:t xml:space="preserve">Revue française d'héraldique et de sigillographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2020_007.pdf</w:t>
+              <w:t xml:space="preserve">, 2020, 2020-3, pp.2-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984563v1</w:t>
+                <w:t xml:space="preserve">hal-02512331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sceaux du clergé synodal de Rouen (1285)</w:t>
+                <w:t xml:space="preserve">La dame et l'écureuil. Le sceau allusif de Nicole de Nouvion (1300)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d'héraldique et de sigillographie</w:t>
+              <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2020-3, pp.2-25</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02512331v1</w:t>
+                <w:t xml:space="preserve">hal-02984570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dame et l'écureuil. Le sceau allusif de Nicole de Nouvion (1300)</w:t>
+                <w:t xml:space="preserve">Compte-rendu :Francis Johannes, Bertrand Lafont, Alice Tenu, Philippe Clancier, La Mésopotamie. De Gilgamesh à Artaban (3300-120 av. J.C.). Collection Mondes anciens sous la direction de Joël Cornette, Belin, Paris, 2017, 1040 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984570v1</w:t>
+                <w:t xml:space="preserve">hal-02984567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu :Francis Johannes, Bertrand Lafont, Alice Tenu, Philippe Clancier, La Mésopotamie. De Gilgamesh à Artaban (3300-120 av. J.C.). Collection Mondes anciens sous la direction de Joël Cornette, Belin, Paris, 2017, 1040 pages.</w:t>
+                <w:t xml:space="preserve">Les sceaux hittites au Louvre. Observations d'une médiéviste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2020, http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2020_007.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984567v1</w:t>
+                <w:t xml:space="preserve">hal-02984563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sceaux des sires et dames de Rozoy : le devenir des roses de Thiérache au XIIIe siècle. Troisième partie : l’héritage flamand</w:t>
+                <w:t xml:space="preserve">Compte-rendu : Marc Libert, Jean-François Nieus (éd.), Le sceau dans les Pays-Bas méridionaux, Xe-XVIe siècle. Entre contrainte sociale et affirmation de soi. Actes du colloque de Bruxelles et Namur, 27-28 novembre 2014, Archives et bibliothèques de Belgique, numéro spécial 103, Bruxelles, 2017, 336 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2019_003.pdf</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984596v1</w:t>
+                <w:t xml:space="preserve">hal-02984605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu : Marc Libert, Jean-François Nieus (éd.), Le sceau dans les Pays-Bas méridionaux, Xe-XVIe siècle. Entre contrainte sociale et affirmation de soi. Actes du colloque de Bruxelles et Namur, 27-28 novembre 2014, Archives et bibliothèques de Belgique, numéro spécial 103, Bruxelles, 2017, 336 pages</w:t>
+                <w:t xml:space="preserve">Les sceaux des sires et dames de Rozoy : le devenir des roses de Thiérache au XIIIe siècle. Deuxième partie : l’apogée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2019, http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2019_001.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984605v1</w:t>
+                <w:t xml:space="preserve">hal-02984592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sceaux des sires et dames de Rozoy : le devenir des roses de Thiérache au XIIIe siècle. Deuxième partie : l’apogée</w:t>
+                <w:t xml:space="preserve">Les sceaux des sires et dames de Rozoy : le devenir des roses de Thiérache au XIIIe siècle. Troisième partie : l’héritage flamand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2019_001.pdf</w:t>
+              <w:t xml:space="preserve">, 2019, http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2019_003.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984592v1</w:t>
+                <w:t xml:space="preserve">hal-02984596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sceaux des sires et dames de Rozoy : le devenir des roses de Thiérache au XIIIe siècle. Première partie : les origines</w:t>
               </w:r>
@@ -3228,169 +3228,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le nu antique sur les sceaux du Moyen Âge : le remploi d'intailles (fin du XII e -milieu du XIV e siècle)</w:t>
+                <w:t xml:space="preserve">Compte-rendu: Solway Susan éd., Medieval Coins and Seals (Brepols, 2015, 547 pages)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+              <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, t.173-4</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984645v1</w:t>
+                <w:t xml:space="preserve">hal-02984647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu: Solway Susan éd., Medieval Coins and Seals (Brepols, 2015, 547 pages)</w:t>
+                <w:t xml:space="preserve">Le nu antique sur les sceaux du Moyen Âge : le remploi d'intailles (fin du XII e -milieu du XIV e siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’héraldique et de sigillographie–Études en ligne</w:t>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2015, t.173-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984647v1</w:t>
+                <w:t xml:space="preserve">hal-02984645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certifier un sceau : lorsque le soupçon pèse sur le sigillant</w:t>
               </w:r>
@@ -3508,165 +3508,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dévotion mariale en Laonnois au Moyen Age : le legs des sceaux</w:t>
+                <w:t xml:space="preserve">Les sceaux des évêques et des abbés. Des emblèmes dans l’Eglise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’ami du Laonnois</w:t>
+              <w:t xml:space="preserve">Histoires et images médiévales, Thématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 47</w:t>
+              <w:t xml:space="preserve">, 2011, Histoire et images médiévales : héraldique et emblèmes, 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984701v1</w:t>
+                <w:t xml:space="preserve">hal-02984700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sceaux des évêques et des abbés. Des emblèmes dans l’Eglise</w:t>
+                <w:t xml:space="preserve">La dévotion mariale en Laonnois au Moyen Age : le legs des sceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoires et images médiévales, Thématique</w:t>
+              <w:t xml:space="preserve">L’ami du Laonnois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Histoire et images médiévales : héraldique et emblèmes, 25</w:t>
+              <w:t xml:space="preserve">, 2011, 47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984700v1</w:t>
+                <w:t xml:space="preserve">hal-02984701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changer d’armoiries au Moyen Age : l’exemple des sceaux du Laonnois</w:t>
               </w:r>
@@ -4486,51 +4486,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41D4C2A8"/>
+    <w:nsid w:val="D4451F3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4634,51 +4634,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EDED0A54"/>
+    <w:nsid w:val="0FD0697E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4782,51 +4782,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1FA2BCA9"/>
+    <w:nsid w:val="596528EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4930,51 +4930,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="56B5D73E"/>
+    <w:nsid w:val="BCCC5432"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5078,51 +5078,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="DE577E4B"/>
+    <w:nsid w:val="C25484EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5226,51 +5226,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="25522A0B"/>
+    <w:nsid w:val="04CA99BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5374,51 +5374,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="6831EF48"/>
+    <w:nsid w:val="C6B4454D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5522,51 +5522,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="DD5F7D9F"/>
+    <w:nsid w:val="2BF3DBB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5670,51 +5670,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="DF9417CB"/>
+    <w:nsid w:val="DD7612CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5818,51 +5818,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="0271E1CF"/>
+    <w:nsid w:val="A1CC77A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5966,51 +5966,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="BABD8FD2"/>
+    <w:nsid w:val="5D3F38C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6114,51 +6114,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="43E9D26E"/>
+    <w:nsid w:val="4443F4BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6262,51 +6262,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="DAF75235"/>
+    <w:nsid w:val="734500A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6410,51 +6410,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="B882E2AD"/>
+    <w:nsid w:val="47428DAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6558,51 +6558,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="0F6773EC"/>
+    <w:nsid w:val="6DA4EBB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6706,51 +6706,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="92C87CF1"/>
+    <w:nsid w:val="DDFB7F91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6854,51 +6854,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="4EC77F55"/>
+    <w:nsid w:val="C4B6B28E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7002,51 +7002,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="A4DE40CB"/>
+    <w:nsid w:val="C2DF5469"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7150,51 +7150,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="9D4F6BEE"/>
+    <w:nsid w:val="7081F2F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7298,51 +7298,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="F5BF278C"/>
+    <w:nsid w:val="6F203635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7446,51 +7446,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="047C069A"/>
+    <w:nsid w:val="CE674991"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7594,51 +7594,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="A719BAFF"/>
+    <w:nsid w:val="1BDF3DF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7742,51 +7742,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="1D4CB541"/>
+    <w:nsid w:val="11EEE88B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7890,51 +7890,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="AD855DF8"/>
+    <w:nsid w:val="A1300B33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8038,51 +8038,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="7F180DC5"/>
+    <w:nsid w:val="0F24F703"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8186,51 +8186,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="7B9DEBBA"/>
+    <w:nsid w:val="9633CC20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8334,51 +8334,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="EE702BF4"/>
+    <w:nsid w:val="4593B7AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8482,51 +8482,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="0463D7D2"/>
+    <w:nsid w:val="A1C53DBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8794,51 +8794,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/cerisy2013_simonet.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2022_006.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2022_005.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2022_003.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/RFHS_CB_2022_001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhsrfhs.fr/RFHS_W_2021_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhsrfhs.fr/wp-content/PDF/articles/RFHS_W_2021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhsrfhs.fr/wp-content/PDF/articles/RFHS_VD_2020_02.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhsrfhs.fr/wp-content/PDF/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhsrfhs/wp-content/PDF/articles/RFHS" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/RFHS_CB_2020_002.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2020_002.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2019_003.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/accueil/bibliographie/le-sceau-dans-les-pays-bas-meridionaux/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2017_003.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/?page_id=2739" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580807v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580748v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580758v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766283v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486665v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698632v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580677v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950336v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698634v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476312v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172886v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.711.0111" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512331v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984570v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984567v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984596v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984605v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984592v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984639v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984628v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984647v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984694v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984698v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984701v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984700v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984702v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580856v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984615v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984643v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580730v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde van Dijk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476326v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.USML-EB.5.117694" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698630v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/cerisy2013_simonet.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2022_006.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2022_005.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2022_003.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/RFHS_CB_2022_001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhsrfhs.fr/RFHS_W_2021_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhsrfhs.fr/wp-content/PDF/articles/RFHS_W_2021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhsrfhs.fr/wp-content/PDF/articles/RFHS_VD_2020_02.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhsrfhs.fr/wp-content/PDF/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhsrfhs/wp-content/PDF/articles/RFHS" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/RFHS_CB_2020_002.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2020_002.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2019_003.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/accueil/bibliographie/le-sceau-dans-les-pays-bas-meridionaux/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W_2017_003.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/wp-content/PDF/articles/RFHS_W" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr/?page_id=2739" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfhs-rfhs.fr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580748v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580807v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580758v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766283v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486665v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580677v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950336v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698632v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172886v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476317v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.711.0111" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476312v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512331v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984570v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984567v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984563v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984605v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984596v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984639v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984628v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984647v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984645v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984694v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984698v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984700v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984701v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984702v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580856v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984615v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984643v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580819v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580730v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde van Dijk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476326v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.USML-EB.5.117694" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698630v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>